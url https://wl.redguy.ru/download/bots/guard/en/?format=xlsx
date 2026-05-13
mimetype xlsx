--- v2 (2026-03-24)
+++ v3 (2026-05-13)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H655"/>
+  <dimension ref="A1:H683"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -646,16918 +646,17658 @@
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
           <t>Starts a file check</t>
         </is>
       </c>
       <c r="D8" t="inlineStr"/>
       <c r="E8" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t>commands.check.description</t>
         </is>
       </c>
       <c r="G8" t="inlineStr"/>
       <c r="H8" t="inlineStr"/>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr"/>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Заблокировать пользователя и удалить сообщение</t>
+          <t>Проверяет использование форка "Telega" пользователем</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>Bans a user and deletes their message</t>
+          <t>Checks, if user uses "Telega" fork.</t>
         </is>
       </c>
       <c r="D9" t="inlineStr"/>
       <c r="E9" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>commands.dban.description</t>
+          <t>commands.checktelega.description</t>
         </is>
       </c>
       <c r="G9" t="inlineStr"/>
       <c r="H9" t="inlineStr"/>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr"/>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Удаляет сообщение на которое был сделан ответ</t>
+          <t>Пользователь {{user}} не использует Telega.</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>Deletes a message that has been replied to</t>
+          <t>User {{user}} don't use Telega.</t>
         </is>
       </c>
       <c r="D10" t="inlineStr"/>
       <c r="E10" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>commands.delete.description</t>
+          <t>commands.checktelega.false</t>
         </is>
       </c>
       <c r="G10" t="inlineStr"/>
       <c r="H10" t="inlineStr"/>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr"/>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Замутить пользователя и удалить сообщение</t>
+          <t>Пользователь {{user}} использует/использовал Telega.</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>Mutes user and deletes their message</t>
+          <t>User {{user}} is using Telega now or in past.</t>
         </is>
       </c>
       <c r="D11" t="inlineStr"/>
       <c r="E11" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>commands.dmute.description</t>
+          <t>commands.checktelega.true</t>
         </is>
       </c>
       <c r="G11" t="inlineStr"/>
       <c r="H11" t="inlineStr"/>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr"/>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Сгенерировать досье файл для пользователя</t>
+          <t>Заблокировать пользователя и удалить сообщение</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>Generate a dossier file for a user</t>
+          <t>Bans a user and deletes their message</t>
         </is>
       </c>
       <c r="D12" t="inlineStr"/>
       <c r="E12" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>commands.dossier.description</t>
+          <t>commands.dban.description</t>
         </is>
       </c>
       <c r="G12" t="inlineStr"/>
       <c r="H12" t="inlineStr"/>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr"/>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Не указана</t>
+          <t>Удаляет сообщение на которое был сделан ответ</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>Not specified</t>
+          <t>Deletes a message that has been replied to</t>
         </is>
       </c>
       <c r="D13" t="inlineStr"/>
       <c r="E13" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>commands.dossier.noReason</t>
+          <t>commands.delete.description</t>
         </is>
       </c>
       <c r="G13" t="inlineStr"/>
       <c r="H13" t="inlineStr"/>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr"/>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Я начал готовить данные, это может занять некоторое время.</t>
+          <t>Замутить пользователя и удалить сообщение</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>I've started preparing the data, which may take some time.</t>
+          <t>Mutes user and deletes their message</t>
         </is>
       </c>
       <c r="D14" t="inlineStr"/>
       <c r="E14" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>commands.dossier.wait</t>
+          <t>commands.dmute.description</t>
         </is>
       </c>
       <c r="G14" t="inlineStr"/>
       <c r="H14" t="inlineStr"/>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr"/>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Выдать предупреждение пользователю и удалить сообщение</t>
+          <t>Сгенерировать досье файл для пользователя</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>Warns user and deletes their message</t>
+          <t>Generate a dossier file for a user</t>
         </is>
       </c>
       <c r="D15" t="inlineStr"/>
       <c r="E15" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>commands.dwarn.description</t>
+          <t>commands.dossier.description</t>
         </is>
       </c>
       <c r="G15" t="inlineStr"/>
       <c r="H15" t="inlineStr"/>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr"/>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Получить полную информацию о пользователе</t>
+          <t>Не указана</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>Get full info about user</t>
+          <t>Not specified</t>
         </is>
       </c>
       <c r="D16" t="inlineStr"/>
       <c r="E16" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>commands.fulluser.description</t>
+          <t>commands.dossier.noReason</t>
         </is>
       </c>
       <c r="G16" t="inlineStr"/>
       <c r="H16" t="inlineStr"/>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr"/>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Добавляет GAS блокировку пользователю</t>
+          <t>Я начал готовить данные, это может занять некоторое время.</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>Adds a GAS ban to a user</t>
+          <t>I've started preparing the data, which may take some time.</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>commands.gas.description</t>
+          <t>commands.dossier.wait</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Одобрить</t>
+          <t>Выдать предупреждение пользователю и удалить сообщение</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Approve</t>
+          <t>Warns user and deletes their message</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>commands.general.approve</t>
+          <t>commands.dwarn.description</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Снято ограничение!</t>
+          <t>Получить полную информацию о пользователе</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>Restriction canceled!</t>
+          <t>Get full info about user</t>
         </is>
       </c>
       <c r="D19" t="inlineStr"/>
       <c r="E19" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>commands.general.canceledRestriction</t>
+          <t>commands.fulluser.description</t>
         </is>
       </c>
       <c r="G19" t="inlineStr"/>
       <c r="H19" t="inlineStr"/>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr"/>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Снято {{count}} ограничения!</t>
+          <t>Добавляет GAS блокировку пользователю</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>{{count}} restrictions canceled!</t>
+          <t>Adds a GAS ban to a user</t>
         </is>
       </c>
       <c r="D20" t="inlineStr"/>
       <c r="E20" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>commands.general.canceledRestriction_few</t>
+          <t>commands.gas.description</t>
         </is>
       </c>
       <c r="G20" t="inlineStr"/>
       <c r="H20" t="inlineStr"/>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr"/>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Снято {{count}} ограничений!</t>
+          <t>Одобрить</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>{{count}} restrictions canceled!</t>
+          <t>Approve</t>
         </is>
       </c>
       <c r="D21" t="inlineStr"/>
       <c r="E21" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>commands.general.canceledRestriction_many</t>
+          <t>commands.general.approve</t>
         </is>
       </c>
       <c r="G21" t="inlineStr"/>
       <c r="H21" t="inlineStr"/>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr"/>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Нет снятых ограничений!</t>
+          <t>Снято ограничение!</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>There are no restrictions to be removed!</t>
+          <t>Restriction canceled!</t>
         </is>
       </c>
       <c r="D22" t="inlineStr"/>
       <c r="E22" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>commands.general.canceledRestriction_zero</t>
+          <t>commands.general.canceledRestriction</t>
         </is>
       </c>
       <c r="G22" t="inlineStr"/>
       <c r="H22" t="inlineStr"/>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr"/>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Пользователь находится под защитой КД!</t>
+          <t>Снято {{count}} ограничения!</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>This user is protected by cooldown!</t>
+          <t>{{count}} restrictions canceled!</t>
         </is>
       </c>
       <c r="D23" t="inlineStr"/>
       <c r="E23" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>commands.general.cooldown</t>
+          <t>commands.general.canceledRestriction_few</t>
         </is>
       </c>
       <c r="G23" t="inlineStr"/>
       <c r="H23" t="inlineStr"/>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr"/>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Команда отключена в настройках чата!</t>
+          <t>Снято {{count}} ограничений!</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>This command disabled in chat settings!</t>
+          <t>{{count}} restrictions canceled!</t>
         </is>
       </c>
       <c r="D24" t="inlineStr"/>
       <c r="E24" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>commands.general.disabled</t>
+          <t>commands.general.canceledRestriction_many</t>
         </is>
       </c>
       <c r="G24" t="inlineStr"/>
       <c r="H24" t="inlineStr"/>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr"/>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Ссылки</t>
+          <t>Нет снятых ограничений!</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>There are no restrictions to be removed!</t>
         </is>
       </c>
       <c r="D25" t="inlineStr"/>
       <c r="E25" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>commands.general.links</t>
+          <t>commands.general.canceledRestriction_zero</t>
         </is>
       </c>
       <c r="G25" t="inlineStr"/>
       <c r="H25" t="inlineStr"/>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr"/>
       <c r="B26" t="inlineStr">
         <is>
-          <t>сообщение</t>
+          <t>Пользователь находится под защитой КД!</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>message</t>
+          <t>This user is protected by cooldown!</t>
         </is>
       </c>
       <c r="D26" t="inlineStr"/>
       <c r="E26" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>commands.general.message</t>
+          <t>commands.general.cooldown</t>
         </is>
       </c>
       <c r="G26" t="inlineStr"/>
       <c r="H26" t="inlineStr"/>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr"/>
       <c r="B27" t="inlineStr">
         <is>
-          <t>сообщения</t>
+          <t>Команда отключена в настройках чата!</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>messages</t>
+          <t>This command disabled in chat settings!</t>
         </is>
       </c>
       <c r="D27" t="inlineStr"/>
       <c r="E27" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>commands.general.message_few</t>
+          <t>commands.general.disabled</t>
         </is>
       </c>
       <c r="G27" t="inlineStr"/>
       <c r="H27" t="inlineStr"/>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr"/>
       <c r="B28" t="inlineStr">
         <is>
-          <t>сообщений</t>
+          <t>Ссылки</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>messages</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D28" t="inlineStr"/>
       <c r="E28" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>commands.general.message_many</t>
+          <t>commands.general.links</t>
         </is>
       </c>
       <c r="G28" t="inlineStr"/>
       <c r="H28" t="inlineStr"/>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr"/>
       <c r="B29" t="inlineStr">
         <is>
-          <t>сообщений</t>
+          <t>сообщение</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>messages</t>
+          <t>message</t>
         </is>
       </c>
       <c r="D29" t="inlineStr"/>
       <c r="E29" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>commands.general.message_zero</t>
+          <t>commands.general.message</t>
         </is>
       </c>
       <c r="G29" t="inlineStr"/>
       <c r="H29" t="inlineStr"/>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr"/>
       <c r="B30" t="inlineStr">
         <is>
-          <t>мут</t>
+          <t>сообщения</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>mute</t>
+          <t>messages</t>
         </is>
       </c>
       <c r="D30" t="inlineStr"/>
       <c r="E30" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>commands.general.mute</t>
+          <t>commands.general.message_few</t>
         </is>
       </c>
       <c r="G30" t="inlineStr"/>
       <c r="H30" t="inlineStr"/>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr"/>
       <c r="B31" t="inlineStr">
         <is>
-          <t>мута</t>
+          <t>сообщений</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>mutes</t>
+          <t>messages</t>
         </is>
       </c>
       <c r="D31" t="inlineStr"/>
       <c r="E31" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>commands.general.mute_few</t>
+          <t>commands.general.message_many</t>
         </is>
       </c>
       <c r="G31" t="inlineStr"/>
       <c r="H31" t="inlineStr"/>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr"/>
       <c r="B32" t="inlineStr">
         <is>
-          <t>мутов</t>
+          <t>сообщений</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>mutes</t>
+          <t>messages</t>
         </is>
       </c>
       <c r="D32" t="inlineStr"/>
       <c r="E32" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>commands.general.mute_many</t>
+          <t>commands.general.message_zero</t>
         </is>
       </c>
       <c r="G32" t="inlineStr"/>
       <c r="H32" t="inlineStr"/>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr"/>
       <c r="B33" t="inlineStr">
         <is>
-          <t>мутов</t>
+          <t>мут</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>mutes</t>
+          <t>mute</t>
         </is>
       </c>
       <c r="D33" t="inlineStr"/>
       <c r="E33" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>commands.general.mute_zero</t>
+          <t>commands.general.mute</t>
         </is>
       </c>
       <c r="G33" t="inlineStr"/>
       <c r="H33" t="inlineStr"/>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr"/>
       <c r="B34" t="inlineStr">
         <is>
-          <t>нет</t>
+          <t>мута</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>false</t>
+          <t>mutes</t>
         </is>
       </c>
       <c r="D34" t="inlineStr"/>
       <c r="E34" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>commands.general.no</t>
+          <t>commands.general.mute_few</t>
         </is>
       </c>
       <c r="G34" t="inlineStr"/>
       <c r="H34" t="inlineStr"/>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr"/>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Telegram не удалось найти пользователя, если вы уверены что верно его указали, попросите этого пользователя написать в личные сообщения бота.</t>
+          <t>мутов</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>Telegram was unable to find the user, if you are sure that you have specified the correct user, ask the user to write to the bot's private messages.</t>
+          <t>mutes</t>
         </is>
       </c>
       <c r="D35" t="inlineStr"/>
       <c r="E35" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>commands.general.notFoundUser</t>
+          <t>commands.general.mute_many</t>
         </is>
       </c>
       <c r="G35" t="inlineStr"/>
       <c r="H35" t="inlineStr"/>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr"/>
       <c r="B36" t="inlineStr">
         <is>
-          <t>Данное действие доступно только в супергруппах, подробнее: https://tginfo.me/groups_vs_supergroups/</t>
+          <t>мутов</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>This action is only available in supergroups, more information: https://tginfo.me/groups_vs_supergroups/</t>
+          <t>mutes</t>
         </is>
       </c>
       <c r="D36" t="inlineStr"/>
       <c r="E36" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t>commands.general.notSuperGroup</t>
+          <t>commands.general.mute_zero</t>
         </is>
       </c>
       <c r="G36" t="inlineStr"/>
       <c r="H36" t="inlineStr"/>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr"/>
       <c r="B37" t="inlineStr">
         <is>
-          <t>Эта команда работает только в личных сообщениях!</t>
+          <t>нет</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>This command works only in private messages!</t>
+          <t>false</t>
         </is>
       </c>
       <c r="D37" t="inlineStr"/>
       <c r="E37" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
-          <t>commands.general.onlyPM</t>
+          <t>commands.general.no</t>
         </is>
       </c>
       <c r="G37" t="inlineStr"/>
       <c r="H37" t="inlineStr"/>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr"/>
       <c r="B38" t="inlineStr">
         <is>
-          <t>Открыть</t>
+          <t>Telegram не удалось найти пользователя, если вы уверены что верно его указали, попросите этого пользователя написать в личные сообщения бота.</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>Open</t>
+          <t>Telegram was unable to find the user, if you are sure that you have specified the correct user, ask the user to write to the bot's private messages.</t>
         </is>
       </c>
       <c r="D38" t="inlineStr"/>
       <c r="E38" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
-          <t>commands.general.open</t>
+          <t>commands.general.notFoundUser</t>
         </is>
       </c>
       <c r="G38" t="inlineStr"/>
       <c r="H38" t="inlineStr"/>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr"/>
       <c r="B39" t="inlineStr">
         <is>
-          <t>Открыть в WebApp</t>
+          <t>Данное действие доступно только в супергруппах, подробнее: https://tginfo.me/groups_vs_supergroups/</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>Open in WebApp</t>
+          <t>This action is only available in supergroups, more information: https://tginfo.me/groups_vs_supergroups/</t>
         </is>
       </c>
       <c r="D39" t="inlineStr"/>
       <c r="E39" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>commands.general.openWebApp</t>
+          <t>commands.general.notSuperGroup</t>
         </is>
       </c>
       <c r="G39" t="inlineStr"/>
       <c r="H39" t="inlineStr"/>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr"/>
       <c r="B40" t="inlineStr">
         <is>
-          <t>Ложный</t>
+          <t>Эта команда работает только в личных сообщениях!</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>Reject</t>
+          <t>This command works only in private messages!</t>
         </is>
       </c>
       <c r="D40" t="inlineStr"/>
       <c r="E40" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
-          <t>commands.general.reject</t>
+          <t>commands.general.onlyPM</t>
         </is>
       </c>
       <c r="G40" t="inlineStr"/>
       <c r="H40" t="inlineStr"/>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr"/>
       <c r="B41" t="inlineStr">
         <is>
-          <t>репорт</t>
+          <t>Открыть</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>report</t>
+          <t>Open</t>
         </is>
       </c>
       <c r="D41" t="inlineStr"/>
       <c r="E41" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t>commands.general.report</t>
+          <t>commands.general.open</t>
         </is>
       </c>
       <c r="G41" t="inlineStr"/>
       <c r="H41" t="inlineStr"/>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr"/>
       <c r="B42" t="inlineStr">
         <is>
-          <t>репорта</t>
+          <t>Открыть в WebApp</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>reports</t>
+          <t>Open in WebApp</t>
         </is>
       </c>
       <c r="D42" t="inlineStr"/>
       <c r="E42" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
-          <t>commands.general.report_few</t>
+          <t>commands.general.openWebApp</t>
         </is>
       </c>
       <c r="G42" t="inlineStr"/>
       <c r="H42" t="inlineStr"/>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr"/>
       <c r="B43" t="inlineStr">
         <is>
-          <t>репортов</t>
+          <t>Ложный</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>reports</t>
+          <t>Reject</t>
         </is>
       </c>
       <c r="D43" t="inlineStr"/>
       <c r="E43" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
-          <t>commands.general.report_many</t>
+          <t>commands.general.reject</t>
         </is>
       </c>
       <c r="G43" t="inlineStr"/>
       <c r="H43" t="inlineStr"/>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr"/>
       <c r="B44" t="inlineStr">
         <is>
-          <t>репортов</t>
+          <t>репорт</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>reports</t>
+          <t>report</t>
         </is>
       </c>
       <c r="D44" t="inlineStr"/>
       <c r="E44" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t>commands.general.report_zero</t>
+          <t>commands.general.report</t>
         </is>
       </c>
       <c r="G44" t="inlineStr"/>
       <c r="H44" t="inlineStr"/>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr"/>
       <c r="B45" t="inlineStr">
         <is>
-          <t>наказание</t>
+          <t>репорта</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>restriction</t>
+          <t>reports</t>
         </is>
       </c>
       <c r="D45" t="inlineStr"/>
       <c r="E45" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
-          <t>commands.general.restriction</t>
+          <t>commands.general.report_few</t>
         </is>
       </c>
       <c r="G45" t="inlineStr"/>
       <c r="H45" t="inlineStr"/>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr"/>
       <c r="B46" t="inlineStr">
         <is>
-          <t>наказания</t>
+          <t>репортов</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>restrictions</t>
+          <t>reports</t>
         </is>
       </c>
       <c r="D46" t="inlineStr"/>
       <c r="E46" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
-          <t>commands.general.restriction_few</t>
+          <t>commands.general.report_many</t>
         </is>
       </c>
       <c r="G46" t="inlineStr"/>
       <c r="H46" t="inlineStr"/>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr"/>
       <c r="B47" t="inlineStr">
         <is>
-          <t>наказаний</t>
+          <t>репортов</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>restrictions</t>
+          <t>reports</t>
         </is>
       </c>
       <c r="D47" t="inlineStr"/>
       <c r="E47" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
-          <t>commands.general.restriction_many</t>
+          <t>commands.general.report_zero</t>
         </is>
       </c>
       <c r="G47" t="inlineStr"/>
       <c r="H47" t="inlineStr"/>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr"/>
       <c r="B48" t="inlineStr">
         <is>
-          <t>наказаний</t>
+          <t>наказание</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>restrictions</t>
+          <t>restriction</t>
         </is>
       </c>
       <c r="D48" t="inlineStr"/>
       <c r="E48" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>commands.general.restriction_zero</t>
+          <t>commands.general.restriction</t>
         </is>
       </c>
       <c r="G48" t="inlineStr"/>
       <c r="H48" t="inlineStr"/>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr"/>
       <c r="B49" t="inlineStr">
         <is>
-          <t>секунда</t>
+          <t>наказания</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>second</t>
+          <t>restrictions</t>
         </is>
       </c>
       <c r="D49" t="inlineStr"/>
       <c r="E49" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
-          <t>commands.general.second</t>
+          <t>commands.general.restriction_few</t>
         </is>
       </c>
       <c r="G49" t="inlineStr"/>
       <c r="H49" t="inlineStr"/>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr"/>
       <c r="B50" t="inlineStr">
         <is>
-          <t>секунды</t>
+          <t>наказаний</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>seconds</t>
+          <t>restrictions</t>
         </is>
       </c>
       <c r="D50" t="inlineStr"/>
       <c r="E50" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t>commands.general.second_few</t>
+          <t>commands.general.restriction_many</t>
         </is>
       </c>
       <c r="G50" t="inlineStr"/>
       <c r="H50" t="inlineStr"/>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr"/>
       <c r="B51" t="inlineStr">
         <is>
-          <t>секунд</t>
+          <t>наказаний</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>seconds</t>
+          <t>restrictions</t>
         </is>
       </c>
       <c r="D51" t="inlineStr"/>
       <c r="E51" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
-          <t>commands.general.second_many</t>
+          <t>commands.general.restriction_zero</t>
         </is>
       </c>
       <c r="G51" t="inlineStr"/>
       <c r="H51" t="inlineStr"/>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr"/>
       <c r="B52" t="inlineStr">
         <is>
-          <t>секунд</t>
+          <t>секунда</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>seconds</t>
+          <t>second</t>
         </is>
       </c>
       <c r="D52" t="inlineStr"/>
       <c r="E52" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>commands.general.second_zero</t>
+          <t>commands.general.second</t>
         </is>
       </c>
       <c r="G52" t="inlineStr"/>
       <c r="H52" t="inlineStr"/>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr"/>
       <c r="B53" t="inlineStr">
         <is>
-          <t>Выбрать канал</t>
+          <t>секунды</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>Select channel</t>
+          <t>seconds</t>
         </is>
       </c>
       <c r="D53" t="inlineStr"/>
       <c r="E53" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t>commands.general.selectChannel</t>
+          <t>commands.general.second_few</t>
         </is>
       </c>
       <c r="G53" t="inlineStr"/>
       <c r="H53" t="inlineStr"/>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr"/>
       <c r="B54" t="inlineStr">
         <is>
-          <t>Выбрать чат</t>
+          <t>секунд</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>Select chat</t>
+          <t>seconds</t>
         </is>
       </c>
       <c r="D54" t="inlineStr"/>
       <c r="E54" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
-          <t>commands.general.selectChat</t>
+          <t>commands.general.second_many</t>
         </is>
       </c>
       <c r="G54" t="inlineStr"/>
       <c r="H54" t="inlineStr"/>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr"/>
       <c r="B55" t="inlineStr">
         <is>
-          <t>Выбрать пользователя</t>
+          <t>секунд</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>Select user</t>
+          <t>seconds</t>
         </is>
       </c>
       <c r="D55" t="inlineStr"/>
       <c r="E55" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
-          <t>commands.general.selectUser</t>
+          <t>commands.general.second_zero</t>
         </is>
       </c>
       <c r="G55" t="inlineStr"/>
       <c r="H55" t="inlineStr"/>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr"/>
       <c r="B56" t="inlineStr">
         <is>
-          <t>Вы не указали пользователя или я не знаком с ним!</t>
+          <t>Выбрать канал</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>You didn't specified a user or I'm not know him!</t>
+          <t>Select channel</t>
         </is>
       </c>
       <c r="D56" t="inlineStr"/>
       <c r="E56" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
-          <t>commands.general.userNotFound</t>
+          <t>commands.general.selectChannel</t>
         </is>
       </c>
       <c r="G56" t="inlineStr"/>
       <c r="H56" t="inlineStr"/>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr"/>
       <c r="B57" t="inlineStr">
         <is>
-          <t>предупреждение</t>
+          <t>Выбрать чат</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>warn</t>
+          <t>Select chat</t>
         </is>
       </c>
       <c r="D57" t="inlineStr"/>
       <c r="E57" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t>commands.general.warn</t>
+          <t>commands.general.selectChat</t>
         </is>
       </c>
       <c r="G57" t="inlineStr"/>
       <c r="H57" t="inlineStr"/>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr"/>
       <c r="B58" t="inlineStr">
         <is>
-          <t>предупреждения</t>
+          <t>Выбрать пользователя</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>warns</t>
+          <t>Select user</t>
         </is>
       </c>
       <c r="D58" t="inlineStr"/>
       <c r="E58" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
-          <t>commands.general.warn_few</t>
+          <t>commands.general.selectUser</t>
         </is>
       </c>
       <c r="G58" t="inlineStr"/>
       <c r="H58" t="inlineStr"/>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr"/>
       <c r="B59" t="inlineStr">
         <is>
-          <t>предупреждений</t>
+          <t>Вы не указали пользователя или я не знаком с ним!</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>warns</t>
+          <t>You didn't specified a user or I'm not know him!</t>
         </is>
       </c>
       <c r="D59" t="inlineStr"/>
       <c r="E59" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>commands.general.warn_many</t>
+          <t>commands.general.userNotFound</t>
         </is>
       </c>
       <c r="G59" t="inlineStr"/>
       <c r="H59" t="inlineStr"/>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr"/>
       <c r="B60" t="inlineStr">
         <is>
-          <t>предупреждений</t>
+          <t>предупреждение</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>warns</t>
+          <t>warn</t>
         </is>
       </c>
       <c r="D60" t="inlineStr"/>
       <c r="E60" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
-          <t>commands.general.warn_zero</t>
+          <t>commands.general.warn</t>
         </is>
       </c>
       <c r="G60" t="inlineStr"/>
       <c r="H60" t="inlineStr"/>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr"/>
       <c r="B61" t="inlineStr">
         <is>
-          <t>да</t>
+          <t>предупреждения</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>true</t>
+          <t>warns</t>
         </is>
       </c>
       <c r="D61" t="inlineStr"/>
       <c r="E61" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t>commands.general.yes</t>
+          <t>commands.general.warn_few</t>
         </is>
       </c>
       <c r="G61" t="inlineStr"/>
       <c r="H61" t="inlineStr"/>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr"/>
       <c r="B62" t="inlineStr">
         <is>
-          <t>Список команд:</t>
+          <t>предупреждений</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>Commands:</t>
+          <t>warns</t>
         </is>
       </c>
       <c r="D62" t="inlineStr"/>
       <c r="E62" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
-          <t>commands.help.commandList</t>
+          <t>commands.general.warn_many</t>
         </is>
       </c>
       <c r="G62" t="inlineStr"/>
       <c r="H62" t="inlineStr"/>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr"/>
       <c r="B63" t="inlineStr">
         <is>
-          <t>Справка по боту</t>
+          <t>предупреждений</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>Bot Help</t>
+          <t>warns</t>
         </is>
       </c>
       <c r="D63" t="inlineStr"/>
       <c r="E63" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t>commands.help.description</t>
+          <t>commands.general.warn_zero</t>
         </is>
       </c>
       <c r="G63" t="inlineStr"/>
       <c r="H63" t="inlineStr"/>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr"/>
       <c r="B64" t="inlineStr">
         <is>
-          <t>Подробнее в документации: https://docs.redguy.ru/igb/</t>
+          <t>да</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>More in documentation: https://docs.redguy.ru/igb/</t>
+          <t>true</t>
         </is>
       </c>
       <c r="D64" t="inlineStr"/>
       <c r="E64" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
-          <t>commands.help.docs</t>
+          <t>commands.general.yes</t>
         </is>
       </c>
       <c r="G64" t="inlineStr"/>
       <c r="H64" t="inlineStr"/>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr"/>
       <c r="B65" t="inlineStr">
         <is>
-          <t>&lt;длительность&gt;</t>
+          <t>Список команд:</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>&lt;duration&gt;</t>
+          <t>Commands:</t>
         </is>
       </c>
       <c r="D65" t="inlineStr"/>
       <c r="E65" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
-          <t>commands.help.duration</t>
+          <t>commands.help.commandList</t>
         </is>
       </c>
       <c r="G65" t="inlineStr"/>
       <c r="H65" t="inlineStr"/>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr"/>
       <c r="B66" t="inlineStr">
         <is>
-          <t>Длительность указывается в формате число+интервал: 1m 2h 3d 4w 5M 6y</t>
+          <t>Справка по боту</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>Duration is specified in number+interval format: 1m 2h 3d 4w 5M 6y</t>
+          <t>Bot Help</t>
         </is>
       </c>
       <c r="D66" t="inlineStr"/>
       <c r="E66" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
-          <t>commands.help.durationHint</t>
+          <t>commands.help.description</t>
         </is>
       </c>
       <c r="G66" t="inlineStr"/>
       <c r="H66" t="inlineStr"/>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr"/>
       <c r="B67" t="inlineStr">
         <is>
-          <t>Модерация</t>
+          <t>Подробнее в документации: https://docs.redguy.ru/igb/</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>Moderation</t>
+          <t>More in documentation: https://docs.redguy.ru/igb/</t>
         </is>
       </c>
       <c r="D67" t="inlineStr"/>
       <c r="E67" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
-          <t>commands.help.group.admin</t>
+          <t>commands.help.docs</t>
         </is>
       </c>
       <c r="G67" t="inlineStr"/>
       <c r="H67" t="inlineStr"/>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr"/>
       <c r="B68" t="inlineStr">
         <is>
-          <t>Контентный модератор</t>
+          <t>&lt;длительность&gt;</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>Content moderation</t>
+          <t>&lt;duration&gt;</t>
         </is>
       </c>
       <c r="D68" t="inlineStr"/>
       <c r="E68" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t>commands.help.group.ai-moder</t>
+          <t>commands.help.duration</t>
         </is>
       </c>
       <c r="G68" t="inlineStr"/>
       <c r="H68" t="inlineStr"/>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr"/>
       <c r="B69" t="inlineStr">
         <is>
-          <t>Прочее</t>
+          <t>Длительность указывается в формате число+интервал: 1m 2h 3d 4w 5M 6y</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>Misc</t>
+          <t>Duration is specified in number+interval format: 1m 2h 3d 4w 5M 6y</t>
         </is>
       </c>
       <c r="D69" t="inlineStr"/>
       <c r="E69" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t>commands.help.group.misc</t>
+          <t>commands.help.durationHint</t>
         </is>
       </c>
       <c r="G69" t="inlineStr"/>
       <c r="H69" t="inlineStr"/>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr"/>
       <c r="B70" t="inlineStr">
         <is>
-          <t>Владелец</t>
+          <t>Модерация</t>
         </is>
       </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>Owner</t>
+          <t>Moderation</t>
         </is>
       </c>
       <c r="D70" t="inlineStr"/>
       <c r="E70" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
-          <t>commands.help.group.owner</t>
+          <t>commands.help.group.admin</t>
         </is>
       </c>
       <c r="G70" t="inlineStr"/>
       <c r="H70" t="inlineStr"/>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr"/>
       <c r="B71" t="inlineStr">
         <is>
-          <t>Пользователькие</t>
+          <t>Контентный модератор</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>User's</t>
+          <t>Content moderation</t>
         </is>
       </c>
       <c r="D71" t="inlineStr"/>
       <c r="E71" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
-          <t>commands.help.group.user</t>
+          <t>commands.help.group.ai-moder</t>
         </is>
       </c>
       <c r="G71" t="inlineStr"/>
       <c r="H71" t="inlineStr"/>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr"/>
       <c r="B72" t="inlineStr">
         <is>
-          <t>Добро пожаловать в Имперского Стражника! Для навигации по разделам используйте кнопки ниже.</t>
+          <t>Прочее</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>Welcome to the Imperium Guard! Use the buttons below to navigate through the sections.</t>
+          <t>Misc</t>
         </is>
       </c>
       <c r="D72" t="inlineStr"/>
       <c r="E72" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
-          <t>commands.help.header</t>
+          <t>commands.help.group.misc</t>
         </is>
       </c>
       <c r="G72" t="inlineStr"/>
       <c r="H72" t="inlineStr"/>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr"/>
       <c r="B73" t="inlineStr">
         <is>
-          <t>&lt;id/username/ответ&gt;</t>
+          <t>Владелец</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>&lt;id/username/reply&gt;</t>
+          <t>Owner</t>
         </is>
       </c>
       <c r="D73" t="inlineStr"/>
       <c r="E73" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t>commands.help.idUserReply</t>
+          <t>commands.help.group.owner</t>
         </is>
       </c>
       <c r="G73" t="inlineStr"/>
       <c r="H73" t="inlineStr"/>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr"/>
       <c r="B74" t="inlineStr">
         <is>
-          <t>&lt;причина&gt;</t>
+          <t>Пользователькие</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>&lt;reason&gt;</t>
+          <t>User's</t>
         </is>
       </c>
       <c r="D74" t="inlineStr"/>
       <c r="E74" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>commands.help.reason</t>
+          <t>commands.help.group.user</t>
         </is>
       </c>
       <c r="G74" t="inlineStr"/>
       <c r="H74" t="inlineStr"/>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr"/>
       <c r="B75" t="inlineStr">
         <is>
-          <t>&lt;ответ&gt;</t>
+          <t>Добро пожаловать в Имперского Стражника! Для навигации по разделам используйте кнопки ниже.</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>&lt;reply&gt;</t>
+          <t>Welcome to the Imperium Guard! Use the buttons below to navigate through the sections.</t>
         </is>
       </c>
       <c r="D75" t="inlineStr"/>
       <c r="E75" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>commands.help.reply</t>
+          <t>commands.help.header</t>
         </is>
       </c>
       <c r="G75" t="inlineStr"/>
       <c r="H75" t="inlineStr"/>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr"/>
       <c r="B76" t="inlineStr">
         <is>
-          <t>Получить id пользователя, канала или чата</t>
+          <t>&lt;id/username/ответ&gt;</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>Get the id of a user, channel or chat</t>
+          <t>&lt;id/username/reply&gt;</t>
         </is>
       </c>
       <c r="D76" t="inlineStr"/>
       <c r="E76" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t>commands.id.description</t>
+          <t>commands.help.idUserReply</t>
         </is>
       </c>
       <c r="G76" t="inlineStr"/>
       <c r="H76" t="inlineStr"/>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr"/>
       <c r="B77" t="inlineStr">
         <is>
-          <t>Отправьте пользователя, канал или чат используя кнопки ниже!</t>
+          <t>&lt;причина&gt;</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>Send a user, channel or chat using the buttons below!</t>
+          <t>&lt;reason&gt;</t>
         </is>
       </c>
       <c r="D77" t="inlineStr"/>
       <c r="E77" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
-          <t>commands.id.send</t>
+          <t>commands.help.reason</t>
         </is>
       </c>
       <c r="G77" t="inlineStr"/>
       <c r="H77" t="inlineStr"/>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr"/>
       <c r="B78" t="inlineStr">
         <is>
-          <t>Выдаёт json схему сообщения</t>
+          <t>&lt;ответ&gt;</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>Outputs a json schema of the message</t>
+          <t>&lt;reply&gt;</t>
         </is>
       </c>
       <c r="D78" t="inlineStr"/>
       <c r="E78" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t>commands.json.description</t>
+          <t>commands.help.reply</t>
         </is>
       </c>
       <c r="G78" t="inlineStr"/>
       <c r="H78" t="inlineStr"/>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr"/>
       <c r="B79" t="inlineStr">
         <is>
-          <t>Запуск массового действия над пользователями</t>
+          <t>Получить id пользователя, канала или чата</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>Starting a mass action on users</t>
+          <t>Get the id of a user, channel or chat</t>
         </is>
       </c>
       <c r="D79" t="inlineStr"/>
       <c r="E79" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
-          <t>commands.mass.description</t>
+          <t>commands.id.description</t>
         </is>
       </c>
       <c r="G79" t="inlineStr"/>
       <c r="H79" t="inlineStr"/>
     </row>
     <row r="80">
       <c r="A80" t="inlineStr"/>
       <c r="B80" t="inlineStr">
         <is>
-          <t>Топ модераторов по блокировкам:</t>
+          <t>Отправьте пользователя, канал или чат используя кнопки ниже!</t>
         </is>
       </c>
       <c r="C80" t="inlineStr">
         <is>
-          <t>Top moderators by bans:</t>
+          <t>Send a user, channel or chat using the buttons below!</t>
         </is>
       </c>
       <c r="D80" t="inlineStr"/>
       <c r="E80" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F80" t="inlineStr">
         <is>
-          <t>commands.modtop.bans</t>
+          <t>commands.id.send</t>
         </is>
       </c>
       <c r="G80" t="inlineStr"/>
       <c r="H80" t="inlineStr"/>
     </row>
     <row r="81">
       <c r="A81" t="inlineStr"/>
       <c r="B81" t="inlineStr">
         <is>
-          <t>Получить топ модераторов</t>
+          <t>Выдаёт json схему сообщения</t>
         </is>
       </c>
       <c r="C81" t="inlineStr">
         <is>
-          <t>Get top of moderators</t>
+          <t>Outputs a json schema of the message</t>
         </is>
       </c>
       <c r="D81" t="inlineStr"/>
       <c r="E81" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F81" t="inlineStr">
         <is>
-          <t>commands.modtop.description</t>
+          <t>commands.json.description</t>
         </is>
       </c>
       <c r="G81" t="inlineStr"/>
       <c r="H81" t="inlineStr"/>
     </row>
     <row r="82">
       <c r="A82" t="inlineStr"/>
       <c r="B82" t="inlineStr">
         <is>
-          <t>Топ модераторов по мутам:</t>
+          <t>Запуск массового действия над пользователями</t>
         </is>
       </c>
       <c r="C82" t="inlineStr">
         <is>
-          <t>Top moderators by mutes:</t>
+          <t>Starting a mass action on users</t>
         </is>
       </c>
       <c r="D82" t="inlineStr"/>
       <c r="E82" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F82" t="inlineStr">
         <is>
-          <t>commands.modtop.mutes</t>
+          <t>commands.mass.description</t>
         </is>
       </c>
       <c r="G82" t="inlineStr"/>
       <c r="H82" t="inlineStr"/>
     </row>
     <row r="83">
       <c r="A83" t="inlineStr"/>
       <c r="B83" t="inlineStr">
         <is>
-          <t>Топ модераторов:</t>
+          <t>Топ модераторов по блокировкам:</t>
         </is>
       </c>
       <c r="C83" t="inlineStr">
         <is>
-          <t>Moderators top:</t>
+          <t>Top moderators by bans:</t>
         </is>
       </c>
       <c r="D83" t="inlineStr"/>
       <c r="E83" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F83" t="inlineStr">
         <is>
-          <t>commands.modtop.total</t>
+          <t>commands.modtop.bans</t>
         </is>
       </c>
       <c r="G83" t="inlineStr"/>
       <c r="H83" t="inlineStr"/>
     </row>
     <row r="84">
       <c r="A84" t="inlineStr"/>
       <c r="B84" t="inlineStr">
         <is>
-          <t>Топ модераторов по предупреждениям:</t>
+          <t>Получить топ модераторов</t>
         </is>
       </c>
       <c r="C84" t="inlineStr">
         <is>
-          <t>Top moderators by warns:</t>
+          <t>Get top of moderators</t>
         </is>
       </c>
       <c r="D84" t="inlineStr"/>
       <c r="E84" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F84" t="inlineStr">
         <is>
-          <t>commands.modtop.warns</t>
+          <t>commands.modtop.description</t>
         </is>
       </c>
       <c r="G84" t="inlineStr"/>
       <c r="H84" t="inlineStr"/>
     </row>
     <row r="85">
       <c r="A85" t="inlineStr"/>
       <c r="B85" t="inlineStr">
         <is>
-          <t>Открывает WebApp просмотра профилей пользователей</t>
+          <t>Топ модераторов по мутам:</t>
         </is>
       </c>
       <c r="C85" t="inlineStr">
         <is>
-          <t>Opens WebApp with members profiles</t>
+          <t>Top moderators by mutes:</t>
         </is>
       </c>
       <c r="D85" t="inlineStr"/>
       <c r="E85" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F85" t="inlineStr">
         <is>
-          <t>commands.modview.description</t>
+          <t>commands.modtop.mutes</t>
         </is>
       </c>
       <c r="G85" t="inlineStr"/>
       <c r="H85" t="inlineStr"/>
     </row>
     <row r="86">
       <c r="A86" t="inlineStr"/>
       <c r="B86" t="inlineStr">
         <is>
-          <t>За всё время</t>
+          <t>Топ модераторов:</t>
         </is>
       </c>
       <c r="C86" t="inlineStr">
         <is>
-          <t>For all time</t>
+          <t>Moderators top:</t>
         </is>
       </c>
       <c r="D86" t="inlineStr"/>
       <c r="E86" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F86" t="inlineStr">
         <is>
-          <t>commands.msgtop.all</t>
+          <t>commands.modtop.total</t>
         </is>
       </c>
       <c r="G86" t="inlineStr"/>
       <c r="H86" t="inlineStr"/>
     </row>
     <row r="87">
       <c r="A87" t="inlineStr"/>
       <c r="B87" t="inlineStr">
         <is>
-          <t>За сегодня</t>
+          <t>Топ модераторов по предупреждениям:</t>
         </is>
       </c>
       <c r="C87" t="inlineStr">
         <is>
-          <t>For today</t>
+          <t>Top moderators by warns:</t>
         </is>
       </c>
       <c r="D87" t="inlineStr"/>
       <c r="E87" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F87" t="inlineStr">
         <is>
-          <t>commands.msgtop.day</t>
+          <t>commands.modtop.warns</t>
         </is>
       </c>
       <c r="G87" t="inlineStr"/>
       <c r="H87" t="inlineStr"/>
     </row>
     <row r="88">
       <c r="A88" t="inlineStr"/>
       <c r="B88" t="inlineStr">
         <is>
-          <t>Получить топ по сообщениям в чате</t>
+          <t>Открывает WebApp просмотра профилей пользователей</t>
         </is>
       </c>
       <c r="C88" t="inlineStr">
         <is>
-          <t>Get top by messages in chat</t>
+          <t>Opens WebApp with members profiles</t>
         </is>
       </c>
       <c r="D88" t="inlineStr"/>
       <c r="E88" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F88" t="inlineStr">
         <is>
-          <t>commands.msgtop.description</t>
+          <t>commands.modview.description</t>
         </is>
       </c>
       <c r="G88" t="inlineStr"/>
       <c r="H88" t="inlineStr"/>
     </row>
     <row r="89">
       <c r="A89" t="inlineStr"/>
       <c r="B89" t="inlineStr">
         <is>
-          <t>Топ по количеству сообщений:</t>
+          <t>За всё время</t>
         </is>
       </c>
       <c r="C89" t="inlineStr">
         <is>
-          <t>Top by messages count:</t>
+          <t>For all time</t>
         </is>
       </c>
       <c r="D89" t="inlineStr"/>
       <c r="E89" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F89" t="inlineStr">
         <is>
-          <t>commands.msgtop.header</t>
+          <t>commands.msgtop.all</t>
         </is>
       </c>
       <c r="G89" t="inlineStr"/>
       <c r="H89" t="inlineStr"/>
     </row>
     <row r="90">
       <c r="A90" t="inlineStr"/>
       <c r="B90" t="inlineStr">
         <is>
-          <t>За неделю</t>
+          <t>За сегодня</t>
         </is>
       </c>
       <c r="C90" t="inlineStr">
         <is>
-          <t>For week</t>
+          <t>For today</t>
         </is>
       </c>
       <c r="D90" t="inlineStr"/>
       <c r="E90" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F90" t="inlineStr">
         <is>
-          <t>commands.msgtop.week</t>
+          <t>commands.msgtop.day</t>
         </is>
       </c>
       <c r="G90" t="inlineStr"/>
       <c r="H90" t="inlineStr"/>
     </row>
     <row r="91">
       <c r="A91" t="inlineStr"/>
       <c r="B91" t="inlineStr">
         <is>
-          <t>Замутить пользователя</t>
+          <t>Получить топ по сообщениям в чате</t>
         </is>
       </c>
       <c r="C91" t="inlineStr">
         <is>
-          <t>Mute user</t>
+          <t>Get top by messages in chat</t>
         </is>
       </c>
       <c r="D91" t="inlineStr"/>
       <c r="E91" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F91" t="inlineStr">
         <is>
-          <t>commands.mute.description</t>
+          <t>commands.msgtop.description</t>
         </is>
       </c>
       <c r="G91" t="inlineStr"/>
       <c r="H91" t="inlineStr"/>
     </row>
     <row r="92">
       <c r="A92" t="inlineStr"/>
       <c r="B92" t="inlineStr">
         <is>
-          <t>Нельзя выдать мут другому администратору!</t>
+          <t>Топ по количеству сообщений:</t>
         </is>
       </c>
       <c r="C92" t="inlineStr">
         <is>
-          <t>You can't give a mute to another administrator!</t>
+          <t>Top by messages count:</t>
         </is>
       </c>
       <c r="D92" t="inlineStr"/>
       <c r="E92" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F92" t="inlineStr">
         <is>
-          <t>commands.mute.onlyUsers</t>
+          <t>commands.msgtop.header</t>
         </is>
       </c>
       <c r="G92" t="inlineStr"/>
       <c r="H92" t="inlineStr"/>
     </row>
     <row r="93">
       <c r="A93" t="inlineStr"/>
       <c r="B93" t="inlineStr">
         <is>
-          <t>Создать заметку о пользователе</t>
+          <t>За неделю</t>
         </is>
       </c>
       <c r="C93" t="inlineStr">
         <is>
-          <t>Create note about user</t>
+          <t>For week</t>
         </is>
       </c>
       <c r="D93" t="inlineStr"/>
       <c r="E93" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F93" t="inlineStr">
         <is>
-          <t>commands.note.description</t>
+          <t>commands.msgtop.week</t>
         </is>
       </c>
       <c r="G93" t="inlineStr"/>
       <c r="H93" t="inlineStr"/>
     </row>
     <row r="94">
       <c r="A94" t="inlineStr"/>
       <c r="B94" t="inlineStr">
         <is>
-          <t>Нельзя оставить заметку о другом администраторе!</t>
+          <t>Замутить пользователя</t>
         </is>
       </c>
       <c r="C94" t="inlineStr">
         <is>
-          <t>You cannot leave a note about other administrator!</t>
+          <t>Mute user</t>
         </is>
       </c>
       <c r="D94" t="inlineStr"/>
       <c r="E94" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F94" t="inlineStr">
         <is>
-          <t>commands.note.onlyUsers</t>
+          <t>commands.mute.description</t>
         </is>
       </c>
       <c r="G94" t="inlineStr"/>
       <c r="H94" t="inlineStr"/>
     </row>
     <row r="95">
       <c r="A95" t="inlineStr"/>
       <c r="B95" t="inlineStr">
         <is>
-          <t>Поддержка по платежам</t>
+          <t>Нельзя выдать мут другому администратору!</t>
         </is>
       </c>
       <c r="C95" t="inlineStr">
         <is>
-          <t>Payment support</t>
+          <t>You can't give a mute to another administrator!</t>
         </is>
       </c>
       <c r="D95" t="inlineStr"/>
       <c r="E95" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F95" t="inlineStr">
         <is>
-          <t>commands.paysupport.description</t>
+          <t>commands.mute.onlyUsers</t>
         </is>
       </c>
       <c r="G95" t="inlineStr"/>
       <c r="H95" t="inlineStr"/>
     </row>
     <row r="96">
       <c r="A96" t="inlineStr"/>
       <c r="B96" t="inlineStr">
         <is>
-          <t>Политика конфиденциальности</t>
+          <t>Создать заметку о пользователе</t>
         </is>
       </c>
       <c r="C96" t="inlineStr">
         <is>
-          <t>Privacy Policy</t>
+          <t>Create note about user</t>
         </is>
       </c>
       <c r="D96" t="inlineStr"/>
       <c r="E96" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F96" t="inlineStr">
         <is>
-          <t>commands.privacy.description</t>
+          <t>commands.note.description</t>
         </is>
       </c>
       <c r="G96" t="inlineStr"/>
       <c r="H96" t="inlineStr"/>
     </row>
     <row r="97">
       <c r="A97" t="inlineStr"/>
       <c r="B97" t="inlineStr">
         <is>
-          <t>Включить/выключить режим рейда</t>
+          <t>Нельзя оставить заметку о другом администраторе!</t>
         </is>
       </c>
       <c r="C97" t="inlineStr">
         <is>
-          <t>Enable/Disable raid mode</t>
+          <t>You cannot leave a note about other administrator!</t>
         </is>
       </c>
       <c r="D97" t="inlineStr"/>
       <c r="E97" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F97" t="inlineStr">
         <is>
-          <t>commands.raidmode.description</t>
+          <t>commands.note.onlyUsers</t>
         </is>
       </c>
       <c r="G97" t="inlineStr"/>
       <c r="H97" t="inlineStr"/>
     </row>
     <row r="98">
       <c r="A98" t="inlineStr"/>
       <c r="B98" t="inlineStr">
         <is>
-          <t>Режим рейда отключён!</t>
+          <t>Поддержка по платежам</t>
         </is>
       </c>
       <c r="C98" t="inlineStr">
         <is>
-          <t>Raid mode disabled!</t>
+          <t>Payment support</t>
         </is>
       </c>
       <c r="D98" t="inlineStr"/>
       <c r="E98" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F98" t="inlineStr">
         <is>
-          <t>commands.raidmode.disabled</t>
+          <t>commands.paysupport.description</t>
         </is>
       </c>
       <c r="G98" t="inlineStr"/>
       <c r="H98" t="inlineStr"/>
     </row>
     <row r="99">
       <c r="A99" t="inlineStr"/>
       <c r="B99" t="inlineStr">
         <is>
-          <t>Включён режим рейда, все входящие пользователи будут автоматически исключены!</t>
+          <t>Политика конфиденциальности</t>
         </is>
       </c>
       <c r="C99" t="inlineStr">
         <is>
-          <t>Enabled raid mode, all joined users will be automatically kicked!</t>
+          <t>Privacy Policy</t>
         </is>
       </c>
       <c r="D99" t="inlineStr"/>
       <c r="E99" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F99" t="inlineStr">
         <is>
-          <t>commands.raidmode.enabled</t>
+          <t>commands.privacy.description</t>
         </is>
       </c>
       <c r="G99" t="inlineStr"/>
       <c r="H99" t="inlineStr"/>
     </row>
     <row r="100">
       <c r="A100" t="inlineStr"/>
       <c r="B100" t="inlineStr">
         <is>
-          <t>Включить/выключить режим только чтение</t>
+          <t>Включить/выключить режим рейда</t>
         </is>
       </c>
       <c r="C100" t="inlineStr">
         <is>
-          <t>Enable/Disable read only mode</t>
+          <t>Enable/Disable raid mode</t>
         </is>
       </c>
       <c r="D100" t="inlineStr"/>
       <c r="E100" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F100" t="inlineStr">
         <is>
-          <t>commands.readonly.description</t>
+          <t>commands.raidmode.description</t>
         </is>
       </c>
       <c r="G100" t="inlineStr"/>
       <c r="H100" t="inlineStr"/>
     </row>
     <row r="101">
       <c r="A101" t="inlineStr"/>
       <c r="B101" t="inlineStr">
         <is>
-          <t>Режим только чтение отключен!</t>
+          <t>Режим рейда отключён!</t>
         </is>
       </c>
       <c r="C101" t="inlineStr">
         <is>
-          <t>Read only mode is diabled!</t>
+          <t>Raid mode disabled!</t>
         </is>
       </c>
       <c r="D101" t="inlineStr"/>
       <c r="E101" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F101" t="inlineStr">
         <is>
-          <t>commands.readonly.disabled</t>
+          <t>commands.raidmode.disabled</t>
         </is>
       </c>
       <c r="G101" t="inlineStr"/>
       <c r="H101" t="inlineStr"/>
     </row>
     <row r="102">
       <c r="A102" t="inlineStr"/>
       <c r="B102" t="inlineStr">
         <is>
-          <t>Режим только чтение включен!</t>
+          <t>Включён режим рейда, все входящие пользователи будут автоматически исключены!</t>
         </is>
       </c>
       <c r="C102" t="inlineStr">
         <is>
-          <t>Read only mode enabled!</t>
+          <t>Enabled raid mode, all joined users will be automatically kicked!</t>
         </is>
       </c>
       <c r="D102" t="inlineStr"/>
       <c r="E102" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F102" t="inlineStr">
         <is>
-          <t>commands.readonly.enabled</t>
+          <t>commands.raidmode.enabled</t>
         </is>
       </c>
       <c r="G102" t="inlineStr"/>
       <c r="H102" t="inlineStr"/>
     </row>
     <row r="103">
       <c r="A103" t="inlineStr"/>
       <c r="B103" t="inlineStr">
         <is>
-          <t>Репорт одобрен!</t>
+          <t>Включить/выключить режим только чтение</t>
         </is>
       </c>
       <c r="C103" t="inlineStr">
         <is>
-          <t>Report approved!</t>
+          <t>Enable/Disable read only mode</t>
         </is>
       </c>
       <c r="D103" t="inlineStr"/>
       <c r="E103" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F103" t="inlineStr">
         <is>
-          <t>commands.report.accepted</t>
+          <t>commands.readonly.description</t>
         </is>
       </c>
       <c r="G103" t="inlineStr"/>
       <c r="H103" t="inlineStr"/>
     </row>
     <row r="104">
       <c r="A104" t="inlineStr"/>
       <c r="B104" t="inlineStr">
         <is>
-          <t>Вы уже отправляли репорт на это сообщение!</t>
+          <t>Режим только чтение отключен!</t>
         </is>
       </c>
       <c r="C104" t="inlineStr">
         <is>
-          <t>You already reported this message!</t>
+          <t>Read only mode is diabled!</t>
         </is>
       </c>
       <c r="D104" t="inlineStr"/>
       <c r="E104" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F104" t="inlineStr">
         <is>
-          <t>commands.report.alreadySent</t>
+          <t>commands.readonly.disabled</t>
         </is>
       </c>
       <c r="G104" t="inlineStr"/>
       <c r="H104" t="inlineStr"/>
     </row>
     <row r="105">
       <c r="A105" t="inlineStr"/>
       <c r="B105" t="inlineStr">
         <is>
-          <t>Сообщение удалено из-за большого количества репортов!</t>
+          <t>Режим только чтение включен!</t>
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
-          <t>The message is deleted by a lot of reports!</t>
+          <t>Read only mode enabled!</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
-          <t>commands.report.deleted</t>
+          <t>commands.readonly.enabled</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Отправить репорт на сообщение</t>
+          <t>Репорт одобрен!</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Report a message</t>
+          <t>Report approved!</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>commands.report.description</t>
+          <t>commands.report.accepted</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Получен &lt;a href="{{reportUrl}}"&gt;репорт&lt;/a&gt; от &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; на &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} в чате &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
+          <t>Вы уже отправляли репорт на это сообщение!</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>Got &lt;a href="{{reportUrl}}"&gt;report&lt;/a&gt; from &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; to &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} in chat &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
+          <t>You already reported this message!</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>commands.report.got</t>
+          <t>commands.report.alreadySent</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Рейтинг выдан!</t>
+          <t>Сообщение удалено из-за большого количества репортов!</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>Raiting given!</t>
+          <t>The message is deleted by a lot of reports!</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>commands.report.rated</t>
+          <t>commands.report.deleted</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Репорт отклонён!</t>
+          <t>Отправить репорт на сообщение</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Report rejected!</t>
+          <t>Report a message</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>commands.report.rejected</t>
+          <t>commands.report.description</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Репорт отправлен!</t>
+          <t>Получен &lt;a href="{{reportUrl}}"&gt;репорт&lt;/a&gt; от &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; на &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} в чате &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Report sent!</t>
+          <t>Got &lt;a href="{{reportUrl}}"&gt;report&lt;/a&gt; from &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; to &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} in chat &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>commands.report.sent</t>
+          <t>commands.report.got</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Репорт отправлен ({{now}}/{{need}})</t>
+          <t>Рейтинг выдан!</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Report sent! ({{now}}/{{need}})</t>
+          <t>Raiting given!</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>commands.report.sentForDelete</t>
+          <t>commands.report.rated</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Получить топ репортеров</t>
+          <t>Репорт отклонён!</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Gets top of reporters</t>
+          <t>Report rejected!</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>commands.reptop.description</t>
+          <t>commands.report.rejected</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Топ репортеров:</t>
+          <t>Репорт отправлен!</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Top of reporters:</t>
+          <t>Report sent!</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>commands.reptop.reports</t>
+          <t>commands.report.sent</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Топ репутации:</t>
+          <t>Репорт отправлен ({{now}}/{{need}})</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Reputation top:</t>
+          <t>Report sent! ({{now}}/{{need}})</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>commands.reptop.reputation</t>
+          <t>commands.report.sentForDelete</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Сбрасывает переданный ключ во всех кешах</t>
+          <t>Получить топ репортеров</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Resets the passed key in all caches</t>
+          <t>Gets top of reporters</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>commands.reset.description</t>
+          <t>commands.reptop.description</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Отображает топ нарушителей в чате.</t>
+          <t>Топ репортеров:</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Displays the top offenders in chat.</t>
+          <t>Top of reporters:</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>commands.resttop.description</t>
+          <t>commands.reptop.reports</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Топ нарушителей:</t>
+          <t>Топ репутации:</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Top offenders:</t>
+          <t>Reputation top:</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>commands.resttop.header</t>
+          <t>commands.reptop.reputation</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Нажмите на кнопку, для открытия настроек!</t>
+          <t>Сбрасывает переданный ключ во всех кешах</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Click on button to open settings!</t>
+          <t>Resets the passed key in all caches</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>commands.settings.anonymous</t>
+          <t>commands.reset.description</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Открыть настройки чата</t>
+          <t>Отображает топ нарушителей в чате.</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Opens chat settings</t>
+          <t>Displays the top offenders in chat.</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>commands.settings.description</t>
+          <t>commands.resttop.description</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Чат не найден!</t>
+          <t>Топ нарушителей:</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Chat not found!</t>
+          <t>Top offenders:</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>commands.settings.notFound</t>
+          <t>commands.resttop.header</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Я не смог отправить настройки, отправьте /start в личные сообщения и попробуйте ещё раз.</t>
+          <t>Нажмите на кнопку, для открытия настроек!</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>I couldn't send the settings, send /start in private messages and try again.</t>
+          <t>Click on button to open settings!</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>commands.settings.notSent</t>
+          <t>commands.settings.anonymous</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Недостаточно прав для выполнения данной команды, требуется право на редактирование чата!</t>
+          <t>Открыть настройки чата</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Not enough permissions to execute this command, you need permission to edit chat!</t>
+          <t>Opens chat settings</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>commands.settings.permission</t>
+          <t>commands.settings.description</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Настройки отправлены в личные сообщения!</t>
+          <t>Чат не найден!</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Settings sent in PM!</t>
+          <t>Chat not found!</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>commands.settings.sent</t>
+          <t>commands.settings.notFound</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>У вас есть активные ограничения:</t>
+          <t>Я не смог отправить настройки, отправьте /start в личные сообщения и попробуйте ещё раз.</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>You has active restrictions:</t>
+          <t>I couldn't send the settings, send /start in private messages and try again.</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>commands.start.activeRestrictions</t>
+          <t>commands.settings.notSent</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Выводит список активных нарушений во всех чатах</t>
+          <t>Недостаточно прав для выполнения данной команды, требуется право на редактирование чата!</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Shows list of active restrictions in all chats</t>
+          <t>Not enough permissions to execute this command, you need permission to edit chat!</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>commands.start.description</t>
+          <t>commands.settings.permission</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Обо всех моих возможностях можно узнать используя команду /help</t>
+          <t>Настройки отправлены в личные сообщения!</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>You can learn about all my capabilities using the /help command</t>
+          <t>Settings sent in PM!</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>commands.start.footer</t>
+          <t>commands.settings.sent</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>Привет! Я Имперский стражник, бот для слежения за порядком в чатах.</t>
+          <t>У вас есть активные ограничения:</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>Hi! I'm Imperium Guard, moderation bot for chats.</t>
+          <t>You has active restrictions:</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>commands.start.header</t>
+          <t>commands.start.activeRestrictions</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Привет! Я — бот-помощник Имперского Стражника, созданный для проверки медиафайлов в чатах, где отсутствует мой основной аккаунт.</t>
+          <t>Выводит список активных нарушений во всех чатах</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Hello! I am the Imperium Guard Assistant Bot, designed to check media files in chats where my main account is not present.</t>
+          <t>Shows list of active restrictions in all chats</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>commands.start.media</t>
+          <t>commands.start.description</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>У вас нет активных ограничений.</t>
+          <t>Обо всех моих возможностях можно узнать используя команду /help</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>You have no active restrictions.</t>
+          <t>You can learn about all my capabilities using the /help command</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>commands.start.noActiveRestrictions</t>
+          <t>commands.start.footer</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Открыт пользователь &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
+          <t>Привет! Я Имперский стражник, бот для слежения за порядком в чатах.</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Opened user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
+          <t>Hi! I'm Imperium Guard, moderation bot for chats.</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>commands.start.openUser</t>
+          <t>commands.start.header</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>• {{type}} "{{reason}}" до {{end}} в чате "{{title}}"</t>
+          <t>Привет! Я — бот-помощник Имперского Стражника, созданный для проверки медиафайлов в чатах, где отсутствует мой основной аккаунт.</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>• {{type}} "{{reason}}" until {{end}} in chat "{{title}}"</t>
+          <t>Hello! I am the Imperium Guard Assistant Bot, designed to check media files in chats where my main account is not present.</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>commands.start.restriction</t>
+          <t>commands.start.media</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>Кеш CAS</t>
+          <t>У вас нет активных ограничений.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>CAS Cache</t>
+          <t>You have no active restrictions.</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>commands.stats.cache.cas</t>
+          <t>commands.start.noActiveRestrictions</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Кеш чатов</t>
+          <t>Открыт пользователь &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Chats cache</t>
+          <t>Opened user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>commands.stats.cache.chats</t>
+          <t>commands.start.openUser</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>Кеш участников</t>
+          <t>• {{type}} "{{reason}}" до {{end}} в чате "{{title}}"</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>Members cache</t>
+          <t>• {{type}} "{{reason}}" until {{end}} in chat "{{title}}"</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>commands.stats.cache.members</t>
+          <t>commands.start.restriction</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Кеш пользователей</t>
+          <t>Кеш CAS</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>Users cache</t>
+          <t>CAS Cache</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>commands.stats.cache.users</t>
+          <t>commands.stats.cache.cas</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Получить техническую статистику</t>
+          <t>Кеш чатов</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Get technical statistics</t>
+          <t>Chats cache</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>commands.stats.description</t>
+          <t>commands.stats.cache.chats</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Очередь отправки сообщений</t>
+          <t>Кеш участников</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Message sending queue</t>
+          <t>Members cache</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>commands.stats.queue.messages</t>
+          <t>commands.stats.cache.members</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Очередь событий</t>
+          <t>Кеш пользователей</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Update processing queue</t>
+          <t>Users cache</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>commands.stats.queue.updates</t>
+          <t>commands.stats.cache.users</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Аптайм</t>
+          <t>Получить техническую статистику</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Uptime</t>
+          <t>Get technical statistics</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>commands.stats.uptime</t>
+          <t>commands.stats.description</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Поддержка по боту</t>
+          <t>Очередь отправки сообщений</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Bot support</t>
+          <t>Message sending queue</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>commands.support.description</t>
+          <t>commands.stats.queue.messages</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Информация отправлена в поддержку!</t>
+          <t>Очередь событий</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Info sent to support!</t>
+          <t>Update processing queue</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>commands.support.header</t>
+          <t>commands.stats.queue.updates</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Отправка информации о текущем чате технической поддержке</t>
+          <t>Аптайм</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Sending information about the current chat to technical support</t>
+          <t>Uptime</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>commands.support_chat.description</t>
+          <t>commands.stats.uptime</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Подтверждаете ли вы передачу информации о текущем чате (настройки и список администраторов) группе технической поддержки бота?</t>
+          <t>Поддержка по боту</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Do you confirm the transfer of information about the current chat (settings and list of administrators) to the bot's technical support team?</t>
+          <t>Bot support</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>commands.support_chat.header</t>
+          <t>commands.support.description</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Отправляет информацию о пользователе технической поддержке</t>
+          <t>Информация отправлена в поддержку!</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Sends user information to technical support</t>
+          <t>Info sent to support!</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>commands.support_user.description</t>
+          <t>commands.support.header</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Подтверждаете ли вы передачу информации о пользователе группе технической поддержки бота?</t>
+          <t>Отправка информации о текущем чате технической поддержке</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Do you confirm the transfer of user information to the bot's technical support team?</t>
+          <t>Sending information about the current chat to technical support</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>commands.support_user.header</t>
+          <t>commands.support_chat.description</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Синхронизация завершена!</t>
+          <t>Подтверждаете ли вы передачу информации о текущем чате (настройки и список администраторов) группе технической поддержки бота?</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Sync complete!</t>
+          <t>Do you confirm the transfer of information about the current chat (settings and list of administrators) to the bot's technical support team?</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>commands.sync.complete</t>
+          <t>commands.support_chat.header</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Синхронизировать модераторов чата</t>
+          <t>Отправляет информацию о пользователе технической поддержке</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Sync moders of chat</t>
+          <t>Sends user information to technical support</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>commands.sync.description</t>
+          <t>commands.support_user.description</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Условия использования</t>
+          <t>Подтверждаете ли вы передачу информации о пользователе группе технической поддержки бота?</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Terms of Use</t>
+          <t>Do you confirm the transfer of user information to the bot's technical support team?</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>commands.terms.description</t>
+          <t>commands.support_user.header</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Разблокировать пользователя</t>
+          <t>Синхронизация завершена!</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Unban user</t>
+          <t>Sync complete!</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>commands.unban.description</t>
+          <t>commands.sync.complete</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Пользователь не заблокирован!</t>
+          <t>Синхронизировать модераторов чата</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>User not banned!</t>
+          <t>Sync moders of chat</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>commands.unban.notFoundRestrictions</t>
+          <t>commands.sync.description</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Пользователь разблокирован!</t>
+          <t>Условия использования</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>User unbanned!</t>
+          <t>Terms of Use</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>commands.unban.ok</t>
+          <t>commands.terms.description</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Размутить пользователя</t>
+          <t>Разблокировать пользователя</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Unmute user</t>
+          <t>Unban user</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>commands.unmute.description</t>
+          <t>commands.unban.description</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Пользователь не замучен!</t>
+          <t>Пользователь не заблокирован!</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>User not mutted!</t>
+          <t>User not banned!</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>commands.unmute.notFoundRestrictions</t>
+          <t>commands.unban.notFoundRestrictions</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Пользователь размучен!</t>
+          <t>Пользователь разблокирован!</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>User unmutted!</t>
+          <t>User unbanned!</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>commands.unmute.ok</t>
+          <t>commands.unban.ok</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Активная блокировка: </t>
+          <t>Размутить пользователя</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t xml:space="preserve">Active ban: </t>
+          <t>Unmute user</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>commands.user.activeban</t>
+          <t>commands.unmute.description</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Активный мут: </t>
+          <t>Пользователь не замучен!</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t xml:space="preserve">Active mute: </t>
+          <t>User not mutted!</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>commands.user.activemute</t>
+          <t>commands.unmute.notFoundRestrictions</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
+          <t>Пользователь размучен!</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>User unmutted!</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr"/>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>commands.unmute.ok</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr"/>
+      <c r="H157" t="inlineStr"/>
+    </row>
+    <row r="158">
+      <c r="A158" t="inlineStr"/>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Активная блокировка: </t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Active ban: </t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr"/>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>commands.user.activeban</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr"/>
+      <c r="H158" t="inlineStr"/>
+    </row>
+    <row r="159">
+      <c r="A159" t="inlineStr"/>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Активный мут: </t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Active mute: </t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr"/>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>commands.user.activemute</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr"/>
+      <c r="H159" t="inlineStr"/>
+    </row>
+    <row r="160">
+      <c r="A160" t="inlineStr"/>
+      <c r="B160" t="inlineStr">
+        <is>
           <t>Приложение {{uuid}} к ограничению {{id}}
 Автор: {{moder}}
 {{text}}</t>
         </is>
       </c>
-      <c r="C157" t="inlineStr">
+      <c r="C160" t="inlineStr">
         <is>
           <t>Attachment {{uuid}} for restriction {{id}}
 Author: {{moder}}
 {{text}}</t>
         </is>
       </c>
-      <c r="D157" t="inlineStr"/>
-[...76 lines deleted...]
-      </c>
       <c r="D160" t="inlineStr"/>
       <c r="E160" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F160" t="inlineStr">
         <is>
-          <t>commands.user.body.aloneGlobalBan</t>
+          <t>commands.user.attach</t>
         </is>
       </c>
       <c r="G160" t="inlineStr"/>
       <c r="H160" t="inlineStr"/>
     </row>
     <row r="161">
       <c r="A161" t="inlineStr"/>
       <c r="B161" t="inlineStr">
         <is>
-          <t>Активная блокировка: {{bans}} Блокировок всего: {{total_bans}}</t>
+          <t>Медиа из приложения {{uuid}}</t>
         </is>
       </c>
       <c r="C161" t="inlineStr">
         <is>
-          <t>Active ban: {{bans}} Total bans: {{total_bans}}</t>
+          <t>Media from attachment {{uuid}}</t>
         </is>
       </c>
       <c r="D161" t="inlineStr"/>
       <c r="E161" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F161" t="inlineStr">
         <is>
-          <t>commands.user.body.bans</t>
+          <t>commands.user.attachMedia</t>
         </is>
       </c>
       <c r="G161" t="inlineStr"/>
       <c r="H161" t="inlineStr"/>
     </row>
     <row r="162">
       <c r="A162" t="inlineStr"/>
       <c r="B162" t="inlineStr">
         <is>
-          <t>В чате с {{date}}</t>
+          <t>Приложения</t>
         </is>
       </c>
       <c r="C162" t="inlineStr">
         <is>
-          <t>In chat since {{date}}</t>
+          <t>Attaches</t>
         </is>
       </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>commands.user.body.join</t>
+          <t>commands.user.attaches</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>Активный мут: {{mutes}} Мутов всего: {{total_mutes}}</t>
+          <t>У пользователя присутствует глобальная блокировка!</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>Active mute: {{mutes}} Total mutes: {{total_mutes}}</t>
+          <t>The user has a global ban!</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>commands.user.body.mutes</t>
+          <t>commands.user.body.aloneGlobalBan</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Статус в чате: {{status}}</t>
+          <t>Активная блокировка: {{bans}} Блокировок всего: {{total_bans}}</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Status in chat: {{status}}</t>
+          <t>Active ban: {{bans}} Total bans: {{total_bans}}</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>commands.user.body.status</t>
+          <t>commands.user.body.bans</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>Активных предупреждений: {{warns}} Всего предупреждений: {{total_warns}}</t>
+          <t>В чате с {{date}}</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>Active warns: {{warns}} Total warns: {{total_warns}}</t>
+          <t>In chat since {{date}}</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>commands.user.body.warns</t>
+          <t>commands.user.body.join</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Отменить</t>
+          <t>Активный мут: {{mutes}} Мутов всего: {{total_mutes}}</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Active mute: {{mutes}} Total mutes: {{total_mutes}}</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>commands.user.cancel</t>
+          <t>commands.user.body.mutes</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Ограничение отменено!</t>
+          <t>Статус в чате: {{status}}</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Restriction cancelled!</t>
+          <t>Status in chat: {{status}}</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>commands.user.cancelled</t>
+          <t>commands.user.body.status</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Ограничение удалено!</t>
+          <t>Активных предупреждений: {{warns}} Всего предупреждений: {{total_warns}}</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Restiction deleted!</t>
+          <t>Active warns: {{warns}} Total warns: {{total_warns}}</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>commands.user.deleted</t>
+          <t>commands.user.body.warns</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Получить информацию о пользователе</t>
+          <t>Отменить</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Get information about user</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>commands.user.description</t>
+          <t>commands.user.cancel</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Редактировать причину</t>
+          <t>Ограничение отменено!</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Edit reason</t>
+          <t>Restriction cancelled!</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>commands.user.edit_reason</t>
+          <t>commands.user.cancelled</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Информация о канале {{title}}:</t>
+          <t>Ограничение удалено!</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Information about channel {{title}}:</t>
+          <t>Restiction deleted!</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>commands.user.header.chat</t>
+          <t>commands.user.deleted</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Информация о пользователе &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
+          <t>Получить информацию о пользователе</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Information about user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
+          <t>Get information about user</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>commands.user.header.user</t>
+          <t>commands.user.description</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Сообщений: {{messages}}</t>
+          <t>Редактировать причину</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Messages: {{messages}}</t>
+          <t>Edit reason</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>commands.user.messages</t>
+          <t>commands.user.edit_reason</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Нет ограничений</t>
+          <t>Информация о канале {{title}}:</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>No restrictions</t>
+          <t>Information about channel {{title}}:</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>commands.user.noRestrictions</t>
+          <t>commands.user.header.chat</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Репутация: </t>
+          <t>Информация о пользователе &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t xml:space="preserve">Reputation: </t>
+          <t>Information about user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>commands.user.reputation</t>
+          <t>commands.user.header.user</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
+        <is>
+          <t>Сообщений: {{messages}}</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>Messages: {{messages}}</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr"/>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>commands.user.messages</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr"/>
+      <c r="H176" t="inlineStr"/>
+    </row>
+    <row r="177">
+      <c r="A177" t="inlineStr"/>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>Нет ограничений</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>No restrictions</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr"/>
+      <c r="E177" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>commands.user.noRestrictions</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr"/>
+      <c r="H177" t="inlineStr"/>
+    </row>
+    <row r="178">
+      <c r="A178" t="inlineStr"/>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Репутация: </t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reputation: </t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr"/>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>commands.user.reputation</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr"/>
+      <c r="H178" t="inlineStr"/>
+    </row>
+    <row r="179">
+      <c r="A179" t="inlineStr"/>
+      <c r="B179" t="inlineStr">
         <is>
           <t>{{type}} №{{id}} до {{until}}
 Пользователь: {{restricted}}
 Причина: {{reason}}
 Выдан: {{issue_date}}
 Модератор: {{moder}}
 Приложений: {{attaches}}
 {{canceled}}</t>
         </is>
       </c>
-      <c r="C176" t="inlineStr">
+      <c r="C179" t="inlineStr">
         <is>
           <t>{{type}} №{{id}} until {{until}}
 User: {{restricted}}
 Reason: {{reason}}
 Issued: {{issue_date}}
 Moder: {{moder}}
 Attaches: {{attaches}}
 {{canceled}}</t>
         </is>
       </c>
-      <c r="D176" t="inlineStr"/>
-[...76 lines deleted...]
-      </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>commands.user.showMessage</t>
+          <t>commands.user.restriction</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t>Восстановить</t>
+          <t>Ограничение не найдено!</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t>Restore</t>
+          <t>Restiction not found!</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>commands.user.uncancel</t>
+          <t>commands.user.restrictionNotFound</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
         <is>
-          <t>Ограничение восстановлено!</t>
+          <t>Показать медиа</t>
         </is>
       </c>
       <c r="C181" t="inlineStr">
         <is>
-          <t>Restriction restored!</t>
+          <t>Show media</t>
         </is>
       </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>commands.user.uncanceled</t>
+          <t>commands.user.showMedia</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
+          <t>Посмотреть сообщение</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t xml:space="preserve">Send new reason for restriction, current: </t>
+          <t>Show message</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>commands.user.updateReason</t>
+          <t>commands.user.showMessage</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t xml:space="preserve">Предупреждений: </t>
+          <t>Восстановить</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t xml:space="preserve">warns </t>
+          <t>Restore</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>commands.user.warns</t>
+          <t>commands.user.uncancel</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>AI-Воркеры:</t>
+          <t>Ограничение восстановлено!</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>AI-Workers:</t>
+          <t>Restriction restored!</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>commands.user.workers</t>
+          <t>commands.user.uncanceled</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Заход в чат</t>
+          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Joined Chat</t>
+          <t xml:space="preserve">Send new reason for restriction, current: </t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>commands.userreport.chatJoin</t>
+          <t>commands.user.updateReason</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Статус в чате</t>
+          <t xml:space="preserve">Предупреждений: </t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Chat status</t>
+          <t xml:space="preserve">warns </t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>commands.userreport.chatStatus</t>
+          <t>commands.user.warns</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Создание текстового репорта для пользователя</t>
+          <t>AI-Воркеры:</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Creating a text report for the user</t>
+          <t>AI-Workers:</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>commands.userreport.description</t>
+          <t>commands.user.workers</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Имя</t>
+          <t>Заход в чат</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>First name</t>
+          <t>Joined Chat</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>commands.userreport.firstName</t>
+          <t>commands.userreport.chatJoin</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
+          <t>Статус в чате</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Complete information about user {{first_name}} in chat {{title}}</t>
+          <t>Chat status</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>commands.userreport.header</t>
+          <t>commands.userreport.chatStatus</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Сообщений</t>
+          <t>Создание текстового репорта для пользователя</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Messages Sent</t>
+          <t>Creating a text report for the user</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>commands.userreport.messages</t>
+          <t>commands.userreport.description</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Репортов</t>
+          <t>Имя</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Reports Sent</t>
+          <t>First name</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.count</t>
+          <t>commands.userreport.firstName</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
+          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Report #{{id}} from {{date}} ({{quality}})</t>
+          <t>Complete information about user {{first_name}} in chat {{title}}</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.element</t>
+          <t>commands.userreport.header</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
+          <t>Сообщений</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Actual reports: {{sum}} reports ({{avg}})</t>
+          <t>Messages Sent</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.rate</t>
+          <t>commands.userreport.messages</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Пользователь не выдавал наказаний</t>
+          <t>Репортов</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>User didn't issue any restrictions</t>
+          <t>Reports Sent</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.empty</t>
+          <t>commands.userreport.reports.count</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Выданные наказания</t>
+          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Punishments Issued</t>
+          <t>Report #{{id}} from {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.list</t>
+          <t>commands.userreport.reports.element</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Пользователь не получал наказаний</t>
+          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>User didn't received any restrictions</t>
+          <t>Actual reports: {{sum}} reports ({{avg}})</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.empty</t>
+          <t>commands.userreport.reports.rate</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Полученные наказания</t>
+          <t>Пользователь не выдавал наказаний</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Rreceived punishments</t>
+          <t>User didn't issue any restrictions</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.list</t>
+          <t>commands.userreport.restrictions.issued.empty</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Я отправил информацию в личные сообщения!</t>
+          <t>Выданные наказания</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>I've sent the info in private messages!</t>
+          <t>Punishments Issued</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>commands.userreport.sent</t>
+          <t>commands.userreport.restrictions.issued.list</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Юзернейм</t>
+          <t>Пользователь не получал наказаний</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>User didn't received any restrictions</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>commands.userreport.username</t>
+          <t>commands.userreport.restrictions.received.empty</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
+          <t>Полученные наказания</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
+          <t>Rreceived punishments</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>commands.warn.cancel</t>
+          <t>commands.userreport.restrictions.received.list</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Выдать предупреждение пользователю</t>
+          <t>Я отправил информацию в личные сообщения!</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Warns user</t>
+          <t>I've sent the info in private messages!</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>commands.warn.description</t>
+          <t>commands.userreport.sent</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Нельзя выдать предупреждение другому администратору!</t>
+          <t>Юзернейм</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>You cannot give warn to other admin!</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>commands.warn.onlyUsers</t>
+          <t>commands.userreport.username</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>null</t>
+          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>ru</t>
+          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>extends</t>
+          <t>commands.warn.cancel</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Создать</t>
+          <t>Выдать предупреждение пользователю</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>Warns user</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>general.Create</t>
+          <t>commands.warn.description</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Удалять</t>
+          <t>Нельзя выдать предупреждение другому администратору!</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>You cannot give warn to other admin!</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>general.Delete</t>
+          <t>commands.warn.onlyUsers</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Отключить</t>
+          <t>null</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Disable</t>
+          <t>ru</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>general.Disable</t>
+          <t>extends</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>Создать</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>general.Edit</t>
+          <t>general.Create</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Включить</t>
+          <t>Удалять</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Enable</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>general.Enable</t>
+          <t>general.Delete</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Навсегда</t>
+          <t>Отключить</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Forever</t>
+          <t>Disable</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>general.Forever</t>
+          <t>general.Disable</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Никогда</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>general.Never</t>
+          <t>general.Edit</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Триггер</t>
+          <t>Включить</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Trigger</t>
+          <t>Enable</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>general.Trigger</t>
+          <t>general.Enable</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Добавить</t>
+          <t>Навсегда</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Forever</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>general.add</t>
+          <t>general.Forever</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Все</t>
+          <t>Никогда</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>general.all</t>
+          <t>general.Never</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Триггер</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Trigger</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>general.automoderation</t>
+          <t>general.Trigger</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Назад</t>
+          <t>Добавить</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>general.back</t>
+          <t>general.add</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Все</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>general.ban</t>
+          <t>general.all</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>блокировки</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>general.ban_few</t>
+          <t>general.automoderation</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>блокировок</t>
+          <t>Назад</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>general.ban_many</t>
+          <t>general.back</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>блокировок</t>
+          <t>блокировка</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>ban</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>general.ban_zero</t>
+          <t>general.ban</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
+          <t>блокировки</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr"/>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>general.ban_few</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr"/>
+      <c r="H220" t="inlineStr"/>
+    </row>
+    <row r="221">
+      <c r="A221" t="inlineStr"/>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>блокировок</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr"/>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>general.ban_many</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr"/>
+      <c r="H221" t="inlineStr"/>
+    </row>
+    <row r="222">
+      <c r="A222" t="inlineStr"/>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>блокировок</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr"/>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>general.ban_zero</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr"/>
+      <c r="H222" t="inlineStr"/>
+    </row>
+    <row r="223">
+      <c r="A223" t="inlineStr"/>
+      <c r="B223" t="inlineStr">
+        <is>
           <t>Имперский бот для модерации.
 Разработка и поддержка: @sleeplesscode
 Канал: @imperium_guard</t>
         </is>
       </c>
-      <c r="C220" t="inlineStr">
+      <c r="C223" t="inlineStr">
         <is>
           <t>Imperium bot for moderation.
 Development and support: @sleeplesscode
 News channel: @imperium_guard</t>
         </is>
       </c>
-      <c r="D220" t="inlineStr"/>
-[...76 lines deleted...]
-      </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>general.captcha.agree</t>
+          <t>general.bot.description</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>Эмозди-кнопки</t>
+          <t>Имперский стражник</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>Emoji buttons</t>
+          <t>Imperium Guard</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>general.captcha.emoji</t>
+          <t>general.bot.name</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>Отключена</t>
+          <t>отменено</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>general.captcha.null</t>
+          <t>general.canceled</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>администратор</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>Agreed</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.administrator</t>
+          <t>general.captcha.agree</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>владелец чата</t>
+          <t>Премиум-эмодзи-кнопки</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>creator</t>
+          <t>Premium emoji buttons</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.creator</t>
+          <t>general.captcha.custom-emoji</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>исключён из чата</t>
+          <t>Эмозди-кнопки</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>kicked</t>
+          <t>Emoji buttons</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.kicked</t>
+          <t>general.captcha.emoji</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>не в чате</t>
+          <t>Отключена</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>left</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.left</t>
+          <t>general.captcha.null</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>участник чата</t>
+          <t>администратор</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.member</t>
+          <t>general.chatMemberStatus.administrator</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>неизвестно</t>
+          <t>владелец чата</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>creator</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.null</t>
+          <t>general.chatMemberStatus.creator</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>ограниченный</t>
+          <t>исключён из чата</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>restricted</t>
+          <t>kicked</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.restricted</t>
+          <t>general.chatMemberStatus.kicked</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Закрыть</t>
+          <t>не в чате</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>left</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>general.close</t>
+          <t>general.chatMemberStatus.left</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>Команда</t>
+          <t>участник чата</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>Command</t>
+          <t>member</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>general.command</t>
+          <t>general.chatMemberStatus.member</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>Для модераторов чата</t>
+          <t>неизвестно</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>Only for chat moders</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>general.commandRestriction.administrator</t>
+          <t>general.chatMemberStatus.null</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>Только для владельца чата</t>
+          <t>ограниченный</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>Only for chat owner</t>
+          <t>restricted</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>general.commandRestriction.creator</t>
+          <t>general.chatMemberStatus.restricted</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Для групп с приоритетом меньше или равным</t>
+          <t>Закрыть</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Only for groups with priority less or equal</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>general.commandRestriction.group</t>
+          <t>general.close</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Отключена для всех</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Disabled for everyone</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>general.commandRestriction.none</t>
+          <t>general.command</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Согласен</t>
+          <t>Для модераторов чата</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Only for chat moders</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>general.confirm</t>
+          <t>general.commandRestriction.administrator</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Удалить</t>
+          <t>Только для владельца чата</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Only for chat owner</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>general.delete</t>
+          <t>general.commandRestriction.creator</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>выключено</t>
+          <t>Для групп с приоритетом меньше или равным</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>disabled</t>
+          <t>Only for groups with priority less or equal</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>general.disabled</t>
+          <t>general.commandRestriction.group</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>Отключена для всех</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Disabled for everyone</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>general.edit</t>
+          <t>general.commandRestriction.none</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>включено</t>
+          <t>Согласен</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>enabled</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>general.enabled</t>
+          <t>general.confirm</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Чат не найден!</t>
+          <t>Удалить</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Chat not found!</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>general.errors.chatNotFound</t>
+          <t>general.delete</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
+          <t>выключено</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>You made too many requests, wait {{seconds}} seconds!</t>
+          <t>disabled</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>general.errors.cooldown</t>
+          <t>general.disabled</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Данная команда работает только в супер-группах!</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>This command only works in supergroups!</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>general.errors.notAvaliable</t>
+          <t>general.edit</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для данного действия!</t>
+          <t>включено</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>I don't have enough rights for this action!</t>
+          <t>enabled</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRights</t>
+          <t>general.enabled</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
+          <t>Чат не найден!</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
+          <t>Chat not found!</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRightsToRestrict</t>
+          <t>general.errors.chatNotFound</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
+          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
+          <t>You made too many requests, wait {{seconds}} seconds!</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>general.errors.pmlock</t>
+          <t>general.errors.cooldown</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
+          <t>Данная команда работает только в супер-группах!</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>You have specified me as a user; please verify that this is correct.</t>
+          <t>This command only works in supergroups!</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>general.errors.selfInteract</t>
+          <t>general.errors.notAvailable</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
+          <t>У меня недостаточно прав для данного действия!</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Due to Telegram restrictions, the message cannot be sent!</t>
+          <t>I don't have enough rights for this action!</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>general.errors.telegramRestrictedSending</t>
+          <t>general.errors.notEnoughRights</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Подтверждён командой модерации</t>
+          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Confirmed by the moderation team</t>
+          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>general.fileStatus.approved</t>
+          <t>general.errors.notEnoughRightsToRestrict</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Проверен с помощью ИИ</t>
+          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>Checked using AI</t>
+          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>general.fileStatus.automated</t>
+          <t>general.errors.pmlock</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>На обучении командой модерации</t>
+          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>Training by the moderation team</t>
+          <t>You have specified me as a user; please verify that this is correct.</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>general.fileStatus.denied</t>
+          <t>general.errors.selfInteract</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Due to Telegram restrictions, the message cannot be sent!</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>general.fileStatus.processing</t>
+          <t>general.errors.telegramRestrictedSending</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>вечно</t>
+          <t>Подтверждён командой модерации</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>infinity</t>
+          <t>Confirmed by the moderation team</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>general.infinity</t>
+          <t>general.fileStatus.approved</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>мес</t>
+          <t>Проверен с помощью ИИ</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>mon</t>
+          <t>Checked using AI</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>general.intervals.M</t>
+          <t>general.fileStatus.automated</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>дн</t>
+          <t>На обучении командой модерации</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>day</t>
+          <t>Training by the moderation team</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>general.intervals.d</t>
+          <t>general.fileStatus.denied</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>час</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>hr</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>general.intervals.h</t>
+          <t>general.fileStatus.processing</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>мин</t>
+          <t>вечно</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>min</t>
+          <t>infinity</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>general.intervals.m</t>
+          <t>general.infinity</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>год</t>
+          <t>мес</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>year</t>
+          <t>mon</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>general.intervals.y</t>
+          <t>general.intervals.M</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>Ссылки</t>
+          <t>дн</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>day</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>general.links</t>
+          <t>general.intervals.d</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>медиа</t>
+          <t>час</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>hr</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>general.media</t>
+          <t>general.intervals.h</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>Заблокировать</t>
+          <t>мин</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>Ban</t>
+          <t>min</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>general.modRule.ban</t>
+          <t>general.intervals.m</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>Удалить сообщение</t>
+          <t>год</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>Delete message</t>
+          <t>year</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>general.modRule.delete</t>
+          <t>general.intervals.y</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Игнорировать</t>
+          <t>Ссылки</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Ignore</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>general.modRule.ignore</t>
+          <t>general.links</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>Исключить</t>
+          <t>медиа</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Kick</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>general.modRule.kick</t>
+          <t>general.media</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Отправить сообщение</t>
+          <t>Заблокировать</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Send message</t>
+          <t>Ban</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>general.modRule.message</t>
+          <t>general.modRule.ban</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Замутить</t>
+          <t>Удалить сообщение</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Mute</t>
+          <t>Delete message</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>general.modRule.mute</t>
+          <t>general.modRule.delete</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Уведомить</t>
+          <t>Игнорировать</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Notify</t>
+          <t>Ignore</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>general.modRule.notify</t>
+          <t>general.modRule.ignore</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>Исключить</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Kick</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>general.modRule.null</t>
+          <t>general.modRule.kick</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Изменить репутацию</t>
+          <t>Отправить сообщение</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Change reputation</t>
+          <t>Send message</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>general.modRule.reputation</t>
+          <t>general.modRule.message</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Не указано</t>
+          <t>Замутить</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Mute</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>general.modRule.undefined</t>
+          <t>general.modRule.mute</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Удалять с предупреждением</t>
+          <t>Уведомить</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Delete with warn</t>
+          <t>Notify</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>general.modRule.warn</t>
+          <t>general.modRule.notify</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Очистка удалённых аккаунтов</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Clearing of deleted accounts</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>general.nativeTask.name.clear_deleted</t>
+          <t>general.modRule.null</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>В очереди</t>
+          <t>Изменить репутацию</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>In queue</t>
+          <t>Change reputation</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.0</t>
+          <t>general.modRule.reputation</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>В работе</t>
+          <t>Не указано</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>In progress</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.1</t>
+          <t>general.modRule.undefined</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Удалять с предупреждением</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Delete with warn</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.2</t>
+          <t>general.modRule.warn</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Ошибка</t>
+          <t>Очистка удалённых аккаунтов</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Errored</t>
+          <t>Clearing of deleted accounts</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.3</t>
+          <t>general.nativeTask.name.clear_deleted</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Отменено</t>
+          <t>В очереди</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>In queue</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.4</t>
+          <t>general.nativeTask.status.0</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>не установлено</t>
+          <t>В работе</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>not set</t>
+          <t>In progress</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>general.notSet</t>
+          <t>general.nativeTask.status.1</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>не привязан</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>not linked</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>general.notlinked</t>
+          <t>general.nativeTask.status.2</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Удаление сообщений</t>
+          <t>Ошибка</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Delete messages</t>
+          <t>Errored</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>general.permissions.delete_messages</t>
+          <t>general.nativeTask.status.3</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Управление наказаниями</t>
+          <t>Отменено</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Manage restrictions</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>general.permissions.manage_restrictions</t>
+          <t>general.nativeTask.status.4</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Удаление ограничений</t>
+          <t>не установлено</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Removing restrictions</t>
+          <t>not set</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>general.permissions.remove_restrictions</t>
+          <t>general.notSet</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Управление репортами</t>
+          <t>не привязан</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Manage reports</t>
+          <t>not linked</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>general.permissions.reports</t>
+          <t>general.notlinked</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Выдача блокировок</t>
+          <t>Удаление сообщений</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Issuing bans</t>
+          <t>Delete messages</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_ban</t>
+          <t>general.permissions.delete_messages</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Выдача мутов</t>
+          <t>Управление наказаниями</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Issuing mutes</t>
+          <t>Manage restrictions</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_mute</t>
+          <t>general.permissions.manage_restrictions</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Выдача предупреждений</t>
+          <t>Удаление ограничений</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Issuing warns</t>
+          <t>Removing restrictions</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_warn</t>
+          <t>general.permissions.remove_restrictions</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Изменение настроек чата</t>
+          <t>Управление репортами</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Manage chat settings</t>
+          <t>Manage reports</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>general.permissions.settings</t>
+          <t>general.permissions.reports</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Недостаточно прав для выполнения данной команды!</t>
+          <t>Выдача блокировок</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Insufficient rights to execute this command!</t>
+          <t>Issuing bans</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>general.restricted</t>
+          <t>general.permissions.restrict_ban</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Выдача мутов</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>Issuing mutes</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>general.restrictionType.ban</t>
+          <t>general.permissions.restrict_mute</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>мут</t>
+          <t>Выдача предупреждений</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>mute</t>
+          <t>Issuing warns</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>general.restrictionType.mute</t>
+          <t>general.permissions.restrict_warn</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>заметка</t>
+          <t>Изменение настроек чата</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>note</t>
+          <t>Manage chat settings</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>general.restrictionType.note</t>
+          <t>general.permissions.settings</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>предупреждение</t>
+          <t>Недостаточно прав для выполнения данной команды!</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>warn</t>
+          <t>Insufficient rights to execute this command!</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>general.restrictionType.warn</t>
+          <t>general.restricted</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Административная команда</t>
+          <t>блокировка</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Administration command</t>
+          <t>ban</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>general.restrictions.adminCommand</t>
+          <t>general.restrictionType.ban</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Удалить и сообщить об ошибке</t>
+          <t>мут</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Delete and report error</t>
+          <t>mute</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>general.restrictions.aiReport</t>
+          <t>general.restrictionType.mute</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>заметка</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>note</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>general.restrictions.automod</t>
+          <t>general.restrictionType.note</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
+          <t>предупреждение</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Moderator {{user}} banned user {{restricted}}</t>
+          <t>warn</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>general.restrictions.ban</t>
+          <t>general.restrictionType.warn</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
+          <t>Административная команда</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
+          <t>Administration command</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>general.restrictions.banChannel</t>
+          <t>general.restrictions.adminCommand</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
+          <t>Удалить и сообщить об ошибке</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
+          <t>Delete and report error</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>general.restrictions.chatAdminRequired</t>
+          <t>general.restrictions.aiReport</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>на {{duration}}</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>for {{duration}}</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>general.restrictions.duration</t>
+          <t>general.restrictions.automod</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
+          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Moderator {{user}} kicked user {{restricted}}</t>
+          <t>Moderator {{user}} banned user {{restricted}}</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>general.restrictions.kick</t>
+          <t>general.restrictions.ban</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
+          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Moderator {{user}} muted user {{restricted}}</t>
+          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>general.restrictions.mute</t>
+          <t>general.restrictions.banChannel</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
+          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Note for {{restricted}} with text "{{reason}}" created</t>
+          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>general.restrictions.note</t>
+          <t>general.restrictions.chatAdminRequired</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
+          <t>на {{duration}}</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
+          <t>for {{duration}}</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>general.restrictions.participantId</t>
+          <t>general.restrictions.duration</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>по причине "{{reason}}"</t>
+          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>with reason "{{reason}}"</t>
+          <t>Moderator {{user}} kicked user {{restricted}}</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>general.restrictions.reason</t>
+          <t>general.restrictions.kick</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
+          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Moderator {{user}} warned user {{restricted}}</t>
+          <t>Moderator {{user}} muted user {{restricted}}</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>general.restrictions.warn</t>
+          <t>general.restrictions.mute</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>лимит варнов</t>
+          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>warns limit</t>
+          <t>Note for {{restricted}} with text "{{reason}}" created</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>general.restrictions.warnsLimit</t>
+          <t>general.restrictions.note</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>сохранить</t>
+          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>save</t>
+          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>general.save</t>
+          <t>general.restrictions.participantId</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Администраторы</t>
+          <t>по причине "{{reason}}"</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Administrators</t>
+          <t>with reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>general.selector.admins</t>
+          <t>general.restrictions.reason</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Все участники</t>
+          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>All users</t>
+          <t>Moderator {{user}} warned user {{restricted}}</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>general.selector.all</t>
+          <t>general.restrictions.warn</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Отключены</t>
+          <t>лимит варнов</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>warns limit</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>general.selector.disabled</t>
+          <t>general.restrictions.warnsLimit</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Владелец</t>
+          <t>сохранить</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Creator</t>
+          <t>save</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>general.selector.owner</t>
+          <t>general.save</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>Администраторы</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Administrators</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>general.selector.undefined</t>
+          <t>general.selector.admins</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>установлено</t>
+          <t>Все участники</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>set</t>
+          <t>All users</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>general.set</t>
+          <t>general.selector.all</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Аудит</t>
+          <t>Отключены</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Audit</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>general.settings.audit</t>
+          <t>general.selector.disabled</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Настройки баз банов в чате {{title}}</t>
+          <t>Владелец</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Settings of bans bases in chat {{title}}</t>
+          <t>Creator</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.header</t>
+          <t>general.selector.owner</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Базы банов</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Bans bases</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.name</t>
+          <t>general.selector.undefined</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>установлено</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>set</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>general.settings.automod.cas.name</t>
+          <t>general.set</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Контакты</t>
+          <t>Аудит</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Contacts</t>
+          <t>Audit</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>general.settings.automod.contacts.name</t>
+          <t>general.settings.audit</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Удаление стикеров</t>
+          <t>Настройки баз банов в чате {{title}}</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Sticker deletion</t>
+          <t>Settings of bans bases in chat {{title}}</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>general.settings.automod.delStickers.name</t>
+          <t>general.settings.automod.bansSystems.header</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Удалять прочие команды</t>
+          <t>Базы банов</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Delete others commands</t>
+          <t>Bans bases</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>general.settings.automod.deleteCommands.name</t>
+          <t>general.settings.automod.bansSystems.name</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Модерация флуда</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Flood moderation</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>general.settings.automod.flood.name</t>
+          <t>general.settings.automod.cas.name</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Игры</t>
+          <t>Контакты</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Games</t>
+          <t>Contacts</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>general.settings.automod.games.name</t>
+          <t>general.settings.automod.contacts.name</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Удаление стикеров</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Sticker deletion</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>general.settings.automod.gas.name</t>
+          <t>general.settings.automod.delStickers.name</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Настройки автоматической модерации в чате {{title}}</t>
+          <t>Удалять прочие команды</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Automatic moderation settings in chat {{title}}</t>
+          <t>Delete others commands</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>general.settings.automod.header</t>
+          <t>general.settings.automod.deleteCommands.name</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Скрытная работа триггеров</t>
+          <t>Исключения</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Silent mode of triggers</t>
+          <t>Exceptions</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>general.settings.automod.hideTriggerMessage.name</t>
+          <t>general.settings.automod.external_bans_exceptions.name</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Фильтр ссылок</t>
+          <t>Модерация флуда</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Links white list</t>
+          <t>Flood moderation</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>general.settings.automod.linksList.name</t>
+          <t>general.settings.automod.flood.name</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Локации</t>
+          <t>Игры</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Locations</t>
+          <t>Games</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>general.settings.automod.location.name</t>
+          <t>general.settings.automod.games.name</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.detection</t>
+          <t>general.settings.automod.gas.name</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Отправьте длительность наказания в виде интервала</t>
+          <t>Настройки автоматической модерации в чате {{title}}</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Sent duration of restriction in interval format</t>
+          <t>Automatic moderation settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.duration</t>
+          <t>general.settings.automod.header</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Проверка медиа</t>
+          <t>Отправка сообщений триггеров</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Media checking</t>
+          <t>Sending trigger messages</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.name</t>
+          <t>general.settings.automod.hideTriggerMessage.name</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Выберите наказание для пользователя</t>
+          <t>Фильтр ссылок</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Select user restriction</t>
+          <t>Links white list</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.punishment</t>
+          <t>general.settings.automod.linksList.name</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Отправка запрещённого материала</t>
+          <t>Локации</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Unacceptable media sent</t>
+          <t>Locations</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.sent</t>
+          <t>general.settings.automod.location.name</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Максимальное количество ряд</t>
+          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Maximum number in row</t>
+          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.count.name</t>
+          <t>general.settings.automod.mediaCheck.detection</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Отправьте длительность наказания в виде интервала</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Sent duration of restriction in interval format</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
+          <t>general.settings.automod.mediaCheck.duration</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Настройки модерации спама медиа в чате {{title}}</t>
+          <t>Проверка медиа</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Settings of media spam moderation in chat {{title}}</t>
+          <t>Media checking</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.header</t>
+          <t>general.settings.automod.mediaCheck.name</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Выберите наказание для пользователя</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Сheck interval</t>
+          <t>Select user restriction</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
+          <t>general.settings.automod.mediaCheck.punishment</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Модерация спама медиа</t>
+          <t>Отправка запрещённого материала</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Media spam moderation</t>
+          <t>Unacceptable media sent</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.name</t>
+          <t>general.settings.automod.mediaCheck.sent</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Максимальное количество ряд</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Maximum number in row</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
+          <t>general.settings.automod.mediaSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Настройки модерации типов сообщений в чате {{title}}</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Message types moderation in chat {{title}}</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.header</t>
+          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Модерация типов сообщений</t>
+          <t>Настройки модерации спама медиа в чате {{title}}</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Message types moderation</t>
+          <t>Settings of media spam moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.name</t>
+          <t>general.settings.automod.mediaSpamCheck.header</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Длительность мута при использовании команд модерации</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Mute duration when trying to use moderation commands</t>
+          <t>Сheck interval</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>general.settings.automod.muteOnPermission.name</t>
+          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Длительность ограничений новичка</t>
+          <t>Модерация спама медиа</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Duration of beginner's restrictions</t>
+          <t>Media spam moderation</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>general.settings.automod.newbieRestrictions.name</t>
+          <t>general.settings.automod.mediaSpamCheck.name</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Настройки анти-рейд системы в чате {{title}}</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Settings of anti-raid system in chat {{title}}</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.header</t>
+          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Интервал</t>
+          <t>Настройки модерации типов сообщений в чате {{title}}</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Message types moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.interval.name</t>
+          <t>general.settings.automod.messageModeration.header</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Анти-рейд</t>
+          <t>Модерация типов сообщений</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Anti-raid</t>
+          <t>Message types moderation</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.name</t>
+          <t>general.settings.automod.messageModeration.name</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Порог сработки</t>
+          <t>Длительность мута при использовании команд модерации</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Mute duration when trying to use moderation commands</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.threshold.name</t>
+          <t>general.settings.automod.muteOnPermission.name</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Реакций до блокировки</t>
+          <t>Длительность ограничений новичка</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Reactions until ban</t>
+          <t>Duration of beginner's restrictions</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsUntilBan.name</t>
+          <t>general.settings.automod.newbieRestrictions.name</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Настройки анти-рейд системы в чате {{title}}</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Settings of anti-raid system in chat {{title}}</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>general.settings.automod.spamLike.name</t>
+          <t>general.settings.automod.raid.header</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
+          <t>Интервал</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.description</t>
+          <t>general.settings.automod.raid.interval.name</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Насилие над животными</t>
+          <t>Анти-рейд</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Animal Abuse</t>
+          <t>Anti-raid</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.name</t>
+          <t>general.settings.automod.raid.name</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
+          <t>Порог сработки</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.description</t>
+          <t>general.settings.automod.raid.threshold.name</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Кровь и насилие (общее)</t>
+          <t>Максимальное количество реакций в ряд</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Blood and Violence (General)</t>
+          <t>Maximum number of reactions in a row</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
+          <t>Duration of the penalty</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Кровь</t>
+          <t>Настройки модерации спама реакциями в чате {{title}}</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Blood</t>
+          <t>Reaction spam moderation settings for chat {{title}}</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.header</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Сцены убийств и расчленения</t>
+          <t>Модерация спама реакциями</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Scenes of murder and dismemberment</t>
+          <t>Reaction spam moderation</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.name</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Materials without signs of violations or unacceptable content.</t>
+          <t>Penalty</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Безопасные</t>
+          <t>Реакций до блокировки</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Safe</t>
+          <t>Reactions until ban</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.name</t>
+          <t>general.settings.automod.reactionsUntilBan.name</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Stickers that cause Telegram to freeze or crash.</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.description</t>
+          <t>general.settings.automod.spamLike.name</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Краш-стикеры</t>
+          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Crash Stickers</t>
+          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.name</t>
+          <t>general.settings.automod.stickers.animal_abuse.description</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
+          <t>Насилие над животными</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
+          <t>Animal Abuse</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.description</t>
+          <t>general.settings.automod.stickers.animal_abuse.name</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Эпилептогенный контент</t>
+          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Epileptogenic content</t>
+          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.name</t>
+          <t>general.settings.automod.stickers.blood.description</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
+          <t>Кровь и насилие (общее)</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
+          <t>Blood and Violence (General)</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.description</t>
+          <t>general.settings.automod.stickers.blood.name</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Тревожные изображения</t>
+          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Disturbing Images</t>
+          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.name</t>
+          <t>general.settings.automod.stickers.blood-blood.description</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
+          <t>Кровь</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
+          <t>Blood</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
+          <t>general.settings.automod.stickers.blood-blood.name</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Фотосенсорно-опасный контент</t>
+          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Photosensitive Content</t>
+          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
+          <t>general.settings.automod.stickers.blood-killing.description</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Файл в обработке</t>
+          <t>Сцены убийств и расчленения</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>File in processing</t>
+          <t>Scenes of murder and dismemberment</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.description</t>
+          <t>general.settings.automod.stickers.blood-killing.name</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Materials without signs of violations or unacceptable content.</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.name</t>
+          <t>general.settings.automod.stickers.clear.description</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Контент на политические темы/движения/события.</t>
+          <t>Безопасные</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Content on political topics/movements/events.</t>
+          <t>Safe</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.description</t>
+          <t>general.settings.automod.stickers.clear.name</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Политика</t>
+          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Politics</t>
+          <t>Stickers that cause Telegram to freeze or crash.</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.name</t>
+          <t>general.settings.automod.stickers.crash.description</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Флаги и гербы различных стран.</t>
+          <t>Краш-стикеры</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Flags and coats of arms of various countries.</t>
+          <t>Crash Stickers</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.description</t>
+          <t>general.settings.automod.stickers.crash.name</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Символика стран</t>
+          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Country Symbols</t>
+          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.name</t>
+          <t>general.settings.automod.stickers.epileptic.description</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
+          <t>Эпилептогенный контент</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
+          <t>Epileptogenic content</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.description</t>
+          <t>general.settings.automod.stickers.epileptic.name</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Нацистская символика</t>
+          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Nazi symbols</t>
+          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.name</t>
+          <t>general.settings.automod.stickers.epileptic-scare.description</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
+          <t>Тревожные изображения</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
+          <t>Disturbing Images</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.description</t>
+          <t>general.settings.automod.stickers.epileptic-scare.name</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Президенты стран</t>
+          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Country Leaders</t>
+          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.name</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
+          <t>Фотосенсорно-опасный контент</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Any materials of a sexual nature outside of other special categories.</t>
+          <t>Photosensitive Content</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.description</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Порнография</t>
+          <t>Файл в обработке</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Pornography</t>
+          <t>File in processing</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.name</t>
+          <t>general.settings.automod.stickers.null.description</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.description</t>
+          <t>general.settings.automod.stickers.null.name</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Детская порнография</t>
+          <t>Контент на политические темы/движения/события.</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Child Abuse</t>
+          <t>Content on political topics/movements/events.</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.name</t>
+          <t>general.settings.automod.stickers.politics.description</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
+          <t>Политика</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
+          <t>Politics</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.description</t>
+          <t>general.settings.automod.stickers.politics.name</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Нагота</t>
+          <t>Флаги и гербы различных стран.</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Nudity</t>
+          <t>Flags and coats of arms of various countries.</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.name</t>
+          <t>general.settings.automod.stickers.politics-flags.description</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
+          <t>Символика стран</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Images and videos directly containing scenes of sexual intercourse.</t>
+          <t>Country Symbols</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.description</t>
+          <t>general.settings.automod.stickers.politics-flags.name</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Половой акт</t>
+          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Sexual Acts</t>
+          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.name</t>
+          <t>general.settings.automod.stickers.politics-nazi.description</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
+          <t>Нацистская символика</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
+          <t>Nazi symbols</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.description</t>
+          <t>general.settings.automod.stickers.politics-nazi.name</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Сексуализация</t>
+          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Sexualization</t>
+          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.name</t>
+          <t>general.settings.automod.stickers.politics-presidents.description</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
+          <t>Президенты стран</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Materials containing profanity or offensive language.</t>
+          <t>Country Leaders</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.description</t>
+          <t>general.settings.automod.stickers.politics-presidents.name</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Ненормативная лексика</t>
+          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Profanity</t>
+          <t>Any materials of a sexual nature outside of other special categories.</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.name</t>
+          <t>general.settings.automod.stickers.porn.description</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
+          <t>Порнография</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Materials that cannot be processed at this time.</t>
+          <t>Pornography</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.description</t>
+          <t>general.settings.automod.stickers.porn.name</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Не поддерживаемые</t>
+          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Not supported</t>
+          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.name</t>
+          <t>general.settings.automod.stickers.porn-child.description</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Истории</t>
+          <t>Детская порнография</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Stories</t>
+          <t>Child Abuse</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>general.settings.automod.stories.name</t>
+          <t>general.settings.automod.stickers.porn-child.name</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
+          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
+          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.description</t>
+          <t>general.settings.automod.stickers.porn-nudity.description</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Пользователи Telega</t>
+          <t>Нагота</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Telega users</t>
+          <t>Nudity</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.name</t>
+          <t>general.settings.automod.stickers.porn-nudity.name</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Максимальное количество одинаковых сообщений в ряд</t>
+          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Maximum number of same messages in row</t>
+          <t>Images and videos directly containing scenes of sexual intercourse.</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.count.name</t>
+          <t>general.settings.automod.stickers.porn-sex.description</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Половой акт</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Sexual Acts</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.duration.name</t>
+          <t>general.settings.automod.stickers.porn-sex.name</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
+          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Settings of same messages moderation in chat {{title}}</t>
+          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.header</t>
+          <t>general.settings.automod.stickers.porn-sexualize.description</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Сексуализация</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Sexualization</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.interval.name</t>
+          <t>general.settings.automod.stickers.porn-sexualize.name</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Модерация спама одинаковыми сообщениями</t>
+          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Moderation of same message spam</t>
+          <t>Materials containing profanity or offensive language.</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.name</t>
+          <t>general.settings.automod.stickers.swearing.description</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Ненормативная лексика</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Profanity</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.punishment.name</t>
+          <t>general.settings.automod.stickers.swearing.name</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Materials that cannot be processed at this time.</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>general.settings.automod.trigger.name</t>
+          <t>general.settings.automod.stickers.unknown.description</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Настройка триггеров и команд в чате {{title}}</t>
+          <t>Не поддерживаемые</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Settings of triggers and commands in chat {{title}}</t>
+          <t>Not supported</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.header</t>
+          <t>general.settings.automod.stickers.unknown.name</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Истории</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Stories</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.name</t>
+          <t>general.settings.automod.stories.name</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>general.settings.category.automod</t>
+          <t>general.settings.automod.telega.description</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Кастомизация</t>
+          <t>Пользователи Telega</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Customization</t>
+          <t>Telega users</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>general.settings.category.customs</t>
+          <t>general.settings.automod.telega.name</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Язык</t>
+          <t>Максимальное количество одинаковых сообщений в ряд</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>Maximum number of same messages in row</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>general.settings.category.language</t>
+          <t>general.settings.automod.textSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Права</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Permissions</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>general.settings.category.permissions</t>
+          <t>general.settings.automod.textSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Основное</t>
+          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>Settings of same messages moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>general.settings.category.privates</t>
+          <t>general.settings.automod.textSpamCheck.header</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Репорты</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Reporting</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>general.settings.category.reports</t>
+          <t>general.settings.automod.textSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Особое</t>
+          <t>Модерация спама одинаковыми сообщениями</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Moderation of same message spam</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>general.settings.category.special</t>
+          <t>general.settings.automod.textSpamCheck.name</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Предупреждения</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Warnings</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>general.settings.category.warns</t>
+          <t>general.settings.automod.textSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>general.settings.changingChat</t>
+          <t>general.settings.automod.trigger.name</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Настройка триггеров и команд в чате {{title}}</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Settings of triggers and commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>general.settings.changingPM</t>
+          <t>general.settings.automod.triggers.header</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Админский чат</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Admins chat</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins</t>
+          <t>general.settings.automod.triggers.name</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Привязка админского чата в чате {{title}}</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Linking admins chat in chat {{title}}</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins_selected</t>
+          <t>general.settings.category.automod</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Канал логов</t>
+          <t>Кастомизация</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Logs channel</t>
+          <t>Customization</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs</t>
+          <t>general.settings.category.customs</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Привязка канала логов в чате {{title}}</t>
+          <t>Язык</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Linking logs channel in chat {{title}}</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs_selected</t>
+          <t>general.settings.category.language</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Канал триггеров</t>
+          <t>Права</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Triggers channel</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers</t>
+          <t>general.settings.category.permissions</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Привязка канала триггеров в чате {{title}}</t>
+          <t>Основное</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Linking triggers channel in chat {{title}}</t>
+          <t>General</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers_selected</t>
+          <t>general.settings.category.privates</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Репорты</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Chat join accepting</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>general.settings.customs.acceptJoins.name</t>
+          <t>general.settings.category.reports</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Команда !admins</t>
+          <t>Особое</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>/admins commands</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>general.settings.customs.admins.name</t>
+          <t>general.settings.category.special</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Редактирование прав анонимных администраторов!</t>
+          <t>Предупреждения</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Editing rights of anonymous admins!</t>
+          <t>Warnings</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.menu</t>
+          <t>general.settings.category.warns</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Права анонимных администраторов</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Anonymous admins rights</t>
+          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.name</t>
+          <t>general.settings.changingChat</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Выдача ограничений</t>
+          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Users restriction</t>
+          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>general.settings.customs.anon_perms.restrict</t>
+          <t>general.settings.changingPM</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Согласие</t>
+          <t>Админский чат</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Agree</t>
+          <t>Admins chat</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.agree</t>
+          <t>general.settings.channels.admins</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Капча</t>
+          <t>Привязка админского чата в чате {{title}}</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Captcha</t>
+          <t>Linking admins chat in chat {{title}}</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.name</t>
+          <t>general.settings.channels.admins_selected</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Текст под постом</t>
+          <t>Канал логов</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>First comment text</t>
+          <t>Logs channel</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>general.settings.customs.channelPost.name</t>
+          <t>general.settings.channels.logs</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Привязка каналов в чате {{title}}.</t>
+          <t>Привязка канала логов в чате {{title}}</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Channels linking in chat {{title}}.</t>
+          <t>Linking logs channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.menu</t>
+          <t>general.settings.channels.logs_selected</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Привязка каналов</t>
+          <t>Канал триггеров</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Channel linking</t>
+          <t>Triggers channel</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.name</t>
+          <t>general.settings.channels.triggers</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Ограничения команд</t>
+          <t>Привязка канала триггеров в чате {{title}}</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Command restrictions</t>
+          <t>Linking triggers channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>general.settings.customs.command_restrictions.name</t>
+          <t>general.settings.channels.triggers_selected</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Кастомные команды</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Custom commands</t>
+          <t>Chat join accepting</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands.name</t>
+          <t>general.settings.customs.acceptJoins.name</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Доступы к командам в чате {{title}}</t>
+          <t>Команда !admins</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Access to commands in chat {{title}}</t>
+          <t>/admins commands</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.header</t>
+          <t>general.settings.customs.admins.name</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Команды модерации</t>
+          <t>Редактирование прав анонимных администраторов!</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Moderation commands</t>
+          <t>Editing rights of anonymous admins!</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.moderation.name</t>
+          <t>general.settings.customs.anonPerm.menu</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Доступ к командам</t>
+          <t>Права анонимных администраторов</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Commands access</t>
+          <t>Anonymous admins rights</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.name</t>
+          <t>general.settings.customs.anonPerm.name</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Прочие команды</t>
+          <t>Выдача ограничений</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Other commands</t>
+          <t>Users restriction</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.others.name</t>
+          <t>general.settings.customs.anon_perms.restrict</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Пользовательские команды</t>
+          <t>Выдача ограничений автомодерацией</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Users commands</t>
+          <t>Restrictions issued by auto-moderation</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.user.name</t>
+          <t>general.settings.customs.autoModeration.name</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Системные уведомления</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>System messages</t>
+          <t>Agree</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>general.settings.customs.disableNotifications.name</t>
+          <t>general.settings.customs.captcha.agree</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Расширенный модтоп</t>
+          <t>Капча</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Extended modtop</t>
+          <t>Captcha</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>general.settings.customs.extendedModtop.name</t>
+          <t>general.settings.customs.captcha.name</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Приветствие</t>
+          <t>Текст под постом</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Greeting</t>
+          <t>First comment text</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>general.settings.customs.greeting.name</t>
+          <t>general.settings.customs.channelPost.name</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Настройки кастомизации в чате {{title}}</t>
+          <t>Привязка каналов в чате {{title}}.</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Customization settings in chat {{title}}}</t>
+          <t>Channels linking in chat {{title}}.</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>general.settings.customs.header</t>
+          <t>general.settings.customs.channels.menu</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Интервал удаления сообщений триггеров</t>
+          <t>Привязка каналов</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Interval for deleting trigger messages</t>
+          <t>Channel linking</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>general.settings.customs.messagesAutoRemove.name</t>
+          <t>general.settings.customs.channels.name</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Доступ к модтопу</t>
+          <t>Ограничения команд</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Modtop access</t>
+          <t>Command restrictions</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>general.settings.customs.modtop.name</t>
+          <t>general.settings.customs.command_restrictions.name</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Настройки ночного режима в чате {{title}}</t>
+          <t>Кастомные команды</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Night mode settings in chat {{title}}</t>
+          <t>Custom commands</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.header</t>
+          <t>general.settings.customs.commands.name</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Ночной режим</t>
+          <t>Доступы к командам в чате {{title}}</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Night mode</t>
+          <t>Access to commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.name</t>
+          <t>general.settings.customs.commands_mode.header</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Время выключения ночного режима</t>
+          <t>Команды модерации</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Night mode disabling time</t>
+          <t>Moderation commands</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeDisableTime.name</t>
+          <t>general.settings.customs.commands_mode.moderation.name</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Время включения ночного режима</t>
+          <t>Доступ к командам</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Night mode enabling time</t>
+          <t>Commands access</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeEnableTime.name</t>
+          <t>general.settings.customs.commands_mode.name</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Настройки уведомлений в чате {{title}}</t>
+          <t>Прочие команды</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Notification settings in chat {{title}}</t>
+          <t>Other commands</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.header</t>
+          <t>general.settings.customs.commands_mode.others.name</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Уведомления</t>
+          <t>Пользовательские команды</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Users commands</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.name</t>
+          <t>general.settings.customs.commands_mode.user.name</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Топик для уведомлений</t>
+          <t>Расширенный модтоп</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Topic for notifications</t>
+          <t>Extended modtop</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>general.settings.customs.notificationsTopic.name</t>
+          <t>general.settings.customs.extendedModtop.name</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Реакции в ответ</t>
+          <t>Приветствие</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Reactions callback</t>
+          <t>Greeting</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>general.settings.customs.reactions.name</t>
+          <t>general.settings.customs.greeting.name</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Система репутации</t>
+          <t>Настройки кастомизации в чате {{title}}</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Reputation system</t>
+          <t>Customization settings in chat {{title}}}</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>general.settings.customs.reputation.name</t>
+          <t>general.settings.customs.header</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Настройки статистики в чате {{title}}</t>
+          <t>Сообщения недостатка прав</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Statistics settings in chat {{title}}</t>
+          <t>Insufficient permissions messages</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.header</t>
+          <t>general.settings.customs.insufficientPermissions.name</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Статистика</t>
+          <t>Интервал удаления сообщений триггеров</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Interval for deleting trigger messages</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.name</t>
+          <t>general.settings.customs.messagesAutoRemove.name</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Период статистики</t>
+          <t>Выдача ограничений модераторами</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Statistics range</t>
+          <t>Restrictions issued by moderators</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.name</t>
+          <t>general.settings.customs.moderation.name</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
+          <t>Доступ к модтопу</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Enter interval for statistics showing in top commands, current value:</t>
+          <t>Modtop access</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.selected</t>
+          <t>general.settings.customs.modtop.name</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Токены</t>
+          <t>Настройки ночного режима в чате {{title}}</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Tokens</t>
+          <t>Night mode settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>general.settings.customs.tokens.name</t>
+          <t>general.settings.customs.nightMode.header</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Настройки чата {{title}}</t>
+          <t>Ночной режим</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Settings of {{title}} chat</t>
+          <t>Night mode</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>general.settings.headerChat</t>
+          <t>general.settings.customs.nightMode.name</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Настройки пользователя</t>
+          <t>Время выключения ночного режима</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>User settings</t>
+          <t>Night mode disabling time</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>general.settings.headerPM</t>
+          <t>general.settings.customs.nightModeDisableTime.name</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Неверное значение {{value}}, введите интервал</t>
+          <t>Время включения ночного режима</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Incorrect value {{value}}, send interval</t>
+          <t>Night mode enabling time</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_interval</t>
+          <t>general.settings.customs.nightModeEnableTime.name</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Неверное значение, введите число</t>
+          <t>Настройки уведомлений в чате {{title}}</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Incorrect value, send a number</t>
+          <t>Notification settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_number</t>
+          <t>general.settings.customs.notifications.header</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Уведомления</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingChat</t>
+          <t>general.settings.customs.notifications.name</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Топик для уведомлений</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Topic for notifications</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingPM</t>
+          <t>general.settings.customs.notificationsTopic.name</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Выберите язык который будет использоваться в чате</t>
+          <t>Синхронизация прав</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Select language for the chat</t>
+          <t>Permissions sync</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>general.settings.language.header</t>
+          <t>general.settings.customs.permissionsSync.name</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Добавить администратора</t>
+          <t>Реакции в ответ</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Add admin</t>
+          <t>Reactions callback</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.add</t>
+          <t>general.settings.customs.reactions.name</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Выберите пользователя(-ей) для назначения</t>
+          <t>Система репутации</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Select user(s)</t>
+          <t>Reputation system</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.adding</t>
+          <t>general.settings.customs.reputation.name</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Сменить группу</t>
+          <t>Настройки статистики в чате {{title}}</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Chage group</t>
+          <t>Statistics settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.change_group</t>
+          <t>general.settings.customs.statistics.header</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена администратору</t>
+          <t>Статистика</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Select group for this admin</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.changing_group</t>
+          <t>general.settings.customs.statistics.name</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Редактирование администратора {{name}}</t>
+          <t>Период статистики</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Editing admin {{name}}</t>
+          <t>Statistics range</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.header</t>
+          <t>general.settings.customs.statisticsRange.name</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена новым администраторам</t>
+          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Select group for new admins</t>
+          <t>Enter interval for statistics showing in top commands, current value:</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.group</t>
+          <t>general.settings.customs.statisticsRange.selected</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Настройки прав администраторов в чате {{title}}</t>
+          <t>Токены</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Admins permissions settings in chat {{title}}</t>
+          <t>Tokens</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.header</t>
+          <t>general.settings.customs.tokens.name</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Модераторы чата</t>
+          <t>Настройки чата {{title}}</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Chat moders</t>
+          <t>Settings of {{title}} chat</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.name</t>
+          <t>general.settings.headerChat</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Продвинутая система администраторов</t>
+          <t>Настройки пользователя</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Advanced admins system</t>
+          <t>User settings</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>general.settings.permissions.advancedModers.name</t>
+          <t>general.settings.headerPM</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
+          <t>Неверное значение {{value}}, введите интервал</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
+          <t>Incorrect value {{value}}, send interval</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>general.settings.permissions.description</t>
+          <t>general.settings.incorrect_interval</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Нет группы</t>
+          <t>Неверное значение, введите число</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>No group</t>
+          <t>Incorrect value, send a number</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>general.settings.permissions.fake_group</t>
+          <t>general.settings.incorrect_number</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Создать группу</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Create group</t>
+          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.button</t>
+          <t>general.settings.inputChangingChat</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Отправьте название группы:</t>
+          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Send group name:</t>
+          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.header</t>
+          <t>general.settings.inputChangingPM</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Укажите приоритет группы, 0 - самый высокий</t>
+          <t>Выберите язык который будет использоваться в чате</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Specify the priority of the group, 0 - the highest one</t>
+          <t>Select language for the chat</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.priority</t>
+          <t>general.settings.language.header</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Редактирование группы {{name}}</t>
+          <t>Добавить администратора</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Editing group {{name}}</t>
+          <t>Add admin</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.header</t>
+          <t>general.settings.permissions.admins.add</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Изменить название</t>
+          <t>Выберите пользователя(-ей) для назначения</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Change name</t>
+          <t>Select user(s)</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.button</t>
+          <t>general.settings.permissions.admins.adding</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Введите новое название группы:</t>
+          <t>Сменить группу</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Send new group name:</t>
+          <t>Chage group</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.header</t>
+          <t>general.settings.permissions.admins.edit.change_group</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Изменить права</t>
+          <t>Выберите группу, которая будет назначена администратору</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Change permissions</t>
+          <t>Select group for this admin</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.permissions.button</t>
+          <t>general.settings.permissions.admins.edit.changing_group</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Изменить приоритет</t>
+          <t>Редактирование администратора {{name}}</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Change priority</t>
+          <t>Editing admin {{name}}</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.button</t>
+          <t>general.settings.permissions.admins.edit.header</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Введите новый приоритет группы:</t>
+          <t>Выберите группу, которая будет назначена новым администраторам</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Send new group priority:</t>
+          <t>Select group for new admins</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.header</t>
+          <t>general.settings.permissions.admins.group</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Настройки прав групп в чате {{title}}</t>
+          <t>Настройки прав администраторов в чате {{title}}</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Group permissions settings in chat {{title}}</t>
+          <t>Admins permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.header</t>
+          <t>general.settings.permissions.admins.header</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Группы прав</t>
+          <t>Модераторы чата</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Permission groups</t>
+          <t>Chat moders</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.name</t>
+          <t>general.settings.permissions.admins.name</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Права группы {{name}}:</t>
+          <t>Продвинутая система администраторов</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Permissions of group {{name}}:</t>
+          <t>Advanced admins system</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.permissions</t>
+          <t>general.settings.permissions.advancedModers.name</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Настройки прав в чате {{title}}</t>
+          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Permissions settings in chat {{title}}</t>
+          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>general.settings.permissions.header</t>
+          <t>general.settings.permissions.description</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Основные настройки пользователя</t>
+          <t>Нет группы</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>General user settings</t>
+          <t>No group</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>general.settings.privates.header</t>
+          <t>general.settings.permissions.fake_group</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Часовой пояс</t>
+          <t>Создать группу</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Time zone</t>
+          <t>Create group</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>general.settings.privates.timezone.name</t>
+          <t>general.settings.permissions.groups.create.button</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
+          <t>Отправьте название группы:</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Minimum number of reports from users deleting messages</t>
+          <t>Send group name:</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReports.name</t>
+          <t>general.settings.permissions.groups.create.header</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
+          <t>Укажите приоритет группы, 0 - самый высокий</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Minimum number of reports for a user to delete a message</t>
+          <t>Specify the priority of the group, 0 - the highest one</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsCount.name</t>
+          <t>general.settings.permissions.groups.create.priority</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Минимальный рейтинг человека для удаления сообщения</t>
+          <t>Редактирование группы {{name}}</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Minimum rating of a person to delete a message</t>
+          <t>Editing group {{name}}</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsRate.name</t>
+          <t>general.settings.permissions.groups.edit.header</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Настройки репортов в чате {{title}}</t>
+          <t>Изменить название</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Reposts settings in chat {{title}}</t>
+          <t>Change name</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>general.settings.reports.header</t>
+          <t>general.settings.permissions.groups.edit.name.button</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Система репортов</t>
+          <t>Введите новое название группы:</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Reports system</t>
+          <t>Send new group name:</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>general.settings.reports.reportsSystem.name</t>
+          <t>general.settings.permissions.groups.edit.name.header</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Очистить удалённые аккаунты</t>
+          <t>Изменить права</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Remove deleted accounts</t>
+          <t>Change permissions</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.button</t>
+          <t>general.settings.permissions.groups.edit.permissions.button</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
+          <t>Изменить приоритет</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
+          <t>Change priority</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.description</t>
+          <t>general.settings.permissions.groups.edit.priority.button</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Дополнительные возможности для чата {{title}}
-Баланс чата: {{balance}}</t>
+          <t>Введите новый приоритет группы:</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Special actions for chat {{title}}
-Balance: {{balance}}</t>
+          <t>Send new group priority:</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>general.settings.special.header</t>
+          <t>general.settings.permissions.groups.edit.priority.header</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Индексировать старые сообщения</t>
+          <t>Настройки прав групп в чате {{title}}</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Index old messages</t>
+          <t>Group permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.button</t>
+          <t>general.settings.permissions.groups.header</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
+          <t>Группы прав</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Allows the guard to explore all messages before they are added to the chat.</t>
+          <t>Permission groups</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.description</t>
+          <t>general.settings.permissions.groups.name</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Задача на изучение истории чата началась!</t>
+          <t>Права группы {{name}}:</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>The task of exploring the history of the chat has begun!</t>
+          <t>Permissions of group {{name}}:</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.started</t>
+          <t>general.settings.permissions.groups.permissions</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Исключить неактивных пользователей</t>
+          <t>Настройки прав в чате {{title}}</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Remove inactive users</t>
+          <t>Permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.button</t>
+          <t>general.settings.permissions.header</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Исключает из чата всех неактивных участников за выбранный период</t>
+          <t>Основные настройки пользователя</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Removes all inactive participants from the chat for the selected period</t>
+          <t>General user settings</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.description</t>
+          <t>general.settings.privates.header</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Удалено {{progress}} из {{users}}!</t>
+          <t>Часовой пояс</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Removed {{progress}} from {{users}}!</t>
+          <t>Time zone</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.progress</t>
+          <t>general.settings.privates.timezone.name</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
+          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
+          <t>Minimum number of reports from users deleting messages</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request</t>
+          <t>general.settings.reports.deleteReports.name</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
+          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
+          <t>Minimum number of reports for a user to delete a message</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request_confirm</t>
+          <t>general.settings.reports.deleteReportsCount.name</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Удаление завершено, исключено {{users}}!</t>
+          <t>Минимальный рейтинг человека для удаления сообщения</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Removal completed, removed {{users}}!</t>
+          <t>Minimum rating of a person to delete a message</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.success</t>
+          <t>general.settings.reports.deleteReportsRate.name</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Недостаточно ⭐️ на счету чата!</t>
+          <t>Настройки репортов в чате {{title}}</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Insufficient ⭐️ on the chat balance!</t>
+          <t>Reposts settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>general.settings.special.not_enough_balance</t>
+          <t>general.settings.reports.header</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t xml:space="preserve">Цена: </t>
+          <t>Система репортов</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t xml:space="preserve">Price: </t>
+          <t>Reports system</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>general.settings.special.price</t>
+          <t>general.settings.reports.reportsSystem.name</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Начать!</t>
+          <t>Очистить удалённые аккаунты</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Start!</t>
+          <t>Remove deleted accounts</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>general.settings.special.start</t>
+          <t>general.settings.special.clear_deleted.button</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
+          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>The task is queued, you will be notified when it starts and ends!</t>
+          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>general.settings.special.started</t>
+          <t>general.settings.special.clear_deleted.description</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Активные задачи</t>
+          <t>Дополнительные возможности для чата {{title}}
+Баланс чата: {{balance}}</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Active tasks</t>
+          <t>Special actions for chat {{title}}
+Balance: {{balance}}</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>general.settings.special.tasks.button</t>
+          <t>general.settings.special.header</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Пополнить баланс</t>
+          <t>Индексировать старые сообщения</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Top up balance</t>
+          <t>Index old messages</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.button</t>
+          <t>general.settings.special.index_old.button</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
+          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>How many stars do you want to transfer to your chat balance?</t>
+          <t>Allows the guard to explore all messages before they are added to the chat.</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.how_many</t>
+          <t>general.settings.special.index_old.description</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Перевести</t>
+          <t>Задача на изучение истории чата началась!</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Transfer</t>
+          <t>The task of exploring the history of the chat has begun!</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.pay</t>
+          <t>general.settings.special.index_old.started</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Введите положительное число!</t>
+          <t>Исключить неактивных пользователей</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Enter positive number!</t>
+          <t>Remove inactive users</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.positive</t>
+          <t>general.settings.special.kick_inactive.button</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Перевод успешно проведён!</t>
+          <t>Исключает из чата всех неактивных участников за выбранный период</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Transfer successful!</t>
+          <t>Removes all inactive participants from the chat for the selected period</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.successful</t>
+          <t>general.settings.special.kick_inactive.description</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Перевод звёзд чату {{title}}</t>
+          <t>Удалено {{progress}} из {{users}}!</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Transfer stars to chat {{title}}</t>
+          <t>Removed {{progress}} from {{users}}!</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.title</t>
+          <t>general.settings.special.kick_inactive.progress</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
+          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
+          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>general.settings.timeZoneInfo</t>
+          <t>general.settings.special.kick_inactive.request</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Кулдаун</t>
+          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Cooldown</t>
+          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>general.settings.warns.cooldown.name</t>
+          <t>general.settings.special.kick_inactive.request_confirm</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Настройки предупреждений в чате {{title}}</t>
+          <t>Удаление завершено, исключено {{users}}!</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Warnings settings in chat {{title}}</t>
+          <t>Removal completed, removed {{users}}!</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>general.settings.warns.header</t>
+          <t>general.settings.special.kick_inactive.success</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Лимит до наказания</t>
+          <t>Недостаточно ⭐️ на счету чата!</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Limit before punishment</t>
+          <t>Insufficient ⭐️ on the chat balance!</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>general.settings.warns.maxWarns.name</t>
+          <t>general.settings.special.not_enough_balance</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Длительность</t>
+          <t xml:space="preserve">Цена: </t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Duration</t>
+          <t xml:space="preserve">Price: </t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnLength.name</t>
+          <t>general.settings.special.price</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Начать!</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Start!</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResult.name</t>
+          <t>general.settings.special.start</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>The task is queued, you will be notified when it starts and ends!</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResultLength.name</t>
+          <t>general.settings.special.started</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Активные задачи</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Active tasks</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>general.spam</t>
+          <t>general.settings.special.tasks.button</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Токен</t>
+          <t>Пополнить баланс</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Token</t>
+          <t>Top up balance</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>general.token</t>
+          <t>general.settings.special.topup.button</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Неизвестный канал</t>
+          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Unknown channel</t>
+          <t>How many stars do you want to transfer to your chat balance?</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>general.unknown.channel</t>
+          <t>general.settings.special.topup.how_many</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Неизвестный пользователь</t>
+          <t>Перевести</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Unknown user</t>
+          <t>Transfer</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>general.unknown.user</t>
+          <t>general.settings.special.topup.pay</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>до</t>
+          <t>Введите положительное число!</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>until</t>
+          <t>Enter positive number!</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>general.until</t>
+          <t>general.settings.special.topup.positive</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
+          <t>Перевод успешно проведён!</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Admin change detected, the admin list has been updated!</t>
+          <t>Transfer successful!</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>handlers.adminsChange</t>
+          <t>general.settings.special.topup.successful</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Вы уже прошли проверку!</t>
+          <t>Перевод звёзд чату {{title}}</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>You already passed captcha!</t>
+          <t>Transfer stars to chat {{title}}</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>handlers.captcha.again</t>
+          <t>general.settings.special.topup.title</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Нажмите на кнопку ниже для входа в чат!</t>
+          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Click the button below to enter the chat room!</t>
+          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>handlers.captcha.agree</t>
+          <t>general.settings.timeZoneInfo</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>✅ Согласен</t>
+          <t>Кулдаун</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>✅ I agree</t>
+          <t>Cooldown</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>handlers.captcha.agreed</t>
+          <t>general.settings.warns.cooldown.name</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Верно!</t>
+          <t>Настройки предупреждений в чате {{title}}</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Correct!</t>
+          <t>Warnings settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>handlers.captcha.correct</t>
+          <t>general.settings.warns.header</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
+          <t>Лимит до наказания</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>To confirm that you are not a bot, click on: {{correct}}</t>
+          <t>Limit before punishment</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>handlers.captcha.emoji</t>
+          <t>general.settings.warns.maxWarns.name</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Это не ваша капча!</t>
+          <t>Длительность</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>It's not your captcha!</t>
+          <t>Duration</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>handlers.captcha.wrongUser</t>
+          <t>general.settings.warns.warnLength.name</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>handlers.chatJoin.raid</t>
+          <t>general.settings.warns.warnsResult.name</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>handlers.file.got</t>
+          <t>general.settings.warns.warnsResultLength.name</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>handlers.hello.full</t>
+          <t>general.spam</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
+          <t>Токен</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
+          <t>Token</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>handlers.hello.restricted</t>
+          <t>general.token</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Отправка запрещённых ссылок</t>
+          <t>Неизвестный канал</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Sending unallowed links</t>
+          <t>Unknown channel</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>handlers.linksChecker.reason</t>
+          <t>general.unknown.channel</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Группа была мигрирована в супергруппу!</t>
+          <t>Неизвестный пользователь</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>The group has been migrated to a supergroup!</t>
+          <t>Unknown user</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>handlers.migrate</t>
+          <t>general.unknown.user</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Нативная блокировка</t>
+          <t>до</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Native ban</t>
+          <t>until</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>handlers.nativeBan</t>
+          <t>general.until</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Ночной режим выключен!</t>
+          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Night mode disabled!</t>
+          <t>Admin change detected, the admin list has been updated!</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>handlers.nightMode.disable</t>
+          <t>handlers.adminsChange</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Включён ночной режим!</t>
+          <t>Вы уже прошли проверку!</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Night mode activated!</t>
+          <t>You already passed captcha!</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>handlers.nightMode.enable</t>
+          <t>handlers.captcha.again</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+          <t>Нажмите на кнопку ниже для входа в чат!</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>{{user}} you can be banned for sending reactions during mute!</t>
+          <t>Click the button below to enter the chat room!</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>handlers.reactions.notify</t>
+          <t>handlers.captcha.agree</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>реакции в муте</t>
+          <t>✅ Согласен</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>reactions while mute is active</t>
+          <t>✅ I agree</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>handlers.reactions.reason</t>
+          <t>handlers.captcha.agreed</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Репутация уменьшена!</t>
+          <t>Верно!</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Reputation decreased!</t>
+          <t>Correct!</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>handlers.reputation.down</t>
+          <t>handlers.captcha.correct</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Репутация увеличена!</t>
+          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Reputation increased!</t>
+          <t>To confirm that you are not a bot, click on: {{correct}}</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>handlers.reputation.up</t>
+          <t>handlers.captcha.emoji</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
+          <t>Это не ваша капча!</t>
+        </is>
+      </c>
+      <c r="C552" t="inlineStr">
+        <is>
+          <t>It's not your captcha!</t>
+        </is>
+      </c>
+      <c r="D552" t="inlineStr"/>
+      <c r="E552" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F552" t="inlineStr">
+        <is>
+          <t>handlers.captcha.wrongUser</t>
+        </is>
+      </c>
+      <c r="G552" t="inlineStr"/>
+      <c r="H552" t="inlineStr"/>
+    </row>
+    <row r="553">
+      <c r="A553" t="inlineStr"/>
+      <c r="B553" t="inlineStr">
+        <is>
+          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
+        </is>
+      </c>
+      <c r="C553" t="inlineStr">
+        <is>
+          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
+        </is>
+      </c>
+      <c r="D553" t="inlineStr"/>
+      <c r="E553" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F553" t="inlineStr">
+        <is>
+          <t>handlers.chatJoin.raid</t>
+        </is>
+      </c>
+      <c r="G553" t="inlineStr"/>
+      <c r="H553" t="inlineStr"/>
+    </row>
+    <row r="554">
+      <c r="A554" t="inlineStr"/>
+      <c r="B554" t="inlineStr">
+        <is>
+          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
+        </is>
+      </c>
+      <c r="C554" t="inlineStr">
+        <is>
+          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D554" t="inlineStr"/>
+      <c r="E554" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F554" t="inlineStr">
+        <is>
+          <t>handlers.file.got</t>
+        </is>
+      </c>
+      <c r="G554" t="inlineStr"/>
+      <c r="H554" t="inlineStr"/>
+    </row>
+    <row r="555">
+      <c r="A555" t="inlineStr"/>
+      <c r="B555" t="inlineStr">
+        <is>
+          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
+        </is>
+      </c>
+      <c r="C555" t="inlineStr">
+        <is>
+          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
+        </is>
+      </c>
+      <c r="D555" t="inlineStr"/>
+      <c r="E555" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F555" t="inlineStr">
+        <is>
+          <t>handlers.hello.full</t>
+        </is>
+      </c>
+      <c r="G555" t="inlineStr"/>
+      <c r="H555" t="inlineStr"/>
+    </row>
+    <row r="556">
+      <c r="A556" t="inlineStr"/>
+      <c r="B556" t="inlineStr">
+        <is>
+          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
+        </is>
+      </c>
+      <c r="C556" t="inlineStr">
+        <is>
+          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
+        </is>
+      </c>
+      <c r="D556" t="inlineStr"/>
+      <c r="E556" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F556" t="inlineStr">
+        <is>
+          <t>handlers.hello.restricted</t>
+        </is>
+      </c>
+      <c r="G556" t="inlineStr"/>
+      <c r="H556" t="inlineStr"/>
+    </row>
+    <row r="557">
+      <c r="A557" t="inlineStr"/>
+      <c r="B557" t="inlineStr">
+        <is>
+          <t>Отправка запрещённых ссылок</t>
+        </is>
+      </c>
+      <c r="C557" t="inlineStr">
+        <is>
+          <t>Sending unallowed links</t>
+        </is>
+      </c>
+      <c r="D557" t="inlineStr"/>
+      <c r="E557" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F557" t="inlineStr">
+        <is>
+          <t>handlers.linksChecker.reason</t>
+        </is>
+      </c>
+      <c r="G557" t="inlineStr"/>
+      <c r="H557" t="inlineStr"/>
+    </row>
+    <row r="558">
+      <c r="A558" t="inlineStr"/>
+      <c r="B558" t="inlineStr">
+        <is>
+          <t>Группа была мигрирована в супергруппу!</t>
+        </is>
+      </c>
+      <c r="C558" t="inlineStr">
+        <is>
+          <t>The group has been migrated to a supergroup!</t>
+        </is>
+      </c>
+      <c r="D558" t="inlineStr"/>
+      <c r="E558" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F558" t="inlineStr">
+        <is>
+          <t>handlers.migrate</t>
+        </is>
+      </c>
+      <c r="G558" t="inlineStr"/>
+      <c r="H558" t="inlineStr"/>
+    </row>
+    <row r="559">
+      <c r="A559" t="inlineStr"/>
+      <c r="B559" t="inlineStr">
+        <is>
+          <t>Нативная блокировка</t>
+        </is>
+      </c>
+      <c r="C559" t="inlineStr">
+        <is>
+          <t>Native ban</t>
+        </is>
+      </c>
+      <c r="D559" t="inlineStr"/>
+      <c r="E559" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F559" t="inlineStr">
+        <is>
+          <t>handlers.nativeBan</t>
+        </is>
+      </c>
+      <c r="G559" t="inlineStr"/>
+      <c r="H559" t="inlineStr"/>
+    </row>
+    <row r="560">
+      <c r="A560" t="inlineStr"/>
+      <c r="B560" t="inlineStr">
+        <is>
+          <t>Ночной режим выключен!</t>
+        </is>
+      </c>
+      <c r="C560" t="inlineStr">
+        <is>
+          <t>Night mode disabled!</t>
+        </is>
+      </c>
+      <c r="D560" t="inlineStr"/>
+      <c r="E560" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F560" t="inlineStr">
+        <is>
+          <t>handlers.nightMode.disable</t>
+        </is>
+      </c>
+      <c r="G560" t="inlineStr"/>
+      <c r="H560" t="inlineStr"/>
+    </row>
+    <row r="561">
+      <c r="A561" t="inlineStr"/>
+      <c r="B561" t="inlineStr">
+        <is>
+          <t>Включён ночной режим!</t>
+        </is>
+      </c>
+      <c r="C561" t="inlineStr">
+        <is>
+          <t>Night mode activated!</t>
+        </is>
+      </c>
+      <c r="D561" t="inlineStr"/>
+      <c r="E561" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F561" t="inlineStr">
+        <is>
+          <t>handlers.nightMode.enable</t>
+        </is>
+      </c>
+      <c r="G561" t="inlineStr"/>
+      <c r="H561" t="inlineStr"/>
+    </row>
+    <row r="562">
+      <c r="A562" t="inlineStr"/>
+      <c r="B562" t="inlineStr">
+        <is>
+          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+        </is>
+      </c>
+      <c r="C562" t="inlineStr">
+        <is>
+          <t>{{user}} you can be banned for sending reactions during mute!</t>
+        </is>
+      </c>
+      <c r="D562" t="inlineStr"/>
+      <c r="E562" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F562" t="inlineStr">
+        <is>
+          <t>handlers.reactions.notify</t>
+        </is>
+      </c>
+      <c r="G562" t="inlineStr"/>
+      <c r="H562" t="inlineStr"/>
+    </row>
+    <row r="563">
+      <c r="A563" t="inlineStr"/>
+      <c r="B563" t="inlineStr">
+        <is>
+          <t>реакции в муте</t>
+        </is>
+      </c>
+      <c r="C563" t="inlineStr">
+        <is>
+          <t>reactions while mute is active</t>
+        </is>
+      </c>
+      <c r="D563" t="inlineStr"/>
+      <c r="E563" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F563" t="inlineStr">
+        <is>
+          <t>handlers.reactions.reason</t>
+        </is>
+      </c>
+      <c r="G563" t="inlineStr"/>
+      <c r="H563" t="inlineStr"/>
+    </row>
+    <row r="564">
+      <c r="A564" t="inlineStr"/>
+      <c r="B564" t="inlineStr">
+        <is>
+          <t>спам реакциями</t>
+        </is>
+      </c>
+      <c r="C564" t="inlineStr">
+        <is>
+          <t>reactions spam</t>
+        </is>
+      </c>
+      <c r="D564" t="inlineStr"/>
+      <c r="E564" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F564" t="inlineStr">
+        <is>
+          <t>handlers.reactions.spamReason</t>
+        </is>
+      </c>
+      <c r="G564" t="inlineStr"/>
+      <c r="H564" t="inlineStr"/>
+    </row>
+    <row r="565">
+      <c r="A565" t="inlineStr"/>
+      <c r="B565" t="inlineStr">
+        <is>
+          <t>Репутация уменьшена!</t>
+        </is>
+      </c>
+      <c r="C565" t="inlineStr">
+        <is>
+          <t>Reputation decreased!</t>
+        </is>
+      </c>
+      <c r="D565" t="inlineStr"/>
+      <c r="E565" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F565" t="inlineStr">
+        <is>
+          <t>handlers.reputation.down</t>
+        </is>
+      </c>
+      <c r="G565" t="inlineStr"/>
+      <c r="H565" t="inlineStr"/>
+    </row>
+    <row r="566">
+      <c r="A566" t="inlineStr"/>
+      <c r="B566" t="inlineStr">
+        <is>
+          <t>Репутация увеличена!</t>
+        </is>
+      </c>
+      <c r="C566" t="inlineStr">
+        <is>
+          <t>Reputation increased!</t>
+        </is>
+      </c>
+      <c r="D566" t="inlineStr"/>
+      <c r="E566" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F566" t="inlineStr">
+        <is>
+          <t>handlers.reputation.up</t>
+        </is>
+      </c>
+      <c r="G566" t="inlineStr"/>
+      <c r="H566" t="inlineStr"/>
+    </row>
+    <row r="567">
+      <c r="A567" t="inlineStr"/>
+      <c r="B567" t="inlineStr">
+        <is>
           <t>Статус пака {{name}}
 Проиндексирован: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="C552" t="inlineStr">
+      <c r="C567" t="inlineStr">
         <is>
           <t>Pack status {{name}}
 Indexed: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="D552" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F552" t="inlineStr">
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.pack</t>
         </is>
       </c>
-      <c r="G552" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B553" t="inlineStr">
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
         <is>
           <t>Сообщить об ошибке</t>
         </is>
       </c>
-      <c r="C553" t="inlineStr">
+      <c r="C568" t="inlineStr">
         <is>
           <t>Report a misstake</t>
         </is>
       </c>
-      <c r="D553" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F553" t="inlineStr">
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.report</t>
         </is>
       </c>
-      <c r="G553" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B554" t="inlineStr">
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
         <is>
           <t>Статус стикера: {{status}}
-Категория: {{nsfw}}</t>
-[...2 lines deleted...]
-      <c r="C554" t="inlineStr">
+Медиа категория: {{media}}
+Текстовая категория: {{text}}</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
         <is>
           <t>Sticker status: {{status}}
-Category: {{nsfw}}</t>
-[...8 lines deleted...]
-      <c r="F554" t="inlineStr">
+Media category: {{media}}
+Text category: {{text}}</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.single</t>
         </is>
       </c>
-      <c r="G554" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B555" t="inlineStr">
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
         <is>
           <t>Сработал триггер {{name}} в чате {{title}}: {{text}}</t>
         </is>
       </c>
-      <c r="C555" t="inlineStr">
+      <c r="C570" t="inlineStr">
         <is>
           <t>The {{name}} triggered in the {{title}} chat: {{text}}</t>
         </is>
       </c>
-      <c r="D555" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F555" t="inlineStr">
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
         <is>
           <t>handlers.trigger.got</t>
         </is>
       </c>
-      <c r="G555" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B556" t="inlineStr">
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C556" t="inlineStr">
+      <c r="C571" t="inlineStr">
         <is>
           <t>Cleaning deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D556" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F556" t="inlineStr">
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
         <is>
           <t>native.clear_deleted.clearing</t>
         </is>
       </c>
-      <c r="G556" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B557" t="inlineStr">
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
         <is>
           <t>Поиск удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C557" t="inlineStr">
+      <c r="C572" t="inlineStr">
         <is>
           <t>Search for deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D557" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F557" t="inlineStr">
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
         <is>
           <t>native.clear_deleted.collecting</t>
         </is>
       </c>
-      <c r="G557" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B558" t="inlineStr">
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов завершена!
 Удалённых аккаунтов: {{deleted}}
 Ошибок удаления со стороны Telegram: {{errors}}</t>
         </is>
       </c>
-      <c r="C558" t="inlineStr">
+      <c r="C573" t="inlineStr">
         <is>
           <t>Deleted accounts cleanup complete!
 Deleted accounts: {{deleted}}
 Deletion errors on Telegram's side: {{errors}}</t>
         </is>
       </c>
-      <c r="D558" t="inlineStr"/>
-[...388 lines deleted...]
-      </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterDuration</t>
+          <t>native.clear_deleted.finished</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>Введите текст сообщения для сработки:</t>
+          <t>Задача на чистку удалённых аккаунтов началась!</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>Enter the text of the message to be triggered:</t>
+          <t>The task of cleaning up deleted accounts has begun!</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMatch</t>
+          <t>native.clear_deleted.started</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>Введите отправляемое сообщение:</t>
+          <t>Отправьте сообщение которое будет прикпеплено к ограничению!</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>Enter respond message:</t>
+          <t>Send message which will attached to restriction!</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMessage</t>
+          <t>scenes.addAttach.enter</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>Введите название триггера:</t>
+          <t>Введите команду:</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>Enter trigger name:</t>
+          <t>Enter command:</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterName</t>
+          <t>scenes.addCommand.enterCommand</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
+          <t>Токен {{name}} создан!</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Enter regex for trigger (you can try it on regex101.com):</t>
+          <t>Token {{name}} created!</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterRegex</t>
+          <t>scenes.addToken.created</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Введите количество добавляемой репутации:</t>
+          <t>Введите название токена:</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation to be added:</t>
+          <t>Enter token name:</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputation</t>
+          <t>scenes.addToken.enterName</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
-          <t>Выбрите получателя репутации:</t>
+          <t>Нецензурная лексика (русская)</t>
         </is>
       </c>
       <c r="C579" t="inlineStr">
         <is>
-          <t>Select the recipient of the reputation:</t>
+          <t>Sweating (russian)</t>
         </is>
       </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputationGetter</t>
+          <t>scenes.addTrigger.condition.badwordsRU</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Выберите, какой текст будет проверяться:</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Select text to check:</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterSource</t>
+          <t>scenes.addTrigger.condition.command</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Проверять изменение сообщений?</t>
+          <t>Содержит текст</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Check edited messages text?</t>
+          <t>Contains text</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterTriggerAtEdit</t>
+          <t>scenes.addTrigger.condition.contains</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Пользователь получивший ответ</t>
+          <t>Содержит язык</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>User receiving a reply</t>
+          <t>Contains language</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.replier</t>
+          <t>scenes.addTrigger.condition.language</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Отправитель сообщения</t>
+          <t>Точное совпадение</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Message sender</t>
+          <t>Exact match</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.sender</t>
+          <t>scenes.addTrigger.condition.match</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Описание пользователя</t>
+          <t>Регулярное выражение</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>User's bio</t>
+          <t>Regular Expression</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.bio_text</t>
+          <t>scenes.addTrigger.condition.regex</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Название привязанного канала</t>
+          <t>Выберите действие на триггер:</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Title of linked channel</t>
+          <t>Select trigger action:</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.linked_channel_text</t>
+          <t>scenes.addTrigger.enterAction</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Текст сообщения</t>
+          <t>Введите команду, на которую будет срабатывать триггер:</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Message text</t>
+          <t>Enter the command to be triggered by the trigger:</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.message_text</t>
+          <t>scenes.addTrigger.enterCommand</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Имя пользователя</t>
+          <t>Выберите тип условия для триггера:</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>User's name</t>
+          <t>Select condition type for trigger:</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.name_text</t>
+          <t>scenes.addTrigger.enterConditionType</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Готово!</t>
+          <t>Введите текст, который должно содержать сообщение для сработки:</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Done!</t>
+          <t>Enter the text that the triggering message should contain:</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>scenes.announce.done</t>
+          <t>scenes.addTrigger.enterContains</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Выберите чат используя кнопку ниже</t>
+          <t>Введите длительность ограничения:</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Select chat using button bellow</t>
+          <t>Enter restriction duration:</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>scenes.announce.enter</t>
+          <t>scenes.addTrigger.enterDuration</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
+          <t>Выберите язык:</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
+          <t>Select a language:</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>scenes.announce.sendMessage</t>
+          <t>scenes.addTrigger.enterLanguage</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Добавить требование прав</t>
+          <t>Введите текст сообщения для сработки:</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Add permission requirement</t>
+          <t>Enter the text of the message to be triggered:</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_permissions</t>
+          <t>scenes.addTrigger.enterMatch</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Добавить требование репутации репортов</t>
+          <t>Введите отправляемое сообщение:</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Add a report reputation requirement</t>
+          <t>Enter respond message:</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_reports_reputation</t>
+          <t>scenes.addTrigger.enterMessage</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Добавить требование репутации чата</t>
+          <t>Введите название триггера:</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Add a chat reputation requirement</t>
+          <t>Enter trigger name:</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_reputation</t>
+          <t>scenes.addTrigger.enterName</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Изменить требование прав</t>
+          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Edit permission requirement</t>
+          <t>Enter regex for trigger (you can try it on regex101.com):</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_permissions</t>
+          <t>scenes.addTrigger.enterRegex</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Изменить требование репутации репортов</t>
+          <t>Введите количество добавляемой репутации:</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Change the report reputation requirement</t>
+          <t>Enter the amount of reputation to be added:</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reports_reputation</t>
+          <t>scenes.addTrigger.enterReputation</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Изменить репутацию чата</t>
+          <t>Выбрите получателя репутации:</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Change chat reputation</t>
+          <t>Select the recipient of the reputation:</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reputation</t>
+          <t>scenes.addTrigger.enterReputationGetter</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Введите команду</t>
+          <t>Выберите, какой текст будет проверяться:</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Enter command</t>
+          <t>Select text to check:</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_command</t>
+          <t>scenes.addTrigger.enterSource</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Проверять изменение сообщений?</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Check edited messages text?</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
+          <t>scenes.addTrigger.enterTriggerAtEdit</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации</t>
+          <t>Арабский</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation required</t>
+          <t>Arabian</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reputation</t>
+          <t>scenes.addTrigger.language.arabic</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Укажите, кто может использовать эту команду.
-Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
+          <t>Китайский</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Specify, who can use this command.
-Select using the buttons or send the priority until which it will be available.</t>
+          <t>Chinese</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_permission</t>
+          <t>scenes.addTrigger.language.chinese</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Японский</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reports_reputation</t>
+          <t>scenes.addTrigger.language.japanese</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации в чате</t>
+          <t>Корейский</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Enter the amount of chat reputation required</t>
+          <t>Korean</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reputation</t>
+          <t>scenes.addTrigger.language.korean</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Ограничения команд в чате {{title}}</t>
+          <t>Пользователь получивший ответ</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Command restrictions in chat {{title}}</t>
+          <t>User receiving a reply</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.header</t>
+          <t>scenes.addTrigger.reputation.replier</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Ограничение использования команды:</t>
+          <t>Отправитель сообщения</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Command usage restrictions:</t>
+          <t>Message sender</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.info</t>
+          <t>scenes.addTrigger.reputation.sender</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Ограничений не добавлено!</t>
+          <t>Описание пользователя</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>No restrictions been added!</t>
+          <t>User's bio</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.no_restrictions</t>
+          <t>scenes.addTrigger.source.bio_text</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Ограничение не найдено</t>
+          <t>Название привязанного канала</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Command restriction not found</t>
+          <t>Title of linked channel</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.notFound</t>
+          <t>scenes.addTrigger.source.linked_channel_text</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Не требовать прав</t>
+          <t>Текст сообщения</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Disable permission requirement</t>
+          <t>Message text</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_permissions</t>
+          <t>scenes.addTrigger.source.message_text</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Не требовать репутацию репортов</t>
+          <t>Имя пользователя</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Don't demand report reputation</t>
+          <t>User's name</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reports_reputation</t>
+          <t>scenes.addTrigger.source.name_text</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Не требовать репутацию</t>
+          <t>Готово!</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Don't demand a reputation</t>
+          <t>Done!</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reputation</t>
+          <t>scenes.announce.done</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Репутация репортов:</t>
+          <t>Выберите чат используя кнопку ниже</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Reports reputation:</t>
+          <t>Select chat using button bellow</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reports_reputation</t>
+          <t>scenes.announce.enter</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Репутация в чате:</t>
+          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Reputation in chat:</t>
+          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reputation</t>
+          <t>scenes.announce.sendMessage</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>Добавить требование прав</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>Add permission requirement</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reports_reputation</t>
+          <t>scenes.command_restrictions.add_permissions</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>Добавить требование репутации репортов</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>Add a report reputation requirement</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reputation</t>
+          <t>scenes.command_restrictions.add_reports_reputation</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Введите текст ответа:</t>
+          <t>Добавить требование репутации чата</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Enter respond text:</t>
+          <t>Add a chat reputation requirement</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>scenes.commands.enterText</t>
+          <t>scenes.command_restrictions.add_reputation</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Команды в чате {{title}}:</t>
+          <t>Изменить требование прав</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Commands in chat {{title}}:</t>
+          <t>Edit permission requirement</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>scenes.commands.header</t>
+          <t>scenes.command_restrictions.edit_permissions</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Команда не найдена!</t>
+          <t>Изменить требование репутации репортов</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Command not found!</t>
+          <t>Change the report reputation requirement</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>scenes.commands.notFound</t>
+          <t>scenes.command_restrictions.edit_reports_reputation</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Редактировать алиасы</t>
+          <t>Изменить репутацию чата</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Edit aliases</t>
+          <t>Change chat reputation</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editAliases</t>
+          <t>scenes.command_restrictions.edit_reputation</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Редактировать текст</t>
+          <t>Введите команду</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Edit text</t>
+          <t>Enter command</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editText</t>
+          <t>scenes.command_restrictions.enter_command</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
+          <t>Введите количество требуемой репутации репортов</t>
+        </is>
+      </c>
+      <c r="C619" t="inlineStr">
+        <is>
+          <t>Enter the amount of report reputation required</t>
+        </is>
+      </c>
+      <c r="D619" t="inlineStr"/>
+      <c r="E619" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F619" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G619" t="inlineStr"/>
+      <c r="H619" t="inlineStr"/>
+    </row>
+    <row r="620">
+      <c r="A620" t="inlineStr"/>
+      <c r="B620" t="inlineStr">
+        <is>
+          <t>Введите количество требуемой репутации</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>Enter the amount of reputation required</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_new_reputation</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Укажите, кто может использовать эту команду.
+Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>Specify, who can use this command.
+Select using the buttons or send the priority until which it will be available.</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_permission</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Введите количество требуемой репутации репортов</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>Enter the amount of report reputation required</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>Введите количество требуемой репутации в чате</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>Enter the amount of chat reputation required</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_reputation</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>Ограничения команд в чате {{title}}</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>Command restrictions in chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.header</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>Ограничение использования команды:</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>Command usage restrictions:</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.info</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
+        <is>
+          <t>Ограничений не добавлено!</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>No restrictions been added!</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.no_restrictions</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Ограничение не найдено</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>Command restriction not found</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.notFound</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>Не требовать прав</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>Disable permission requirement</t>
+        </is>
+      </c>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.remove_permissions</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr"/>
+      <c r="B629" t="inlineStr">
+        <is>
+          <t>Не требовать репутацию репортов</t>
+        </is>
+      </c>
+      <c r="C629" t="inlineStr">
+        <is>
+          <t>Don't demand report reputation</t>
+        </is>
+      </c>
+      <c r="D629" t="inlineStr"/>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.remove_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G629" t="inlineStr"/>
+      <c r="H629" t="inlineStr"/>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr"/>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>Не требовать репутацию</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr">
+        <is>
+          <t>Don't demand a reputation</t>
+        </is>
+      </c>
+      <c r="D630" t="inlineStr"/>
+      <c r="E630" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F630" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.remove_reputation</t>
+        </is>
+      </c>
+      <c r="G630" t="inlineStr"/>
+      <c r="H630" t="inlineStr"/>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr"/>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>Репутация репортов:</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr">
+        <is>
+          <t>Reports reputation:</t>
+        </is>
+      </c>
+      <c r="D631" t="inlineStr"/>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.reports_reputation</t>
+        </is>
+      </c>
+      <c r="G631" t="inlineStr"/>
+      <c r="H631" t="inlineStr"/>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr"/>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>Репутация в чате:</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr">
+        <is>
+          <t>Reputation in chat:</t>
+        </is>
+      </c>
+      <c r="D632" t="inlineStr"/>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.reputation</t>
+        </is>
+      </c>
+      <c r="G632" t="inlineStr"/>
+      <c r="H632" t="inlineStr"/>
+    </row>
+    <row r="633">
+      <c r="A633" t="inlineStr"/>
+      <c r="B633" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C633" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D633" t="inlineStr"/>
+      <c r="E633" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F633" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G633" t="inlineStr"/>
+      <c r="H633" t="inlineStr"/>
+    </row>
+    <row r="634">
+      <c r="A634" t="inlineStr"/>
+      <c r="B634" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C634" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D634" t="inlineStr"/>
+      <c r="E634" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F634" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reputation</t>
+        </is>
+      </c>
+      <c r="G634" t="inlineStr"/>
+      <c r="H634" t="inlineStr"/>
+    </row>
+    <row r="635">
+      <c r="A635" t="inlineStr"/>
+      <c r="B635" t="inlineStr">
+        <is>
+          <t>Введите текст ответа:</t>
+        </is>
+      </c>
+      <c r="C635" t="inlineStr">
+        <is>
+          <t>Enter respond text:</t>
+        </is>
+      </c>
+      <c r="D635" t="inlineStr"/>
+      <c r="E635" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F635" t="inlineStr">
+        <is>
+          <t>scenes.commands.enterText</t>
+        </is>
+      </c>
+      <c r="G635" t="inlineStr"/>
+      <c r="H635" t="inlineStr"/>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr"/>
+      <c r="B636" t="inlineStr">
+        <is>
+          <t>Команды в чате {{title}}:</t>
+        </is>
+      </c>
+      <c r="C636" t="inlineStr">
+        <is>
+          <t>Commands in chat {{title}}:</t>
+        </is>
+      </c>
+      <c r="D636" t="inlineStr"/>
+      <c r="E636" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F636" t="inlineStr">
+        <is>
+          <t>scenes.commands.header</t>
+        </is>
+      </c>
+      <c r="G636" t="inlineStr"/>
+      <c r="H636" t="inlineStr"/>
+    </row>
+    <row r="637">
+      <c r="A637" t="inlineStr"/>
+      <c r="B637" t="inlineStr">
+        <is>
+          <t>Команда не найдена!</t>
+        </is>
+      </c>
+      <c r="C637" t="inlineStr">
+        <is>
+          <t>Command not found!</t>
+        </is>
+      </c>
+      <c r="D637" t="inlineStr"/>
+      <c r="E637" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F637" t="inlineStr">
+        <is>
+          <t>scenes.commands.notFound</t>
+        </is>
+      </c>
+      <c r="G637" t="inlineStr"/>
+      <c r="H637" t="inlineStr"/>
+    </row>
+    <row r="638">
+      <c r="A638" t="inlineStr"/>
+      <c r="B638" t="inlineStr">
+        <is>
+          <t>Редактировать алиасы</t>
+        </is>
+      </c>
+      <c r="C638" t="inlineStr">
+        <is>
+          <t>Edit aliases</t>
+        </is>
+      </c>
+      <c r="D638" t="inlineStr"/>
+      <c r="E638" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F638" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editAliases</t>
+        </is>
+      </c>
+      <c r="G638" t="inlineStr"/>
+      <c r="H638" t="inlineStr"/>
+    </row>
+    <row r="639">
+      <c r="A639" t="inlineStr"/>
+      <c r="B639" t="inlineStr">
+        <is>
+          <t>Редактировать текст</t>
+        </is>
+      </c>
+      <c r="C639" t="inlineStr">
+        <is>
+          <t>Edit text</t>
+        </is>
+      </c>
+      <c r="D639" t="inlineStr"/>
+      <c r="E639" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F639" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editText</t>
+        </is>
+      </c>
+      <c r="G639" t="inlineStr"/>
+      <c r="H639" t="inlineStr"/>
+    </row>
+    <row r="640">
+      <c r="A640" t="inlineStr"/>
+      <c r="B640" t="inlineStr">
+        <is>
           <t>Редактирование команды - {{id}}
 Алиасы: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="C619" t="inlineStr">
+      <c r="C640" t="inlineStr">
         <is>
           <t>Editing command - {{id}}
 Aliases: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="D619" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F619" t="inlineStr">
+      <c r="D640" t="inlineStr"/>
+      <c r="E640" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F640" t="inlineStr">
         <is>
           <t>scenes.editCommand.header</t>
         </is>
       </c>
-      <c r="G619" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B620" t="inlineStr">
+      <c r="G640" t="inlineStr"/>
+      <c r="H640" t="inlineStr"/>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr"/>
+      <c r="B641" t="inlineStr">
         <is>
           <t>Редактирование команды - {{id}}
 Для добавления алиаса (см. прим.), отправьте его в чат.
 Прим.: алиас (от англ. "alias"-"псевдоним")-условно это просто "имя", которое ты даёшь "команде", после написания которой в чат сработает триггер и бот в ответ участнику пришлёт сообщение, которое вами было добавлено (писать БЕЗ "/" в начале, бот автоматически добавит его сам). Пример работы данного триггера: участник пишет "/расписание" и бот в ответ присылает сообщение с текстом расписания чего-либо. Вы можете назвать "команду" как угодно и также написать какой угодно текст сообщения, которое бот будет присылать в ответ.</t>
         </is>
       </c>
-      <c r="C620" t="inlineStr">
+      <c r="C641" t="inlineStr">
         <is>
           <t>Editing the command - {{id}}
 To add an alias (see note), send it to the chat.
 Note: alias ( aka “pseudonym”) - conditionally, it is simply a “name” that you give to a ‘command’, after which the trigger will be activated in the chat and the bot will send a predefined message to the participant (write WITHOUT “/” at the beginning, the bot will automatically add it itself). Example of how this trigger works: a participant writes “/schedule” and the bot responds by sending a message with the text of a schedule for something. You can name the “command” whatever you want and also write any text you want for the message that the bot will send in response.</t>
         </is>
       </c>
-      <c r="D620" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F620" t="inlineStr">
+      <c r="D641" t="inlineStr"/>
+      <c r="E641" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F641" t="inlineStr">
         <is>
           <t>scenes.editCommandAlias.header</t>
         </is>
       </c>
-      <c r="G620" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B621" t="inlineStr">
+      <c r="G641" t="inlineStr"/>
+      <c r="H641" t="inlineStr"/>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr"/>
+      <c r="B642" t="inlineStr">
         <is>
           <t>Редактирование причины отменено!</t>
         </is>
       </c>
-      <c r="C621" t="inlineStr">
+      <c r="C642" t="inlineStr">
         <is>
           <t>Reason editing canceled!</t>
         </is>
       </c>
-      <c r="D621" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F621" t="inlineStr">
+      <c r="D642" t="inlineStr"/>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
         <is>
           <t>scenes.editReason.cancel</t>
         </is>
       </c>
-      <c r="G621" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B622" t="inlineStr">
+      <c r="G642" t="inlineStr"/>
+      <c r="H642" t="inlineStr"/>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr"/>
+      <c r="B643" t="inlineStr">
         <is>
           <t>Введите новое регулярное выражения для триггера:</t>
         </is>
       </c>
-      <c r="C622" t="inlineStr">
+      <c r="C643" t="inlineStr">
         <is>
           <t>Enter new regex for a trigger:</t>
         </is>
       </c>
-      <c r="D622" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F622" t="inlineStr">
+      <c r="D643" t="inlineStr"/>
+      <c r="E643" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F643" t="inlineStr">
         <is>
           <t>scenes.editTrigger.header</t>
         </is>
       </c>
-      <c r="G622" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B623" t="inlineStr">
+      <c r="G643" t="inlineStr"/>
+      <c r="H643" t="inlineStr"/>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr"/>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>добавлен: {{author}}</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>added by: {{author}}</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr"/>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F644" t="inlineStr">
+        <is>
+          <t>scenes.external_bans_exceptions.added_by</t>
+        </is>
+      </c>
+      <c r="G644" t="inlineStr"/>
+      <c r="H644" t="inlineStr"/>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr"/>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>Отправьте пользователя для добавления в исключения:
+Поддерживаемые форматы:
+- ID пользователя
+- @username
+- Ссылка на пользователя
+- #id формат</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>Send user to add to exceptions:
+Supported formats:
+- User ID
+- @username
+- User link
+- #id format</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr"/>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F645" t="inlineStr">
+        <is>
+          <t>scenes.external_bans_exceptions.enter_user</t>
+        </is>
+      </c>
+      <c r="G645" t="inlineStr"/>
+      <c r="H645" t="inlineStr"/>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr"/>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>Не удалось найти пользователя!</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>Could not find user!</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr"/>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t>scenes.external_bans_exceptions.error_parsing</t>
+        </is>
+      </c>
+      <c r="G646" t="inlineStr"/>
+      <c r="H646" t="inlineStr"/>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr"/>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>Исключения из внешних блокировок в чате {{title}}</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>External bans exceptions in chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr"/>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t>scenes.external_bans_exceptions.header</t>
+        </is>
+      </c>
+      <c r="G647" t="inlineStr"/>
+      <c r="H647" t="inlineStr"/>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr"/>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>Некорректный пользователь!</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>Invalid user!</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr"/>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F648" t="inlineStr">
+        <is>
+          <t>scenes.external_bans_exceptions.invalid_user</t>
+        </is>
+      </c>
+      <c r="G648" t="inlineStr"/>
+      <c r="H648" t="inlineStr"/>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr"/>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>Исключения</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>Exceptions</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr"/>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t>scenes.external_bans_exceptions.list_header</t>
+        </is>
+      </c>
+      <c r="G649" t="inlineStr"/>
+      <c r="H649" t="inlineStr"/>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr"/>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>Список исключений пуст</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>Exception list is empty</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr"/>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t>scenes.external_bans_exceptions.no_exceptions</t>
+        </is>
+      </c>
+      <c r="G650" t="inlineStr"/>
+      <c r="H650" t="inlineStr"/>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr"/>
+      <c r="B651" t="inlineStr">
         <is>
           <t>{mention} - упоминание пользователя вызвавшего команду
 {title} - название чата
 {random_mention} - упоминание случайного пользователя
 {replied_mention} - упоминание пользователя на чьё сообщение ответили при вызове команды</t>
         </is>
       </c>
-      <c r="C623" t="inlineStr">
+      <c r="C651" t="inlineStr">
         <is>
           <t>{mention} - mentiones a user, who sent this command
 {title} - chat name
 {random_mention} - mentiones random user
 {replied_mention} - mentiones a user, who sent replied message</t>
         </is>
       </c>
-      <c r="D623" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F623" t="inlineStr">
+      <c r="D651" t="inlineStr"/>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
         <is>
           <t>scenes.general.placeholders</t>
         </is>
       </c>
-      <c r="G623" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B624" t="inlineStr">
+      <c r="G651" t="inlineStr"/>
+      <c r="H651" t="inlineStr"/>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr"/>
+      <c r="B652" t="inlineStr">
         <is>
           <t>Назад</t>
         </is>
       </c>
-      <c r="C624" t="inlineStr">
+      <c r="C652" t="inlineStr">
         <is>
           <t>Back</t>
         </is>
       </c>
-      <c r="D624" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F624" t="inlineStr">
+      <c r="D652" t="inlineStr"/>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
         <is>
           <t>scenes.links_list.back</t>
         </is>
       </c>
-      <c r="G624" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B625" t="inlineStr">
+      <c r="G652" t="inlineStr"/>
+      <c r="H652" t="inlineStr"/>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr"/>
+      <c r="B653" t="inlineStr">
         <is>
           <t>Длительность: {{duration}}</t>
         </is>
       </c>
-      <c r="C625" t="inlineStr">
+      <c r="C653" t="inlineStr">
         <is>
           <t>Duration: {{duration}}</t>
         </is>
       </c>
-      <c r="D625" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F625" t="inlineStr">
+      <c r="D653" t="inlineStr"/>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
         <is>
           <t>scenes.links_list.duration</t>
         </is>
       </c>
-      <c r="G625" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B626" t="inlineStr">
+      <c r="G653" t="inlineStr"/>
+      <c r="H653" t="inlineStr"/>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr"/>
+      <c r="B654" t="inlineStr">
         <is>
           <t>Длительность</t>
         </is>
       </c>
-      <c r="C626" t="inlineStr">
+      <c r="C654" t="inlineStr">
         <is>
           <t>Duration</t>
         </is>
       </c>
-      <c r="D626" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F626" t="inlineStr">
+      <c r="D654" t="inlineStr"/>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
         <is>
           <t>scenes.links_list.duration_btn</t>
         </is>
       </c>
-      <c r="G626" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B627" t="inlineStr">
+      <c r="G654" t="inlineStr"/>
+      <c r="H654" t="inlineStr"/>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr"/>
+      <c r="B655" t="inlineStr">
         <is>
           <t>Отправьте длительность наказания (например, 10m, 1h, 1d):</t>
         </is>
       </c>
-      <c r="C627" t="inlineStr">
+      <c r="C655" t="inlineStr">
         <is>
           <t>Send punishment duration (e.g., 10m, 1h, 1d):</t>
         </is>
       </c>
-      <c r="D627" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F627" t="inlineStr">
+      <c r="D655" t="inlineStr"/>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F655" t="inlineStr">
         <is>
           <t>scenes.links_list.enter_duration</t>
         </is>
       </c>
-      <c r="G627" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B628" t="inlineStr">
+      <c r="G655" t="inlineStr"/>
+      <c r="H655" t="inlineStr"/>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr"/>
+      <c r="B656" t="inlineStr">
         <is>
           <t>Отправьте ссылку для добавления в список:
 Домен: &lt;code&gt;example.com&lt;/code&gt;
 Страницы: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Страницы с определёнными параметрами: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Страницы с любым значением параметра: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C628" t="inlineStr">
+      <c r="C656" t="inlineStr">
         <is>
           <t>Send link to add to list:
 Domain: &lt;code&gt;example.com&lt;/code&gt;
 Pages: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Pages with specific parameters: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Pages with any value of parameter: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D628" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F628" t="inlineStr">
+      <c r="D656" t="inlineStr"/>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
         <is>
           <t>scenes.links_list.enter_link</t>
         </is>
       </c>
-      <c r="G628" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B629" t="inlineStr">
+      <c r="G656" t="inlineStr"/>
+      <c r="H656" t="inlineStr"/>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr"/>
+      <c r="B657" t="inlineStr">
         <is>
           <t>Настройка фильтра ссылок в чате {{title}}</t>
         </is>
       </c>
-      <c r="C629" t="inlineStr">
+      <c r="C657" t="inlineStr">
         <is>
           <t>Links filter settings in chat {{title}}</t>
         </is>
       </c>
-      <c r="D629" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F629" t="inlineStr">
+      <c r="D657" t="inlineStr"/>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F657" t="inlineStr">
         <is>
           <t>scenes.links_list.header</t>
         </is>
       </c>
-      <c r="G629" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B630" t="inlineStr">
+      <c r="G657" t="inlineStr"/>
+      <c r="H657" t="inlineStr"/>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr"/>
+      <c r="B658" t="inlineStr">
         <is>
           <t>Некорректная длительность!</t>
         </is>
       </c>
-      <c r="C630" t="inlineStr">
+      <c r="C658" t="inlineStr">
         <is>
           <t>Invalid duration!</t>
         </is>
       </c>
-      <c r="D630" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F630" t="inlineStr">
+      <c r="D658" t="inlineStr"/>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F658" t="inlineStr">
         <is>
           <t>scenes.links_list.invalid_duration</t>
         </is>
       </c>
-      <c r="G630" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B631" t="inlineStr">
+      <c r="G658" t="inlineStr"/>
+      <c r="H658" t="inlineStr"/>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr"/>
+      <c r="B659" t="inlineStr">
         <is>
           <t>Некорректная ссылка!</t>
         </is>
       </c>
-      <c r="C631" t="inlineStr">
+      <c r="C659" t="inlineStr">
         <is>
           <t>Invalid link!</t>
         </is>
       </c>
-      <c r="D631" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F631" t="inlineStr">
+      <c r="D659" t="inlineStr"/>
+      <c r="E659" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F659" t="inlineStr">
         <is>
           <t>scenes.links_list.invalid_link</t>
         </is>
       </c>
-      <c r="G631" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B632" t="inlineStr">
+      <c r="G659" t="inlineStr"/>
+      <c r="H659" t="inlineStr"/>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr"/>
+      <c r="B660" t="inlineStr">
         <is>
           <t>Ссылка добавлена!</t>
         </is>
       </c>
-      <c r="C632" t="inlineStr">
+      <c r="C660" t="inlineStr">
         <is>
           <t>Link added!</t>
         </is>
       </c>
-      <c r="D632" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F632" t="inlineStr">
+      <c r="D660" t="inlineStr"/>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F660" t="inlineStr">
         <is>
           <t>scenes.links_list.link_added</t>
         </is>
       </c>
-      <c r="G632" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B633" t="inlineStr">
+      <c r="G660" t="inlineStr"/>
+      <c r="H660" t="inlineStr"/>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr"/>
+      <c r="B661" t="inlineStr">
         <is>
           <t>Ссылка удалена!</t>
         </is>
       </c>
-      <c r="C633" t="inlineStr">
+      <c r="C661" t="inlineStr">
         <is>
           <t>Link deleted!</t>
         </is>
       </c>
-      <c r="D633" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F633" t="inlineStr">
+      <c r="D661" t="inlineStr"/>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F661" t="inlineStr">
         <is>
           <t>scenes.links_list.link_deleted</t>
         </is>
       </c>
-      <c r="G633" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B634" t="inlineStr">
+      <c r="G661" t="inlineStr"/>
+      <c r="H661" t="inlineStr"/>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr"/>
+      <c r="B662" t="inlineStr">
         <is>
           <t>Режим: {{mode}}</t>
         </is>
       </c>
-      <c r="C634" t="inlineStr">
+      <c r="C662" t="inlineStr">
         <is>
           <t>Mode: {{mode}}</t>
         </is>
       </c>
-      <c r="D634" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F634" t="inlineStr">
+      <c r="D662" t="inlineStr"/>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F662" t="inlineStr">
         <is>
           <t>scenes.links_list.mode</t>
         </is>
       </c>
-      <c r="G634" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B635" t="inlineStr">
+      <c r="G662" t="inlineStr"/>
+      <c r="H662" t="inlineStr"/>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr"/>
+      <c r="B663" t="inlineStr">
         <is>
           <t>Черный список</t>
         </is>
       </c>
-      <c r="C635" t="inlineStr">
+      <c r="C663" t="inlineStr">
         <is>
           <t>Blacklist</t>
         </is>
       </c>
-      <c r="D635" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F635" t="inlineStr">
+      <c r="D663" t="inlineStr"/>
+      <c r="E663" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F663" t="inlineStr">
         <is>
           <t>scenes.links_list.modes.blacklist</t>
         </is>
       </c>
-      <c r="G635" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B636" t="inlineStr">
+      <c r="G663" t="inlineStr"/>
+      <c r="H663" t="inlineStr"/>
+    </row>
+    <row r="664">
+      <c r="A664" t="inlineStr"/>
+      <c r="B664" t="inlineStr">
         <is>
           <t>Выключен</t>
         </is>
       </c>
-      <c r="C636" t="inlineStr">
+      <c r="C664" t="inlineStr">
         <is>
           <t>Disabled</t>
         </is>
       </c>
-      <c r="D636" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F636" t="inlineStr">
+      <c r="D664" t="inlineStr"/>
+      <c r="E664" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F664" t="inlineStr">
         <is>
           <t>scenes.links_list.modes.disabled</t>
         </is>
       </c>
-      <c r="G636" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B637" t="inlineStr">
+      <c r="G664" t="inlineStr"/>
+      <c r="H664" t="inlineStr"/>
+    </row>
+    <row r="665">
+      <c r="A665" t="inlineStr"/>
+      <c r="B665" t="inlineStr">
         <is>
           <t>Белый список</t>
         </is>
       </c>
-      <c r="C637" t="inlineStr">
+      <c r="C665" t="inlineStr">
         <is>
           <t>Whitelist</t>
         </is>
       </c>
-      <c r="D637" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F637" t="inlineStr">
+      <c r="D665" t="inlineStr"/>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
         <is>
           <t>scenes.links_list.modes.whitelist</t>
         </is>
       </c>
-      <c r="G637" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B638" t="inlineStr">
+      <c r="G665" t="inlineStr"/>
+      <c r="H665" t="inlineStr"/>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr"/>
+      <c r="B666" t="inlineStr">
         <is>
           <t>Список ссылок пуст</t>
         </is>
       </c>
-      <c r="C638" t="inlineStr">
+      <c r="C666" t="inlineStr">
         <is>
           <t>Links list is empty</t>
         </is>
       </c>
-      <c r="D638" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F638" t="inlineStr">
+      <c r="D666" t="inlineStr"/>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F666" t="inlineStr">
         <is>
           <t>scenes.links_list.no_links</t>
         </is>
       </c>
-      <c r="G638" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B639" t="inlineStr">
+      <c r="G666" t="inlineStr"/>
+      <c r="H666" t="inlineStr"/>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr"/>
+      <c r="B667" t="inlineStr">
         <is>
           <t>Наказание: {{restriction}}</t>
         </is>
       </c>
-      <c r="C639" t="inlineStr">
+      <c r="C667" t="inlineStr">
         <is>
           <t>Punishment: {{restriction}}</t>
         </is>
       </c>
-      <c r="D639" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F639" t="inlineStr">
+      <c r="D667" t="inlineStr"/>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
         <is>
           <t>scenes.links_list.restriction</t>
         </is>
       </c>
-      <c r="G639" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B640" t="inlineStr">
+      <c r="G667" t="inlineStr"/>
+      <c r="H667" t="inlineStr"/>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr"/>
+      <c r="B668" t="inlineStr">
         <is>
           <t>Режим массового действия завершён!</t>
         </is>
       </c>
-      <c r="C640" t="inlineStr">
+      <c r="C668" t="inlineStr">
         <is>
           <t>Mass action mode finished!</t>
         </is>
       </c>
-      <c r="D640" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F640" t="inlineStr">
+      <c r="D668" t="inlineStr"/>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F668" t="inlineStr">
         <is>
           <t>scenes.mass.done</t>
         </is>
       </c>
-      <c r="G640" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B641" t="inlineStr">
+      <c r="G668" t="inlineStr"/>
+      <c r="H668" t="inlineStr"/>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr"/>
+      <c r="B669" t="inlineStr">
         <is>
           <t>Я не смог установить реакцию 👎 и выдать ограничение.</t>
         </is>
       </c>
-      <c r="C641" t="inlineStr">
+      <c r="C669" t="inlineStr">
         <is>
           <t>I couldn't set 👎 reaction and issue a restriction.</t>
         </is>
       </c>
-      <c r="D641" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F641" t="inlineStr">
+      <c r="D669" t="inlineStr"/>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
         <is>
           <t>scenes.mass.failed</t>
         </is>
       </c>
-      <c r="G641" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B642" t="inlineStr">
+      <c r="G669" t="inlineStr"/>
+      <c r="H669" t="inlineStr"/>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr"/>
+      <c r="B670" t="inlineStr">
         <is>
           <t xml:space="preserve">Действие: </t>
         </is>
       </c>
-      <c r="C642" t="inlineStr">
+      <c r="C670" t="inlineStr">
         <is>
           <t xml:space="preserve">Action: </t>
         </is>
       </c>
-      <c r="D642" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F642" t="inlineStr">
+      <c r="D670" t="inlineStr"/>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F670" t="inlineStr">
         <is>
           <t>scenes.mass.intro.action</t>
         </is>
       </c>
-      <c r="G642" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B643" t="inlineStr">
+      <c r="G670" t="inlineStr"/>
+      <c r="H670" t="inlineStr"/>
+    </row>
+    <row r="671">
+      <c r="A671" t="inlineStr"/>
+      <c r="B671" t="inlineStr">
         <is>
           <t>Для завершения используйте команду /stop</t>
         </is>
       </c>
-      <c r="C643" t="inlineStr">
+      <c r="C671" t="inlineStr">
         <is>
           <t>To stop, use command /stop</t>
         </is>
       </c>
-      <c r="D643" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F643" t="inlineStr">
+      <c r="D671" t="inlineStr"/>
+      <c r="E671" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F671" t="inlineStr">
         <is>
           <t>scenes.mass.intro.footer</t>
         </is>
       </c>
-      <c r="G643" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B644" t="inlineStr">
+      <c r="G671" t="inlineStr"/>
+      <c r="H671" t="inlineStr"/>
+    </row>
+    <row r="672">
+      <c r="A672" t="inlineStr"/>
+      <c r="B672" t="inlineStr">
         <is>
           <t>Включён режим массового действия, для всех отправленных далее пользователей будет применено:</t>
         </is>
       </c>
-      <c r="C644" t="inlineStr">
+      <c r="C672" t="inlineStr">
         <is>
           <t>Mass action mode enabled, this action will be used at all sent users:</t>
         </is>
       </c>
-      <c r="D644" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F644" t="inlineStr">
+      <c r="D672" t="inlineStr"/>
+      <c r="E672" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F672" t="inlineStr">
         <is>
           <t>scenes.mass.intro.header</t>
         </is>
       </c>
-      <c r="G644" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B645" t="inlineStr">
+      <c r="G672" t="inlineStr"/>
+      <c r="H672" t="inlineStr"/>
+    </row>
+    <row r="673">
+      <c r="A673" t="inlineStr"/>
+      <c r="B673" t="inlineStr">
         <is>
           <t xml:space="preserve">Длительность: </t>
         </is>
       </c>
-      <c r="C645" t="inlineStr">
+      <c r="C673" t="inlineStr">
         <is>
           <t xml:space="preserve">Duration: </t>
         </is>
       </c>
-      <c r="D645" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F645" t="inlineStr">
+      <c r="D673" t="inlineStr"/>
+      <c r="E673" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F673" t="inlineStr">
         <is>
           <t>scenes.mass.intro.interval</t>
         </is>
       </c>
-      <c r="G645" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B646" t="inlineStr">
+      <c r="G673" t="inlineStr"/>
+      <c r="H673" t="inlineStr"/>
+    </row>
+    <row r="674">
+      <c r="A674" t="inlineStr"/>
+      <c r="B674" t="inlineStr">
         <is>
           <t xml:space="preserve">Причина: </t>
         </is>
       </c>
-      <c r="C646" t="inlineStr">
+      <c r="C674" t="inlineStr">
         <is>
           <t xml:space="preserve">Reason: </t>
         </is>
       </c>
-      <c r="D646" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F646" t="inlineStr">
+      <c r="D674" t="inlineStr"/>
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F674" t="inlineStr">
         <is>
           <t>scenes.mass.intro.reason</t>
         </is>
       </c>
-      <c r="G646" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B647" t="inlineStr">
+      <c r="G674" t="inlineStr"/>
+      <c r="H674" t="inlineStr"/>
+    </row>
+    <row r="675">
+      <c r="A675" t="inlineStr"/>
+      <c r="B675" t="inlineStr">
         <is>
           <t>Некорректное действие, доступны: ban, mute, warn и note!</t>
         </is>
       </c>
-      <c r="C647" t="inlineStr">
+      <c r="C675" t="inlineStr">
         <is>
           <t>Incorrect action, avaliable: ban, mute, warn and note!</t>
         </is>
       </c>
-      <c r="D647" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F647" t="inlineStr">
+      <c r="D675" t="inlineStr"/>
+      <c r="E675" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F675" t="inlineStr">
         <is>
           <t>scenes.mass.invalidAction</t>
         </is>
       </c>
-      <c r="G647" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B648" t="inlineStr">
+      <c r="G675" t="inlineStr"/>
+      <c r="H675" t="inlineStr"/>
+    </row>
+    <row r="676">
+      <c r="A676" t="inlineStr"/>
+      <c r="B676" t="inlineStr">
         <is>
           <t>Я не смог установить реакцию 👍, но всё хорошо, ограничение выдано.</t>
         </is>
       </c>
-      <c r="C648" t="inlineStr">
+      <c r="C676" t="inlineStr">
         <is>
           <t>I couldn't set 👍 reaction, but all okay, the restriction has been issued.</t>
         </is>
       </c>
-      <c r="D648" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F648" t="inlineStr">
+      <c r="D676" t="inlineStr"/>
+      <c r="E676" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F676" t="inlineStr">
         <is>
           <t>scenes.mass.ok</t>
         </is>
       </c>
-      <c r="G648" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B649" t="inlineStr">
+      <c r="G676" t="inlineStr"/>
+      <c r="H676" t="inlineStr"/>
+    </row>
+    <row r="677">
+      <c r="A677" t="inlineStr"/>
+      <c r="B677" t="inlineStr">
         <is>
           <t>Токены в чате {{title}}</t>
         </is>
       </c>
-      <c r="C649" t="inlineStr">
+      <c r="C677" t="inlineStr">
         <is>
           <t>Tokens in chat {{title}}</t>
         </is>
       </c>
-      <c r="D649" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F649" t="inlineStr">
+      <c r="D677" t="inlineStr"/>
+      <c r="E677" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F677" t="inlineStr">
         <is>
           <t>scenes.tokens.header</t>
         </is>
       </c>
-      <c r="G649" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B650" t="inlineStr">
+      <c r="G677" t="inlineStr"/>
+      <c r="H677" t="inlineStr"/>
+    </row>
+    <row r="678">
+      <c r="A678" t="inlineStr"/>
+      <c r="B678" t="inlineStr">
         <is>
           <t>Токен не найден!</t>
         </is>
       </c>
-      <c r="C650" t="inlineStr">
+      <c r="C678" t="inlineStr">
         <is>
           <t>Token not found!</t>
         </is>
       </c>
-      <c r="D650" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F650" t="inlineStr">
+      <c r="D678" t="inlineStr"/>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F678" t="inlineStr">
         <is>
           <t>scenes.tokens.notFound</t>
         </is>
       </c>
-      <c r="G650" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B651" t="inlineStr">
+      <c r="G678" t="inlineStr"/>
+      <c r="H678" t="inlineStr"/>
+    </row>
+    <row r="679">
+      <c r="A679" t="inlineStr"/>
+      <c r="B679" t="inlineStr">
         <is>
           <t>Триггер не найден!</t>
         </is>
       </c>
-      <c r="C651" t="inlineStr">
+      <c r="C679" t="inlineStr">
         <is>
           <t>Trigger not found!</t>
         </is>
       </c>
-      <c r="D651" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F651" t="inlineStr">
+      <c r="D679" t="inlineStr"/>
+      <c r="E679" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F679" t="inlineStr">
         <is>
           <t>scenes.trigger.notFound</t>
         </is>
       </c>
-      <c r="G651" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B652" t="inlineStr">
+      <c r="G679" t="inlineStr"/>
+      <c r="H679" t="inlineStr"/>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr"/>
+      <c r="B680" t="inlineStr">
         <is>
           <t>Редактировать действие</t>
         </is>
       </c>
-      <c r="C652" t="inlineStr">
+      <c r="C680" t="inlineStr">
         <is>
           <t>Edit action</t>
         </is>
       </c>
-      <c r="D652" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F652" t="inlineStr">
+      <c r="D680" t="inlineStr"/>
+      <c r="E680" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F680" t="inlineStr">
         <is>
           <t>scenes.triggers.editAction</t>
         </is>
       </c>
-      <c r="G652" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B653" t="inlineStr">
+      <c r="G680" t="inlineStr"/>
+      <c r="H680" t="inlineStr"/>
+    </row>
+    <row r="681">
+      <c r="A681" t="inlineStr"/>
+      <c r="B681" t="inlineStr">
         <is>
           <t>Редактировать условие сработки</t>
         </is>
       </c>
-      <c r="C653" t="inlineStr">
+      <c r="C681" t="inlineStr">
         <is>
           <t>Edit trigger condition</t>
         </is>
       </c>
-      <c r="D653" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F653" t="inlineStr">
+      <c r="D681" t="inlineStr"/>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F681" t="inlineStr">
         <is>
           <t>scenes.triggers.editCondition</t>
         </is>
       </c>
-      <c r="G653" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B654" t="inlineStr">
+      <c r="G681" t="inlineStr"/>
+      <c r="H681" t="inlineStr"/>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr"/>
+      <c r="B682" t="inlineStr">
         <is>
           <t>Редактировать источник текста</t>
         </is>
       </c>
-      <c r="C654" t="inlineStr">
+      <c r="C682" t="inlineStr">
         <is>
           <t>Edit text source</t>
         </is>
       </c>
-      <c r="D654" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F654" t="inlineStr">
+      <c r="D682" t="inlineStr"/>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F682" t="inlineStr">
         <is>
           <t>scenes.triggers.editSource</t>
         </is>
       </c>
-      <c r="G654" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B655" t="inlineStr">
+      <c r="G682" t="inlineStr"/>
+      <c r="H682" t="inlineStr"/>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr"/>
+      <c r="B683" t="inlineStr">
         <is>
           <t>Триггеры в чате {{title}}</t>
         </is>
       </c>
-      <c r="C655" t="inlineStr">
+      <c r="C683" t="inlineStr">
         <is>
           <t>Triggers in chat {{title}}</t>
         </is>
       </c>
-      <c r="D655" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F655" t="inlineStr">
+      <c r="D683" t="inlineStr"/>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F683" t="inlineStr">
         <is>
           <t>scenes.triggers.header</t>
         </is>
       </c>
-      <c r="G655" t="inlineStr"/>
-      <c r="H655" t="inlineStr"/>
+      <c r="G683" t="inlineStr"/>
+      <c r="H683" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>