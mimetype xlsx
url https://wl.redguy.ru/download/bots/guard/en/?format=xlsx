--- v3 (2026-05-13)
+++ v4 (2026-06-28)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H683"/>
+  <dimension ref="A1:H763"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -5044,13260 +5044,15386 @@
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
           <t>No restrictions</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
           <t>commands.user.noRestrictions</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Репутация: </t>
+          <t>История изменения профиля</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t xml:space="preserve">Reputation: </t>
+          <t>Profile changes history</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>commands.user.reputation</t>
+          <t>commands.user.profileHistory</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
+        <is>
+          <t>Изменения профиля {{id}}:</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>Changes of profile {{id}}:</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr"/>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>commands.user.profileHistoryHeader</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr"/>
+      <c r="H179" t="inlineStr"/>
+    </row>
+    <row r="180">
+      <c r="A180" t="inlineStr"/>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Репутация: </t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reputation: </t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr"/>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>commands.user.reputation</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr"/>
+      <c r="H180" t="inlineStr"/>
+    </row>
+    <row r="181">
+      <c r="A181" t="inlineStr"/>
+      <c r="B181" t="inlineStr">
         <is>
           <t>{{type}} №{{id}} до {{until}}
 Пользователь: {{restricted}}
 Причина: {{reason}}
 Выдан: {{issue_date}}
 Модератор: {{moder}}
 Приложений: {{attaches}}
 {{canceled}}</t>
         </is>
       </c>
-      <c r="C179" t="inlineStr">
+      <c r="C181" t="inlineStr">
         <is>
           <t>{{type}} №{{id}} until {{until}}
 User: {{restricted}}
 Reason: {{reason}}
 Issued: {{issue_date}}
 Moder: {{moder}}
 Attaches: {{attaches}}
 {{canceled}}</t>
         </is>
       </c>
-      <c r="D179" t="inlineStr"/>
-[...50 lines deleted...]
-      </c>
       <c r="D181" t="inlineStr"/>
       <c r="E181" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F181" t="inlineStr">
         <is>
-          <t>commands.user.showMedia</t>
+          <t>commands.user.restriction</t>
         </is>
       </c>
       <c r="G181" t="inlineStr"/>
       <c r="H181" t="inlineStr"/>
     </row>
     <row r="182">
       <c r="A182" t="inlineStr"/>
       <c r="B182" t="inlineStr">
         <is>
-          <t>Посмотреть сообщение</t>
+          <t>Ограничение не найдено!</t>
         </is>
       </c>
       <c r="C182" t="inlineStr">
         <is>
-          <t>Show message</t>
+          <t>Restiction not found!</t>
         </is>
       </c>
       <c r="D182" t="inlineStr"/>
       <c r="E182" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F182" t="inlineStr">
         <is>
-          <t>commands.user.showMessage</t>
+          <t>commands.user.restrictionNotFound</t>
         </is>
       </c>
       <c r="G182" t="inlineStr"/>
       <c r="H182" t="inlineStr"/>
     </row>
     <row r="183">
       <c r="A183" t="inlineStr"/>
       <c r="B183" t="inlineStr">
         <is>
-          <t>Восстановить</t>
+          <t>Найдено несколько совпадений</t>
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
-          <t>Restore</t>
+          <t>Multiple results found</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
-          <t>commands.user.uncancel</t>
+          <t>commands.user.selectUser</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Ограничение восстановлено!</t>
+          <t>Показать медиа</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Restriction restored!</t>
+          <t>Show media</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>commands.user.uncanceled</t>
+          <t>commands.user.showMedia</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
+          <t>Посмотреть сообщение</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t xml:space="preserve">Send new reason for restriction, current: </t>
+          <t>Show message</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>commands.user.updateReason</t>
+          <t>commands.user.showMessage</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t xml:space="preserve">Предупреждений: </t>
+          <t>Восстановить</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t xml:space="preserve">warns </t>
+          <t>Restore</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>commands.user.warns</t>
+          <t>commands.user.uncancel</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>AI-Воркеры:</t>
+          <t>Ограничение восстановлено!</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>AI-Workers:</t>
+          <t>Restriction restored!</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>commands.user.workers</t>
+          <t>commands.user.uncanceled</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Заход в чат</t>
+          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Joined Chat</t>
+          <t xml:space="preserve">Send new reason for restriction, current: </t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>commands.userreport.chatJoin</t>
+          <t>commands.user.updateReason</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t>Статус в чате</t>
+          <t xml:space="preserve">Предупреждений: </t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t>Chat status</t>
+          <t xml:space="preserve">warns </t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>commands.userreport.chatStatus</t>
+          <t>commands.user.warns</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>Создание текстового репорта для пользователя</t>
+          <t>AI-Воркеры:</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>Creating a text report for the user</t>
+          <t>AI-Workers:</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>commands.userreport.description</t>
+          <t>commands.user.workers</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Имя</t>
+          <t>Заход в чат</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>First name</t>
+          <t>Joined Chat</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>commands.userreport.firstName</t>
+          <t>commands.userreport.chatJoin</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
+          <t>Статус в чате</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Complete information about user {{first_name}} in chat {{title}}</t>
+          <t>Chat status</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>commands.userreport.header</t>
+          <t>commands.userreport.chatStatus</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Сообщений</t>
+          <t>Создание текстового репорта для пользователя</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Messages Sent</t>
+          <t>Creating a text report for the user</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>commands.userreport.messages</t>
+          <t>commands.userreport.description</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Репортов</t>
+          <t>Имя</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Reports Sent</t>
+          <t>First name</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.count</t>
+          <t>commands.userreport.firstName</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
+          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Report #{{id}} from {{date}} ({{quality}})</t>
+          <t>Complete information about user {{first_name}} in chat {{title}}</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.element</t>
+          <t>commands.userreport.header</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
+          <t>Сообщений</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Actual reports: {{sum}} reports ({{avg}})</t>
+          <t>Messages Sent</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.rate</t>
+          <t>commands.userreport.messages</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Пользователь не выдавал наказаний</t>
+          <t>Репортов</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>User didn't issue any restrictions</t>
+          <t>Reports Sent</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.empty</t>
+          <t>commands.userreport.reports.count</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Выданные наказания</t>
+          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Punishments Issued</t>
+          <t>Report #{{id}} from {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.list</t>
+          <t>commands.userreport.reports.element</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Пользователь не получал наказаний</t>
+          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>User didn't received any restrictions</t>
+          <t>Actual reports: {{sum}} reports ({{avg}})</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.empty</t>
+          <t>commands.userreport.reports.rate</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Полученные наказания</t>
+          <t>Пользователь не выдавал наказаний</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Rreceived punishments</t>
+          <t>User didn't issue any restrictions</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.list</t>
+          <t>commands.userreport.restrictions.issued.empty</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Я отправил информацию в личные сообщения!</t>
+          <t>Выданные наказания</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>I've sent the info in private messages!</t>
+          <t>Punishments Issued</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>commands.userreport.sent</t>
+          <t>commands.userreport.restrictions.issued.list</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Юзернейм</t>
+          <t>Пользователь не получал наказаний</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>User didn't received any restrictions</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>commands.userreport.username</t>
+          <t>commands.userreport.restrictions.received.empty</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
+          <t>Полученные наказания</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
+          <t>Rreceived punishments</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>commands.warn.cancel</t>
+          <t>commands.userreport.restrictions.received.list</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Выдать предупреждение пользователю</t>
+          <t>Я отправил информацию в личные сообщения!</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Warns user</t>
+          <t>I've sent the info in private messages!</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>commands.warn.description</t>
+          <t>commands.userreport.sent</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Нельзя выдать предупреждение другому администратору!</t>
+          <t>Юзернейм</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>You cannot give warn to other admin!</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>commands.warn.onlyUsers</t>
+          <t>commands.userreport.username</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>null</t>
+          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>ru</t>
+          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>extends</t>
+          <t>commands.warn.cancel</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Создать</t>
+          <t>Выдать предупреждение пользователю</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>Warns user</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>general.Create</t>
+          <t>commands.warn.description</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Удалять</t>
+          <t>Нельзя выдать предупреждение другому администратору!</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>You cannot give warn to other admin!</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>general.Delete</t>
+          <t>commands.warn.onlyUsers</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Отключить</t>
+          <t>null</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>Disable</t>
+          <t>ru</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>general.Disable</t>
+          <t>extends</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>Создать</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>general.Edit</t>
+          <t>general.Create</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Включить</t>
+          <t>Удалять</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Enable</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>general.Enable</t>
+          <t>general.Delete</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Навсегда</t>
+          <t>Отключить</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Forever</t>
+          <t>Disable</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>general.Forever</t>
+          <t>general.Disable</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Никогда</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>general.Never</t>
+          <t>general.Edit</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Триггер</t>
+          <t>Включить</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Trigger</t>
+          <t>Enable</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>general.Trigger</t>
+          <t>general.Enable</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Добавить</t>
+          <t>Навсегда</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Forever</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>general.add</t>
+          <t>general.Forever</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Все</t>
+          <t>Никогда</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>general.all</t>
+          <t>general.Never</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Триггер</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Trigger</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>general.automoderation</t>
+          <t>general.Trigger</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Назад</t>
+          <t>Добавить</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>general.back</t>
+          <t>general.add</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Все</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>general.ban</t>
+          <t>general.all</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>блокировки</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>general.ban_few</t>
+          <t>general.automoderation</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>блокировок</t>
+          <t>Назад</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>general.ban_many</t>
+          <t>general.back</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>блокировок</t>
+          <t>блокировка</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>ban</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>general.ban_zero</t>
+          <t>general.ban</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
+          <t>блокировки</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr"/>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>general.ban_few</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr"/>
+      <c r="H223" t="inlineStr"/>
+    </row>
+    <row r="224">
+      <c r="A224" t="inlineStr"/>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>блокировок</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr"/>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>general.ban_many</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr"/>
+      <c r="H224" t="inlineStr"/>
+    </row>
+    <row r="225">
+      <c r="A225" t="inlineStr"/>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>блокировок</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr"/>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>general.ban_zero</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr"/>
+      <c r="H225" t="inlineStr"/>
+    </row>
+    <row r="226">
+      <c r="A226" t="inlineStr"/>
+      <c r="B226" t="inlineStr">
+        <is>
           <t>Имперский бот для модерации.
 Разработка и поддержка: @sleeplesscode
 Канал: @imperium_guard</t>
         </is>
       </c>
-      <c r="C223" t="inlineStr">
+      <c r="C226" t="inlineStr">
         <is>
           <t>Imperium bot for moderation.
 Development and support: @sleeplesscode
 News channel: @imperium_guard</t>
         </is>
       </c>
-      <c r="D223" t="inlineStr"/>
-[...76 lines deleted...]
-      </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>general.captcha.agree</t>
+          <t>general.bot.description</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
-          <t>Премиум-эмодзи-кнопки</t>
+          <t>Имперский стражник</t>
         </is>
       </c>
       <c r="C227" t="inlineStr">
         <is>
-          <t>Premium emoji buttons</t>
+          <t>Imperium Guard</t>
         </is>
       </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>general.captcha.custom-emoji</t>
+          <t>general.bot.name</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>Эмозди-кнопки</t>
+          <t>отменено</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>Emoji buttons</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>general.captcha.emoji</t>
+          <t>general.canceled</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Отключена</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>Agreed</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>general.captcha.null</t>
+          <t>general.captcha.agree</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>администратор</t>
+          <t>Премиум-эмодзи-кнопки</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>Premium emoji buttons</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.administrator</t>
+          <t>general.captcha.custom-emoji</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>владелец чата</t>
+          <t>Эмозди-кнопки</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>creator</t>
+          <t>Emoji buttons</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.creator</t>
+          <t>general.captcha.emoji</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>исключён из чата</t>
+          <t>Отключена</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>kicked</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.kicked</t>
+          <t>general.captcha.null</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>не в чате</t>
+          <t>администратор</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>left</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.left</t>
+          <t>general.chatMemberStatus.administrator</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>участник чата</t>
+          <t>владелец чата</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>creator</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.member</t>
+          <t>general.chatMemberStatus.creator</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>неизвестно</t>
+          <t>исключён из чата</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>kicked</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.null</t>
+          <t>general.chatMemberStatus.kicked</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>ограниченный</t>
+          <t>не в чате</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>restricted</t>
+          <t>left</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.restricted</t>
+          <t>general.chatMemberStatus.left</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>Закрыть</t>
+          <t>участник чата</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>member</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>general.close</t>
+          <t>general.chatMemberStatus.member</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>Команда</t>
+          <t>неизвестно</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>Command</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>general.command</t>
+          <t>general.chatMemberStatus.null</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>Для модераторов чата</t>
+          <t>ограниченный</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>Only for chat moders</t>
+          <t>restricted</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>general.commandRestriction.administrator</t>
+          <t>general.chatMemberStatus.restricted</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Только для владельца чата</t>
+          <t>Закрыть</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Only for chat owner</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>general.commandRestriction.creator</t>
+          <t>general.close</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Для групп с приоритетом меньше или равным</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Only for groups with priority less or equal</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>general.commandRestriction.group</t>
+          <t>general.command</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Отключена для всех</t>
+          <t>Для модераторов чата</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Disabled for everyone</t>
+          <t>Only for chat moders</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>general.commandRestriction.none</t>
+          <t>general.commandRestriction.administrator</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Согласен</t>
+          <t>Только для владельца чата</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Only for chat owner</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>general.confirm</t>
+          <t>general.commandRestriction.creator</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Удалить</t>
+          <t>Для групп с приоритетом меньше или равным</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Only for groups with priority less or equal</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>general.delete</t>
+          <t>general.commandRestriction.group</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>выключено</t>
+          <t>Отключена для всех</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>disabled</t>
+          <t>Disabled for everyone</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>general.disabled</t>
+          <t>general.commandRestriction.none</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>Согласен</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>general.edit</t>
+          <t>general.confirm</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>включено</t>
+          <t>Удалить</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>enabled</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>general.enabled</t>
+          <t>general.delete</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Чат не найден!</t>
+          <t>выключено</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Chat not found!</t>
+          <t>disabled</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>general.errors.chatNotFound</t>
+          <t>general.disabled</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>You made too many requests, wait {{seconds}} seconds!</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>general.errors.cooldown</t>
+          <t>general.edit</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Данная команда работает только в супер-группах!</t>
+          <t>включено</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>This command only works in supergroups!</t>
+          <t>enabled</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>general.errors.notAvailable</t>
+          <t>general.enabled</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для данного действия!</t>
+          <t>Чат не найден!</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>I don't have enough rights for this action!</t>
+          <t>Chat not found!</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRights</t>
+          <t>general.errors.chatNotFound</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
+          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
+          <t>You made too many requests, wait {{seconds}} seconds!</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRightsToRestrict</t>
+          <t>general.errors.cooldown</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
+          <t>Данная команда работает только в супер-группах!</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
+          <t>This command only works in supergroups!</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>general.errors.pmlock</t>
+          <t>general.errors.notAvailable</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
+          <t>У меня недостаточно прав для данного действия!</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>You have specified me as a user; please verify that this is correct.</t>
+          <t>I don't have enough rights for this action!</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>general.errors.selfInteract</t>
+          <t>general.errors.notEnoughRights</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
+          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>Due to Telegram restrictions, the message cannot be sent!</t>
+          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>general.errors.telegramRestrictedSending</t>
+          <t>general.errors.notEnoughRightsToRestrict</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Подтверждён командой модерации</t>
+          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>Confirmed by the moderation team</t>
+          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>general.fileStatus.approved</t>
+          <t>general.errors.pmlock</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Проверен с помощью ИИ</t>
+          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>Checked using AI</t>
+          <t>You have specified me as a user; please verify that this is correct.</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>general.fileStatus.automated</t>
+          <t>general.errors.selfInteract</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>На обучении командой модерации</t>
+          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Training by the moderation team</t>
+          <t>Due to Telegram restrictions, the message cannot be sent!</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>general.fileStatus.denied</t>
+          <t>general.errors.telegramRestrictedSending</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>Подтверждён командой модерации</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Confirmed by the moderation team</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>general.fileStatus.processing</t>
+          <t>general.fileStatus.approved</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>вечно</t>
+          <t>Проверен с помощью ИИ</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>infinity</t>
+          <t>Checked using AI</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>general.infinity</t>
+          <t>general.fileStatus.automated</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>мес</t>
+          <t>На обучении командой модерации</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>mon</t>
+          <t>Training by the moderation team</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>general.intervals.M</t>
+          <t>general.fileStatus.denied</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>дн</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>day</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>general.intervals.d</t>
+          <t>general.fileStatus.processing</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>час</t>
+          <t>вечно</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>hr</t>
+          <t>infinity</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>general.intervals.h</t>
+          <t>general.infinity</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>мин</t>
+          <t>мес</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>min</t>
+          <t>mon</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>general.intervals.m</t>
+          <t>general.intervals.M</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>год</t>
+          <t>дн</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>year</t>
+          <t>day</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>general.intervals.y</t>
+          <t>general.intervals.d</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>Ссылки</t>
+          <t>час</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>hr</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>general.links</t>
+          <t>general.intervals.h</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>медиа</t>
+          <t>мин</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>min</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>general.media</t>
+          <t>general.intervals.m</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>Заблокировать</t>
+          <t>год</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>Ban</t>
+          <t>year</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>general.modRule.ban</t>
+          <t>general.intervals.y</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Удалить сообщение</t>
+          <t>Ссылки</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Delete message</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>general.modRule.delete</t>
+          <t>general.links</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Игнорировать</t>
+          <t>медиа</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Ignore</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>general.modRule.ignore</t>
+          <t>general.media</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Исключить</t>
+          <t>Заблокировать</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Kick</t>
+          <t>Ban</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>general.modRule.kick</t>
+          <t>general.modRule.ban</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Отправить сообщение</t>
+          <t>Удалить сообщение</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Send message</t>
+          <t>Delete message</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>general.modRule.message</t>
+          <t>general.modRule.delete</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Замутить</t>
+          <t>Игнорировать</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Mute</t>
+          <t>Ignore</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>general.modRule.mute</t>
+          <t>general.modRule.ignore</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Уведомить</t>
+          <t>Исключить</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Notify</t>
+          <t>Kick</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>general.modRule.notify</t>
+          <t>general.modRule.kick</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>Отправить сообщение</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Send message</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>general.modRule.null</t>
+          <t>general.modRule.message</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Изменить репутацию</t>
+          <t>Замутить</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Change reputation</t>
+          <t>Mute</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>general.modRule.reputation</t>
+          <t>general.modRule.mute</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Не указано</t>
+          <t>Уведомить</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Notify</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>general.modRule.undefined</t>
+          <t>general.modRule.notify</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Удалять с предупреждением</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Delete with warn</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>general.modRule.warn</t>
+          <t>general.modRule.null</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Очистка удалённых аккаунтов</t>
+          <t>Изменить репутацию</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Clearing of deleted accounts</t>
+          <t>Change reputation</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>general.nativeTask.name.clear_deleted</t>
+          <t>general.modRule.reputation</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>В очереди</t>
+          <t>Не указано</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>In queue</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.0</t>
+          <t>general.modRule.undefined</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>В работе</t>
+          <t>Удалять с предупреждением</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>In progress</t>
+          <t>Delete with warn</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.1</t>
+          <t>general.modRule.warn</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Очистка удалённых аккаунтов</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Clearing of deleted accounts</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.2</t>
+          <t>general.nativeTask.name.clear_deleted</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Ошибка</t>
+          <t>В очереди</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Errored</t>
+          <t>In queue</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.3</t>
+          <t>general.nativeTask.status.0</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>Отменено</t>
+          <t>В работе</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>In progress</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.4</t>
+          <t>general.nativeTask.status.1</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>не установлено</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>not set</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>general.notSet</t>
+          <t>general.nativeTask.status.2</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>не привязан</t>
+          <t>Ошибка</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>not linked</t>
+          <t>Errored</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>general.notlinked</t>
+          <t>general.nativeTask.status.3</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Удаление сообщений</t>
+          <t>Отменено</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Delete messages</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>general.permissions.delete_messages</t>
+          <t>general.nativeTask.status.4</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Управление наказаниями</t>
+          <t>не установлено</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Manage restrictions</t>
+          <t>not set</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>general.permissions.manage_restrictions</t>
+          <t>general.notSet</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>Удаление ограничений</t>
+          <t>не привязан</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>Removing restrictions</t>
+          <t>not linked</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>general.permissions.remove_restrictions</t>
+          <t>general.notlinked</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Управление репортами</t>
+          <t>Удаление сообщений</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Manage reports</t>
+          <t>Delete messages</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>general.permissions.reports</t>
+          <t>general.permissions.delete_messages</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Выдача блокировок</t>
+          <t>Управление наказаниями</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Issuing bans</t>
+          <t>Manage restrictions</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_ban</t>
+          <t>general.permissions.manage_restrictions</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Выдача мутов</t>
+          <t>Удаление ограничений</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Issuing mutes</t>
+          <t>Removing restrictions</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_mute</t>
+          <t>general.permissions.remove_restrictions</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Выдача предупреждений</t>
+          <t>Управление репортами</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Issuing warns</t>
+          <t>Manage reports</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_warn</t>
+          <t>general.permissions.reports</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Изменение настроек чата</t>
+          <t>Выдача блокировок</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Manage chat settings</t>
+          <t>Issuing bans</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>general.permissions.settings</t>
+          <t>general.permissions.restrict_ban</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Недостаточно прав для выполнения данной команды!</t>
+          <t>Выдача мутов</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Insufficient rights to execute this command!</t>
+          <t>Issuing mutes</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>general.restricted</t>
+          <t>general.permissions.restrict_mute</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Выдача предупреждений</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>Issuing warns</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>general.restrictionType.ban</t>
+          <t>general.permissions.restrict_warn</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>мут</t>
+          <t>Изменение настроек чата</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>mute</t>
+          <t>Manage chat settings</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>general.restrictionType.mute</t>
+          <t>general.permissions.settings</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>заметка</t>
+          <t>Недостаточно прав для выполнения данной команды!</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>note</t>
+          <t>Insufficient rights to execute this command!</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>general.restrictionType.note</t>
+          <t>general.restricted</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>предупреждение</t>
+          <t>блокировка</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>warn</t>
+          <t>ban</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>general.restrictionType.warn</t>
+          <t>general.restrictionType.ban</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>Административная команда</t>
+          <t>мут</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>Administration command</t>
+          <t>mute</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>general.restrictions.adminCommand</t>
+          <t>general.restrictionType.mute</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>Удалить и сообщить об ошибке</t>
+          <t>заметка</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>Delete and report error</t>
+          <t>note</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>general.restrictions.aiReport</t>
+          <t>general.restrictionType.note</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>предупреждение</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>warn</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>general.restrictions.automod</t>
+          <t>general.restrictionType.warn</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
+          <t>Административная команда</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Moderator {{user}} banned user {{restricted}}</t>
+          <t>Administration command</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>general.restrictions.ban</t>
+          <t>general.restrictions.adminCommand</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
+          <t>Удалить и сообщить об ошибке</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
+          <t>Delete and report error</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>general.restrictions.banChannel</t>
+          <t>general.restrictions.aiReport</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>general.restrictions.chatAdminRequired</t>
+          <t>general.restrictions.automod</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>на {{duration}}</t>
+          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>for {{duration}}</t>
+          <t>Moderator {{user}} banned user {{restricted}}</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>general.restrictions.duration</t>
+          <t>general.restrictions.ban</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
+          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Moderator {{user}} kicked user {{restricted}}</t>
+          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>general.restrictions.kick</t>
+          <t>general.restrictions.banChannel</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
+          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Moderator {{user}} muted user {{restricted}}</t>
+          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>general.restrictions.mute</t>
+          <t>general.restrictions.chatAdminRequired</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
+          <t>на {{duration}}</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>Note for {{restricted}} with text "{{reason}}" created</t>
+          <t>for {{duration}}</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>general.restrictions.note</t>
+          <t>general.restrictions.duration</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
+          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
+          <t>Moderator {{user}} kicked user {{restricted}}</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>general.restrictions.participantId</t>
+          <t>general.restrictions.kick</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>по причине "{{reason}}"</t>
+          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>with reason "{{reason}}"</t>
+          <t>Moderator {{user}} muted user {{restricted}}</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>general.restrictions.reason</t>
+          <t>general.restrictions.mute</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
+          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Moderator {{user}} warned user {{restricted}}</t>
+          <t>Note for {{restricted}} with text "{{reason}}" created</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>general.restrictions.warn</t>
+          <t>general.restrictions.note</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>лимит варнов</t>
+          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>warns limit</t>
+          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>general.restrictions.warnsLimit</t>
+          <t>general.restrictions.participantId</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>сохранить</t>
+          <t>по причине "{{reason}}"</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>save</t>
+          <t>with reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>general.save</t>
+          <t>general.restrictions.reason</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Администраторы</t>
+          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Administrators</t>
+          <t>Moderator {{user}} warned user {{restricted}}</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>general.selector.admins</t>
+          <t>general.restrictions.warn</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Все участники</t>
+          <t>лимит варнов</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>All users</t>
+          <t>warns limit</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>general.selector.all</t>
+          <t>general.restrictions.warnsLimit</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>Отключены</t>
+          <t>сохранить</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>save</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>general.selector.disabled</t>
+          <t>general.save</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Владелец</t>
+          <t>Администраторы</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Creator</t>
+          <t>Administrators</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>general.selector.owner</t>
+          <t>general.selector.admins</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>Все участники</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>All users</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>general.selector.undefined</t>
+          <t>general.selector.all</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>установлено</t>
+          <t>Отключены</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>set</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>general.set</t>
+          <t>general.selector.disabled</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Аудит</t>
+          <t>Владелец</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Audit</t>
+          <t>Creator</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>general.settings.audit</t>
+          <t>general.selector.owner</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Настройки баз банов в чате {{title}}</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Settings of bans bases in chat {{title}}</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.header</t>
+          <t>general.selector.undefined</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Базы банов</t>
+          <t>установлено</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Bans bases</t>
+          <t>set</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.name</t>
+          <t>general.set</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>Аудит</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>Audit</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>general.settings.automod.cas.name</t>
+          <t>general.settings.audit</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Контакты</t>
+          <t>Настройки баз банов в чате {{title}}</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Contacts</t>
+          <t>Settings of bans bases in chat {{title}}</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>general.settings.automod.contacts.name</t>
+          <t>general.settings.automod.bansSystems.header</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Удаление стикеров</t>
+          <t>Базы банов</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Sticker deletion</t>
+          <t>Bans bases</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>general.settings.automod.delStickers.name</t>
+          <t>general.settings.automod.bansSystems.name</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Удалять прочие команды</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Delete others commands</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>general.settings.automod.deleteCommands.name</t>
+          <t>general.settings.automod.cas.name</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Исключения</t>
+          <t>Контакты</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Exceptions</t>
+          <t>Contacts</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>general.settings.automod.external_bans_exceptions.name</t>
+          <t>general.settings.automod.contacts.name</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Модерация флуда</t>
+          <t>Удаление стикеров</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Flood moderation</t>
+          <t>Sticker deletion</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>general.settings.automod.flood.name</t>
+          <t>general.settings.automod.delStickers.name</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Игры</t>
+          <t>Удалять прочие команды</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Games</t>
+          <t>Delete others commands</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>general.settings.automod.games.name</t>
+          <t>general.settings.automod.deleteCommands.name</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Исключения</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Exceptions</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>general.settings.automod.gas.name</t>
+          <t>general.settings.automod.external_bans_exceptions.name</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Настройки автоматической модерации в чате {{title}}</t>
+          <t>Модерация флуда</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Automatic moderation settings in chat {{title}}</t>
+          <t>Flood moderation</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>general.settings.automod.header</t>
+          <t>general.settings.automod.flood.name</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Отправка сообщений триггеров</t>
+          <t>Игры</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Sending trigger messages</t>
+          <t>Games</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>general.settings.automod.hideTriggerMessage.name</t>
+          <t>general.settings.automod.games.name</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Фильтр ссылок</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Links white list</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>general.settings.automod.linksList.name</t>
+          <t>general.settings.automod.gas.name</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Локации</t>
+          <t>Настройки автоматической модерации в чате {{title}}</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Locations</t>
+          <t>Automatic moderation settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>general.settings.automod.location.name</t>
+          <t>general.settings.automod.header</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
+          <t>Отправка сообщений триггеров</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
+          <t>Sending trigger messages</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.detection</t>
+          <t>general.settings.automod.hideTriggerMessage.name</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Отправьте длительность наказания в виде интервала</t>
+          <t>Фильтр ссылок</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Sent duration of restriction in interval format</t>
+          <t>Links white list</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.duration</t>
+          <t>general.settings.automod.linksList.name</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Проверка медиа</t>
+          <t>Локации</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Media checking</t>
+          <t>Locations</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.name</t>
+          <t>general.settings.automod.location.name</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Выберите наказание для пользователя</t>
+          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Select user restriction</t>
+          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.punishment</t>
+          <t>general.settings.automod.mediaCheck.detection</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Отправка запрещённого материала</t>
+          <t>Отправьте длительность наказания в виде интервала</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Unacceptable media sent</t>
+          <t>Sent duration of restriction in interval format</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.sent</t>
+          <t>general.settings.automod.mediaCheck.duration</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Максимальное количество ряд</t>
+          <t>Проверка медиа</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Maximum number in row</t>
+          <t>Media checking</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.count.name</t>
+          <t>general.settings.automod.mediaCheck.name</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Выберите наказание для пользователя</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Select user restriction</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
+          <t>general.settings.automod.mediaCheck.punishment</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Настройки модерации спама медиа в чате {{title}}</t>
+          <t>Отправка запрещённого материала</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Settings of media spam moderation in chat {{title}}</t>
+          <t>Unacceptable media sent</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.header</t>
+          <t>general.settings.automod.mediaCheck.sent</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Максимальное количество ряд</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Сheck interval</t>
+          <t>Maximum number in row</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
+          <t>general.settings.automod.mediaSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Модерация спама медиа</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Media spam moderation</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.name</t>
+          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Настройки модерации спама медиа в чате {{title}}</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Settings of media spam moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
+          <t>general.settings.automod.mediaSpamCheck.header</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Настройки модерации типов сообщений в чате {{title}}</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Message types moderation in chat {{title}}</t>
+          <t>Сheck interval</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.header</t>
+          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Модерация типов сообщений</t>
+          <t>Модерация спама медиа</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Message types moderation</t>
+          <t>Media spam moderation</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.name</t>
+          <t>general.settings.automod.mediaSpamCheck.name</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Длительность мута при использовании команд модерации</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Mute duration when trying to use moderation commands</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>general.settings.automod.muteOnPermission.name</t>
+          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Длительность ограничений новичка</t>
+          <t>Настройки модерации типов сообщений в чате {{title}}</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Duration of beginner's restrictions</t>
+          <t>Message types moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>general.settings.automod.newbieRestrictions.name</t>
+          <t>general.settings.automod.messageModeration.header</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Настройки анти-рейд системы в чате {{title}}</t>
+          <t>Модерация типов сообщений</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Settings of anti-raid system in chat {{title}}</t>
+          <t>Message types moderation</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.header</t>
+          <t>general.settings.automod.messageModeration.name</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Интервал</t>
+          <t>Длительность мута при использовании команд модерации</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Mute duration when trying to use moderation commands</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.interval.name</t>
+          <t>general.settings.automod.muteOnPermission.name</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Анти-рейд</t>
+          <t>Длительность ограничений новичка</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Anti-raid</t>
+          <t>Duration of beginner's restrictions</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.name</t>
+          <t>general.settings.automod.newbieRestrictions.name</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Порог сработки</t>
+          <t>Настройки анти-рейд системы в чате {{title}}</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Settings of anti-raid system in chat {{title}}</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.threshold.name</t>
+          <t>general.settings.automod.raid.header</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Максимальное количество реакций в ряд</t>
+          <t>Интервал</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Maximum number of reactions in a row</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.count.name</t>
+          <t>general.settings.automod.raid.interval.name</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Анти-рейд</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Duration of the penalty</t>
+          <t>Anti-raid</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.duration.name</t>
+          <t>general.settings.automod.raid.name</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Настройки модерации спама реакциями в чате {{title}}</t>
+          <t>Порог сработки</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Reaction spam moderation settings for chat {{title}}</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.header</t>
+          <t>general.settings.automod.raid.threshold.name</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Максимальное количество реакций в ряд</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Maximum number of reactions in a row</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.interval.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Модерация спама реакциями</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Reaction spam moderation</t>
+          <t>Duration of the penalty</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Настройки модерации спама реакциями в чате {{title}}</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Penalty</t>
+          <t>Reaction spam moderation settings for chat {{title}}</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.punishment.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.header</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Реакций до блокировки</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Reactions until ban</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsUntilBan.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Модерация спама реакциями</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Reaction spam moderation</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>general.settings.automod.spamLike.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.name</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
+          <t>Penalty</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Насилие над животными</t>
+          <t>Реакций до блокировки</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Animal Abuse</t>
+          <t>Reactions until ban</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.name</t>
+          <t>general.settings.automod.reactionsUntilBan.name</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.description</t>
+          <t>general.settings.automod.spamLike.name</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Кровь и насилие (общее)</t>
+          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Blood and Violence (General)</t>
+          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.name</t>
+          <t>general.settings.automod.stickers.animal_abuse.description</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
+          <t>Насилие над животными</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
+          <t>Animal Abuse</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.description</t>
+          <t>general.settings.automod.stickers.animal_abuse.name</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Кровь</t>
+          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Blood</t>
+          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.name</t>
+          <t>general.settings.automod.stickers.blood.description</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
+          <t>Кровь и насилие (общее)</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
+          <t>Blood and Violence (General)</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.description</t>
+          <t>general.settings.automod.stickers.blood.name</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Сцены убийств и расчленения</t>
+          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Scenes of murder and dismemberment</t>
+          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.name</t>
+          <t>general.settings.automod.stickers.blood-blood.description</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
+          <t>Кровь</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Materials without signs of violations or unacceptable content.</t>
+          <t>Blood</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.description</t>
+          <t>general.settings.automod.stickers.blood-blood.name</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Безопасные</t>
+          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Safe</t>
+          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.name</t>
+          <t>general.settings.automod.stickers.blood-killing.description</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
+          <t>Сцены убийств и расчленения</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Stickers that cause Telegram to freeze or crash.</t>
+          <t>Scenes of murder and dismemberment</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.description</t>
+          <t>general.settings.automod.stickers.blood-killing.name</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Краш-стикеры</t>
+          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Crash Stickers</t>
+          <t>Materials without signs of violations or unacceptable content.</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.name</t>
+          <t>general.settings.automod.stickers.clear.description</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
+          <t>Безопасные</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
+          <t>Safe</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.description</t>
+          <t>general.settings.automod.stickers.clear.name</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Эпилептогенный контент</t>
+          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Epileptogenic content</t>
+          <t>Stickers that cause Telegram to freeze or crash.</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.name</t>
+          <t>general.settings.automod.stickers.crash.description</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
+          <t>Краш-стикеры</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
+          <t>Crash Stickers</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.description</t>
+          <t>general.settings.automod.stickers.crash.name</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Тревожные изображения</t>
+          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Disturbing Images</t>
+          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.name</t>
+          <t>general.settings.automod.stickers.epileptic.description</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
+          <t>Эпилептогенный контент</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
+          <t>Epileptogenic content</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
+          <t>general.settings.automod.stickers.epileptic.name</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Фотосенсорно-опасный контент</t>
+          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Photosensitive Content</t>
+          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
+          <t>general.settings.automod.stickers.epileptic-scare.description</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Файл в обработке</t>
+          <t>Тревожные изображения</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>File in processing</t>
+          <t>Disturbing Images</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.description</t>
+          <t>general.settings.automod.stickers.epileptic-scare.name</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.name</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Контент на политические темы/движения/события.</t>
+          <t>Фотосенсорно-опасный контент</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Content on political topics/movements/events.</t>
+          <t>Photosensitive Content</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.description</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Политика</t>
+          <t>Файл в обработке</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Politics</t>
+          <t>File in processing</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.name</t>
+          <t>general.settings.automod.stickers.null.description</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Флаги и гербы различных стран.</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Flags and coats of arms of various countries.</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.description</t>
+          <t>general.settings.automod.stickers.null.name</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Символика стран</t>
+          <t>Контент на политические темы/движения/события.</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Country Symbols</t>
+          <t>Content on political topics/movements/events.</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.name</t>
+          <t>general.settings.automod.stickers.politics.description</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
+          <t>Политика</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
+          <t>Politics</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.description</t>
+          <t>general.settings.automod.stickers.politics.name</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Нацистская символика</t>
+          <t>Флаги и гербы различных стран.</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Nazi symbols</t>
+          <t>Flags and coats of arms of various countries.</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.name</t>
+          <t>general.settings.automod.stickers.politics-flags.description</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
+          <t>Символика стран</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
+          <t>Country Symbols</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.description</t>
+          <t>general.settings.automod.stickers.politics-flags.name</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Президенты стран</t>
+          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Country Leaders</t>
+          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.name</t>
+          <t>general.settings.automod.stickers.politics-nazi.description</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
+          <t>Нацистская символика</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Any materials of a sexual nature outside of other special categories.</t>
+          <t>Nazi symbols</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.description</t>
+          <t>general.settings.automod.stickers.politics-nazi.name</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Порнография</t>
+          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Pornography</t>
+          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.name</t>
+          <t>general.settings.automod.stickers.politics-presidents.description</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
+          <t>Президенты стран</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
+          <t>Country Leaders</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.description</t>
+          <t>general.settings.automod.stickers.politics-presidents.name</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Детская порнография</t>
+          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Child Abuse</t>
+          <t>Any materials of a sexual nature outside of other special categories.</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.name</t>
+          <t>general.settings.automod.stickers.porn.description</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
+          <t>Порнография</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
+          <t>Pornography</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.description</t>
+          <t>general.settings.automod.stickers.porn.name</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Нагота</t>
+          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Nudity</t>
+          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.name</t>
+          <t>general.settings.automod.stickers.porn-child.description</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
+          <t>Детская порнография</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Images and videos directly containing scenes of sexual intercourse.</t>
+          <t>Child Abuse</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.description</t>
+          <t>general.settings.automod.stickers.porn-child.name</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Половой акт</t>
+          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Sexual Acts</t>
+          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.name</t>
+          <t>general.settings.automod.stickers.porn-nudity.description</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
+          <t>Нагота</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
+          <t>Nudity</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.description</t>
+          <t>general.settings.automod.stickers.porn-nudity.name</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Сексуализация</t>
+          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Sexualization</t>
+          <t>Images and videos directly containing scenes of sexual intercourse.</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.name</t>
+          <t>general.settings.automod.stickers.porn-sex.description</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
+          <t>Половой акт</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Materials containing profanity or offensive language.</t>
+          <t>Sexual Acts</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.description</t>
+          <t>general.settings.automod.stickers.porn-sex.name</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Ненормативная лексика</t>
+          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Profanity</t>
+          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.name</t>
+          <t>general.settings.automod.stickers.porn-sexualize.description</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
+          <t>Сексуализация</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Materials that cannot be processed at this time.</t>
+          <t>Sexualization</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.description</t>
+          <t>general.settings.automod.stickers.porn-sexualize.name</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Не поддерживаемые</t>
+          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Not supported</t>
+          <t>Materials containing profanity or offensive language.</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.name</t>
+          <t>general.settings.automod.stickers.swearing.description</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Истории</t>
+          <t>Ненормативная лексика</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Stories</t>
+          <t>Profanity</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>general.settings.automod.stories.name</t>
+          <t>general.settings.automod.stickers.swearing.name</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
+          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
+          <t>Materials that cannot be processed at this time.</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.description</t>
+          <t>general.settings.automod.stickers.unknown.description</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Пользователи Telega</t>
+          <t>Не поддерживаемые</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Telega users</t>
+          <t>Not supported</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.name</t>
+          <t>general.settings.automod.stickers.unknown.name</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Максимальное количество одинаковых сообщений в ряд</t>
+          <t>Истории</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Maximum number of same messages in row</t>
+          <t>Stories</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.count.name</t>
+          <t>general.settings.automod.stories.name</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.duration.name</t>
+          <t>general.settings.automod.telega.description</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
+          <t>Пользователи Telega</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Settings of same messages moderation in chat {{title}}</t>
+          <t>Telega users</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.header</t>
+          <t>general.settings.automod.telega.name</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Максимальное количество одинаковых сообщений в ряд</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Maximum number of same messages in row</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.interval.name</t>
+          <t>general.settings.automod.textSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Модерация спама одинаковыми сообщениями</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Moderation of same message spam</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.name</t>
+          <t>general.settings.automod.textSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Settings of same messages moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.punishment.name</t>
+          <t>general.settings.automod.textSpamCheck.header</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>general.settings.automod.trigger.name</t>
+          <t>general.settings.automod.textSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Настройка триггеров и команд в чате {{title}}</t>
+          <t>Модерация спама одинаковыми сообщениями</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Settings of triggers and commands in chat {{title}}</t>
+          <t>Moderation of same message spam</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.header</t>
+          <t>general.settings.automod.textSpamCheck.name</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.name</t>
+          <t>general.settings.automod.textSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>general.settings.category.automod</t>
+          <t>general.settings.automod.trigger.name</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Кастомизация</t>
+          <t>Настройка триггеров и команд в чате {{title}}</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Customization</t>
+          <t>Settings of triggers and commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>general.settings.category.customs</t>
+          <t>general.settings.automod.triggers.header</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Язык</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>general.settings.category.language</t>
+          <t>general.settings.automod.triggers.name</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Права</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Permissions</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>general.settings.category.permissions</t>
+          <t>general.settings.category.automod</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Основное</t>
+          <t>Кастомизация</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>Customization</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>general.settings.category.privates</t>
+          <t>general.settings.category.customs</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Репорты</t>
+          <t>Язык</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Reporting</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>general.settings.category.reports</t>
+          <t>general.settings.category.language</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Особое</t>
+          <t>Права</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>general.settings.category.special</t>
+          <t>general.settings.category.permissions</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Предупреждения</t>
+          <t>Основное</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Warnings</t>
+          <t>General</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>general.settings.category.warns</t>
+          <t>general.settings.category.privates</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Репорты</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>general.settings.changingChat</t>
+          <t>general.settings.category.reports</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Особое</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>general.settings.changingPM</t>
+          <t>general.settings.category.special</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Админский чат</t>
+          <t>Предупреждения</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Admins chat</t>
+          <t>Warnings</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins</t>
+          <t>general.settings.category.warns</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Привязка админского чата в чате {{title}}</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Linking admins chat in chat {{title}}</t>
+          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins_selected</t>
+          <t>general.settings.changingChat</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Канал логов</t>
+          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Logs channel</t>
+          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs</t>
+          <t>general.settings.changingPM</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Привязка канала логов в чате {{title}}</t>
+          <t>Админский чат</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Linking logs channel in chat {{title}}</t>
+          <t>Admins chat</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs_selected</t>
+          <t>general.settings.channels.admins</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Канал триггеров</t>
+          <t>Привязка админского чата в чате {{title}}</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Triggers channel</t>
+          <t>Linking admins chat in chat {{title}}</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers</t>
+          <t>general.settings.channels.admins_selected</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Привязка канала триггеров в чате {{title}}</t>
+          <t>Канал логов</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Linking triggers channel in chat {{title}}</t>
+          <t>Logs channel</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers_selected</t>
+          <t>general.settings.channels.logs</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Привязка канала логов в чате {{title}}</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Chat join accepting</t>
+          <t>Linking logs channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>general.settings.customs.acceptJoins.name</t>
+          <t>general.settings.channels.logs_selected</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Команда !admins</t>
+          <t>Канал триггеров</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>/admins commands</t>
+          <t>Triggers channel</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>general.settings.customs.admins.name</t>
+          <t>general.settings.channels.triggers</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Редактирование прав анонимных администраторов!</t>
+          <t>Привязка канала триггеров в чате {{title}}</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Editing rights of anonymous admins!</t>
+          <t>Linking triggers channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.menu</t>
+          <t>general.settings.channels.triggers_selected</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Права анонимных администраторов</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Anonymous admins rights</t>
+          <t>Chat join accepting</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.name</t>
+          <t>general.settings.customs.acceptJoins.name</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Выдача ограничений</t>
+          <t>Команда !admins</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Users restriction</t>
+          <t>/admins commands</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>general.settings.customs.anon_perms.restrict</t>
+          <t>general.settings.customs.admins.name</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Выдача ограничений автомодерацией</t>
+          <t>Редактирование прав анонимных администраторов!</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Restrictions issued by auto-moderation</t>
+          <t>Editing rights of anonymous admins!</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>general.settings.customs.autoModeration.name</t>
+          <t>general.settings.customs.anonPerm.menu</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Согласие</t>
+          <t>Права анонимных администраторов</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Agree</t>
+          <t>Anonymous admins rights</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.agree</t>
+          <t>general.settings.customs.anonPerm.name</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Капча</t>
+          <t>Выдача ограничений</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Captcha</t>
+          <t>Users restriction</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.name</t>
+          <t>general.settings.customs.anon_perms.restrict</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Текст под постом</t>
+          <t>Привязанные приложения</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>First comment text</t>
+          <t>Linked Applications</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>general.settings.customs.channelPost.name</t>
+          <t>general.settings.customs.apps.name</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Привязка каналов в чате {{title}}.</t>
+          <t>Выдача ограничений автомодерацией</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Channels linking in chat {{title}}.</t>
+          <t>Restrictions issued by auto-moderation</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.menu</t>
+          <t>general.settings.customs.autoModeration.name</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Привязка каналов</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Channel linking</t>
+          <t>Agree</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.name</t>
+          <t>general.settings.customs.captcha.agree</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Ограничения команд</t>
+          <t>Капча</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Command restrictions</t>
+          <t>Captcha</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>general.settings.customs.command_restrictions.name</t>
+          <t>general.settings.customs.captcha.name</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Кастомные команды</t>
+          <t>Текст под постом</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Custom commands</t>
+          <t>First comment text</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands.name</t>
+          <t>general.settings.customs.channelPost.name</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Доступы к командам в чате {{title}}</t>
+          <t>Привязка каналов в чате {{title}}.</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Access to commands in chat {{title}}</t>
+          <t>Channels linking in chat {{title}}.</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.header</t>
+          <t>general.settings.customs.channels.menu</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Команды модерации</t>
+          <t>Привязка каналов</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Moderation commands</t>
+          <t>Channel linking</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.moderation.name</t>
+          <t>general.settings.customs.channels.name</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Доступ к командам</t>
+          <t>Ограничения команд</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Commands access</t>
+          <t>Command restrictions</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.name</t>
+          <t>general.settings.customs.command_restrictions.name</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Прочие команды</t>
+          <t>Кастомные команды</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Other commands</t>
+          <t>Custom commands</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.others.name</t>
+          <t>general.settings.customs.commands.name</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Пользовательские команды</t>
+          <t>Доступы к командам в чате {{title}}</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Users commands</t>
+          <t>Access to commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.user.name</t>
+          <t>general.settings.customs.commands_mode.header</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Расширенный модтоп</t>
+          <t>Команды модерации</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Extended modtop</t>
+          <t>Moderation commands</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>general.settings.customs.extendedModtop.name</t>
+          <t>general.settings.customs.commands_mode.moderation.name</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Приветствие</t>
+          <t>Доступ к командам</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Greeting</t>
+          <t>Commands access</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>general.settings.customs.greeting.name</t>
+          <t>general.settings.customs.commands_mode.name</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Настройки кастомизации в чате {{title}}</t>
+          <t>Прочие команды</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Customization settings in chat {{title}}}</t>
+          <t>Other commands</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>general.settings.customs.header</t>
+          <t>general.settings.customs.commands_mode.others.name</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Сообщения недостатка прав</t>
+          <t>Пользовательские команды</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Insufficient permissions messages</t>
+          <t>Users commands</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>general.settings.customs.insufficientPermissions.name</t>
+          <t>general.settings.customs.commands_mode.user.name</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Интервал удаления сообщений триггеров</t>
+          <t>Расширенный модтоп</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Interval for deleting trigger messages</t>
+          <t>Extended modtop</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>general.settings.customs.messagesAutoRemove.name</t>
+          <t>general.settings.customs.extendedModtop.name</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Выдача ограничений модераторами</t>
+          <t>Приветствие</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Restrictions issued by moderators</t>
+          <t>Greeting</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>general.settings.customs.moderation.name</t>
+          <t>general.settings.customs.greeting.name</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Доступ к модтопу</t>
+          <t>Настройки кастомизации в чате {{title}}</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Modtop access</t>
+          <t>Customization settings in chat {{title}}}</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>general.settings.customs.modtop.name</t>
+          <t>general.settings.customs.header</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Настройки ночного режима в чате {{title}}</t>
+          <t>Сообщения недостатка прав</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Night mode settings in chat {{title}}</t>
+          <t>Insufficient permissions messages</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.header</t>
+          <t>general.settings.customs.insufficientPermissions.name</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Ночной режим</t>
+          <t>Интервал удаления сообщений триггеров</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Night mode</t>
+          <t>Interval for deleting trigger messages</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.name</t>
+          <t>general.settings.customs.messagesAutoRemove.name</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Время выключения ночного режима</t>
+          <t>Выдача ограничений модераторами</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Night mode disabling time</t>
+          <t>Restrictions issued by moderators</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeDisableTime.name</t>
+          <t>general.settings.customs.moderation.name</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Время включения ночного режима</t>
+          <t>Доступ к модтопу</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Night mode enabling time</t>
+          <t>Modtop access</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeEnableTime.name</t>
+          <t>general.settings.customs.modtop.name</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Настройки уведомлений в чате {{title}}</t>
+          <t>Сетевые ограничения</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Notification settings in chat {{title}}</t>
+          <t>Restriction networks</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.header</t>
+          <t>general.settings.customs.networks.name</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Уведомления</t>
+          <t>Настройки ночного режима в чате {{title}}</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Night mode settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.name</t>
+          <t>general.settings.customs.nightMode.header</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Топик для уведомлений</t>
+          <t>Ночной режим</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Topic for notifications</t>
+          <t>Night mode</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>general.settings.customs.notificationsTopic.name</t>
+          <t>general.settings.customs.nightMode.name</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Синхронизация прав</t>
+          <t>Время выключения ночного режима</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Permissions sync</t>
+          <t>Night mode disabling time</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>general.settings.customs.permissionsSync.name</t>
+          <t>general.settings.customs.nightModeDisableTime.name</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Реакции в ответ</t>
+          <t>Время включения ночного режима</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Reactions callback</t>
+          <t>Night mode enabling time</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>general.settings.customs.reactions.name</t>
+          <t>general.settings.customs.nightModeEnableTime.name</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Система репутации</t>
+          <t>Настройки уведомлений в чате {{title}}</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Reputation system</t>
+          <t>Notification settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>general.settings.customs.reputation.name</t>
+          <t>general.settings.customs.notifications.header</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Настройки статистики в чате {{title}}</t>
+          <t>Уведомления</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Statistics settings in chat {{title}}</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.header</t>
+          <t>general.settings.customs.notifications.name</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Статистика</t>
+          <t>Топик для уведомлений</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Topic for notifications</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.name</t>
+          <t>general.settings.customs.notificationsTopic.name</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Период статистики</t>
+          <t>Синхронизация прав</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Statistics range</t>
+          <t>Permissions sync</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.name</t>
+          <t>general.settings.customs.permissionsSync.name</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
+          <t>Реакции в ответ</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Enter interval for statistics showing in top commands, current value:</t>
+          <t>Reactions callback</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.selected</t>
+          <t>general.settings.customs.reactions.name</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Токены</t>
+          <t>Система репутации</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Tokens</t>
+          <t>Reputation system</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>general.settings.customs.tokens.name</t>
+          <t>general.settings.customs.reputation.name</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Настройки чата {{title}}</t>
+          <t>Настройки статистики в чате {{title}}</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Settings of {{title}} chat</t>
+          <t>Statistics settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>general.settings.headerChat</t>
+          <t>general.settings.customs.statistics.header</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Настройки пользователя</t>
+          <t>Статистика</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>User settings</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>general.settings.headerPM</t>
+          <t>general.settings.customs.statistics.name</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Неверное значение {{value}}, введите интервал</t>
+          <t>Период статистики</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Incorrect value {{value}}, send interval</t>
+          <t>Statistics range</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_interval</t>
+          <t>general.settings.customs.statisticsRange.name</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Неверное значение, введите число</t>
+          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Incorrect value, send a number</t>
+          <t>Enter interval for statistics showing in top commands, current value:</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_number</t>
+          <t>general.settings.customs.statisticsRange.selected</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Токены</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Tokens</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingChat</t>
+          <t>general.settings.customs.tokens.name</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Настройки чата {{title}}</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Settings of {{title}} chat</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingPM</t>
+          <t>general.settings.headerChat</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Выберите язык который будет использоваться в чате</t>
+          <t>Приватные настройки</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Select language for the chat</t>
+          <t>Private settings</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>general.settings.language.header</t>
+          <t>general.settings.headerPM</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Добавить администратора</t>
+          <t>Неверное значение {{value}}, введите интервал</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Add admin</t>
+          <t>Incorrect value {{value}}, send interval</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.add</t>
+          <t>general.settings.incorrect_interval</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Выберите пользователя(-ей) для назначения</t>
+          <t>Неверное значение, введите число</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Select user(s)</t>
+          <t>Incorrect value, send a number</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.adding</t>
+          <t>general.settings.incorrect_number</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Сменить группу</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Chage group</t>
+          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.change_group</t>
+          <t>general.settings.inputChangingChat</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена администратору</t>
+          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Select group for this admin</t>
+          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.changing_group</t>
+          <t>general.settings.inputChangingPM</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Редактирование администратора {{name}}</t>
+          <t>Выберите язык который будет использоваться в чате</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Editing admin {{name}}</t>
+          <t>Select language for the chat</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.header</t>
+          <t>general.settings.language.header</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена новым администраторам</t>
+          <t>Добавить администратора</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Select group for new admins</t>
+          <t>Add admin</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.group</t>
+          <t>general.settings.permissions.admins.add</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Настройки прав администраторов в чате {{title}}</t>
+          <t>Выберите пользователя(-ей) для назначения</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Admins permissions settings in chat {{title}}</t>
+          <t>Select user(s)</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.header</t>
+          <t>general.settings.permissions.admins.adding</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Модераторы чата</t>
+          <t>Сменить группу</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Chat moders</t>
+          <t>Chage group</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.name</t>
+          <t>general.settings.permissions.admins.edit.change_group</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Продвинутая система администраторов</t>
+          <t>Выберите группу, которая будет назначена администратору</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Advanced admins system</t>
+          <t>Select group for this admin</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>general.settings.permissions.advancedModers.name</t>
+          <t>general.settings.permissions.admins.edit.changing_group</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
+          <t>Редактирование администратора {{name}}</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
+          <t>Editing admin {{name}}</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>general.settings.permissions.description</t>
+          <t>general.settings.permissions.admins.edit.header</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Нет группы</t>
+          <t>Выберите группу, которая будет назначена новым администраторам</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>No group</t>
+          <t>Select group for new admins</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>general.settings.permissions.fake_group</t>
+          <t>general.settings.permissions.admins.group</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Создать группу</t>
+          <t>Настройки прав администраторов в чате {{title}}</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Create group</t>
+          <t>Admins permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.button</t>
+          <t>general.settings.permissions.admins.header</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Отправьте название группы:</t>
+          <t>Модераторы чата</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Send group name:</t>
+          <t>Chat moders</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.header</t>
+          <t>general.settings.permissions.admins.name</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Укажите приоритет группы, 0 - самый высокий</t>
+          <t>Продвинутая система администраторов</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Specify the priority of the group, 0 - the highest one</t>
+          <t>Advanced admins system</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.priority</t>
+          <t>general.settings.permissions.advancedModers.name</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Редактирование группы {{name}}</t>
+          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Editing group {{name}}</t>
+          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.header</t>
+          <t>general.settings.permissions.description</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Изменить название</t>
+          <t>Нет группы</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Change name</t>
+          <t>No group</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.button</t>
+          <t>general.settings.permissions.fake_group</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Введите новое название группы:</t>
+          <t>Создать группу</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Send new group name:</t>
+          <t>Create group</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.header</t>
+          <t>general.settings.permissions.groups.create.button</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Изменить права</t>
+          <t>Отправьте название группы:</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Change permissions</t>
+          <t>Send group name:</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.permissions.button</t>
+          <t>general.settings.permissions.groups.create.header</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Изменить приоритет</t>
+          <t>Укажите приоритет группы, 0 - самый высокий</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Change priority</t>
+          <t>Specify the priority of the group, 0 - the highest one</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.button</t>
+          <t>general.settings.permissions.groups.create.priority</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Введите новый приоритет группы:</t>
+          <t>Редактирование группы {{name}}</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Send new group priority:</t>
+          <t>Editing group {{name}}</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.header</t>
+          <t>general.settings.permissions.groups.edit.header</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Настройки прав групп в чате {{title}}</t>
+          <t>Изменить название</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Group permissions settings in chat {{title}}</t>
+          <t>Change name</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.header</t>
+          <t>general.settings.permissions.groups.edit.name.button</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Группы прав</t>
+          <t>Введите новое название группы:</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Permission groups</t>
+          <t>Send new group name:</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.name</t>
+          <t>general.settings.permissions.groups.edit.name.header</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Права группы {{name}}:</t>
+          <t>Изменить права</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Permissions of group {{name}}:</t>
+          <t>Change permissions</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.permissions</t>
+          <t>general.settings.permissions.groups.edit.permissions.button</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Настройки прав в чате {{title}}</t>
+          <t>Изменить приоритет</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Permissions settings in chat {{title}}</t>
+          <t>Change priority</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>general.settings.permissions.header</t>
+          <t>general.settings.permissions.groups.edit.priority.button</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Основные настройки пользователя</t>
+          <t>Введите новый приоритет группы:</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>General user settings</t>
+          <t>Send new group priority:</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>general.settings.privates.header</t>
+          <t>general.settings.permissions.groups.edit.priority.header</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Часовой пояс</t>
+          <t>Настройки прав групп в чате {{title}}</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Time zone</t>
+          <t>Group permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>general.settings.privates.timezone.name</t>
+          <t>general.settings.permissions.groups.header</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
+          <t>Группы прав</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Minimum number of reports from users deleting messages</t>
+          <t>Permission groups</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReports.name</t>
+          <t>general.settings.permissions.groups.name</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
+          <t>Права группы {{name}}:</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Minimum number of reports for a user to delete a message</t>
+          <t>Permissions of group {{name}}:</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsCount.name</t>
+          <t>general.settings.permissions.groups.permissions</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Минимальный рейтинг человека для удаления сообщения</t>
+          <t>Настройки прав в чате {{title}}</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Minimum rating of a person to delete a message</t>
+          <t>Permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsRate.name</t>
+          <t>general.settings.permissions.header</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Настройки репортов в чате {{title}}</t>
+          <t>Мои приложения</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Reposts settings in chat {{title}}</t>
+          <t>My applications</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>general.settings.reports.header</t>
+          <t>general.settings.privates.apps.name</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Система репортов</t>
+          <t>Основные настройки пользователя</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Reports system</t>
+          <t>General user settings</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>general.settings.reports.reportsSystem.name</t>
+          <t>general.settings.privates.header</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Очистить удалённые аккаунты</t>
+          <t>Часовой пояс</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Remove deleted accounts</t>
+          <t>Time zone</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.button</t>
+          <t>general.settings.privates.timezone.name</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
+          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
+          <t>Minimum number of reports from users deleting messages</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.description</t>
+          <t>general.settings.reports.deleteReports.name</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Дополнительные возможности для чата {{title}}
-Баланс чата: {{balance}}</t>
+          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Special actions for chat {{title}}
-Balance: {{balance}}</t>
+          <t>Minimum number of reports for a user to delete a message</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>general.settings.special.header</t>
+          <t>general.settings.reports.deleteReportsCount.name</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Индексировать старые сообщения</t>
+          <t>Минимальный рейтинг человека для удаления сообщения</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Index old messages</t>
+          <t>Minimum rating of a person to delete a message</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.button</t>
+          <t>general.settings.reports.deleteReportsRate.name</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
+          <t>Настройки репортов в чате {{title}}</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Allows the guard to explore all messages before they are added to the chat.</t>
+          <t>Reposts settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.description</t>
+          <t>general.settings.reports.header</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Задача на изучение истории чата началась!</t>
+          <t>Система репортов</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>The task of exploring the history of the chat has begun!</t>
+          <t>Reports system</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.started</t>
+          <t>general.settings.reports.reportsSystem.name</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Исключить неактивных пользователей</t>
+          <t>Очистить удалённые аккаунты</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Remove inactive users</t>
+          <t>Remove deleted accounts</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.button</t>
+          <t>general.settings.special.clear_deleted.button</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Исключает из чата всех неактивных участников за выбранный период</t>
+          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Removes all inactive participants from the chat for the selected period</t>
+          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.description</t>
+          <t>general.settings.special.clear_deleted.description</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Удалено {{progress}} из {{users}}!</t>
+          <t>Дополнительные возможности для чата {{title}}
+Баланс чата: {{balance}}</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Removed {{progress}} from {{users}}!</t>
+          <t>Special actions for chat {{title}}
+Balance: {{balance}}</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.progress</t>
+          <t>general.settings.special.header</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
+          <t>Индексировать старые сообщения</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
+          <t>Index old messages</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request</t>
+          <t>general.settings.special.index_old.button</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
+          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
+          <t>Allows the guard to explore all messages before they are added to the chat.</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request_confirm</t>
+          <t>general.settings.special.index_old.description</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Удаление завершено, исключено {{users}}!</t>
+          <t>Задача на изучение истории чата началась!</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Removal completed, removed {{users}}!</t>
+          <t>The task of exploring the history of the chat has begun!</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.success</t>
+          <t>general.settings.special.index_old.started</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Недостаточно ⭐️ на счету чата!</t>
+          <t>Исключить неактивных пользователей</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Insufficient ⭐️ on the chat balance!</t>
+          <t>Remove inactive users</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>general.settings.special.not_enough_balance</t>
+          <t>general.settings.special.kick_inactive.button</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t xml:space="preserve">Цена: </t>
+          <t>Исключает из чата всех неактивных участников за выбранный период</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t xml:space="preserve">Price: </t>
+          <t>Removes all inactive participants from the chat for the selected period</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>general.settings.special.price</t>
+          <t>general.settings.special.kick_inactive.description</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Начать!</t>
+          <t>Удалено {{progress}} из {{users}}!</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Start!</t>
+          <t>Removed {{progress}} from {{users}}!</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>general.settings.special.start</t>
+          <t>general.settings.special.kick_inactive.progress</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
+          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>The task is queued, you will be notified when it starts and ends!</t>
+          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>general.settings.special.started</t>
+          <t>general.settings.special.kick_inactive.request</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Активные задачи</t>
+          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Active tasks</t>
+          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>general.settings.special.tasks.button</t>
+          <t>general.settings.special.kick_inactive.request_confirm</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Пополнить баланс</t>
+          <t>Удаление завершено, исключено {{users}}!</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Top up balance</t>
+          <t>Removal completed, removed {{users}}!</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.button</t>
+          <t>general.settings.special.kick_inactive.success</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
+          <t>Недостаточно ⭐️ на счету чата!</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>How many stars do you want to transfer to your chat balance?</t>
+          <t>Insufficient ⭐️ on the chat balance!</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.how_many</t>
+          <t>general.settings.special.not_enough_balance</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Перевести</t>
+          <t xml:space="preserve">Цена: </t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Transfer</t>
+          <t xml:space="preserve">Price: </t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.pay</t>
+          <t>general.settings.special.price</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Введите положительное число!</t>
+          <t>Начать!</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Enter positive number!</t>
+          <t>Start!</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.positive</t>
+          <t>general.settings.special.start</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Перевод успешно проведён!</t>
+          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Transfer successful!</t>
+          <t>The task is queued, you will be notified when it starts and ends!</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.successful</t>
+          <t>general.settings.special.started</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Перевод звёзд чату {{title}}</t>
+          <t>Активные задачи</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Transfer stars to chat {{title}}</t>
+          <t>Active tasks</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.title</t>
+          <t>general.settings.special.tasks.button</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
+          <t>Пополнить баланс</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
+          <t>Top up balance</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>general.settings.timeZoneInfo</t>
+          <t>general.settings.special.topup.button</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Кулдаун</t>
+          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Cooldown</t>
+          <t>How many stars do you want to transfer to your chat balance?</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>general.settings.warns.cooldown.name</t>
+          <t>general.settings.special.topup.how_many</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Настройки предупреждений в чате {{title}}</t>
+          <t>Перевести</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Warnings settings in chat {{title}}</t>
+          <t>Transfer</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>general.settings.warns.header</t>
+          <t>general.settings.special.topup.pay</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Лимит до наказания</t>
+          <t>Введите положительное число!</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Limit before punishment</t>
+          <t>Enter positive number!</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>general.settings.warns.maxWarns.name</t>
+          <t>general.settings.special.topup.positive</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Длительность</t>
+          <t>Перевод успешно проведён!</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Duration</t>
+          <t>Transfer successful!</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnLength.name</t>
+          <t>general.settings.special.topup.successful</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Перевод звёзд чату {{title}}</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Transfer stars to chat {{title}}</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResult.name</t>
+          <t>general.settings.special.topup.title</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResultLength.name</t>
+          <t>general.settings.timeZoneInfo</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Кулдаун</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Cooldown</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>general.spam</t>
+          <t>general.settings.warns.cooldown.name</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Токен</t>
+          <t>Настройки предупреждений в чате {{title}}</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Token</t>
+          <t>Warnings settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>general.token</t>
+          <t>general.settings.warns.header</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Неизвестный канал</t>
+          <t>Лимит до наказания</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Unknown channel</t>
+          <t>Limit before punishment</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>general.unknown.channel</t>
+          <t>general.settings.warns.maxWarns.name</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Неизвестный пользователь</t>
+          <t>Длительность</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Unknown user</t>
+          <t>Duration</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>general.unknown.user</t>
+          <t>general.settings.warns.warnLength.name</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>до</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>until</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>general.until</t>
+          <t>general.settings.warns.warnsResult.name</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Admin change detected, the admin list has been updated!</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>handlers.adminsChange</t>
+          <t>general.settings.warns.warnsResultLength.name</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Вы уже прошли проверку!</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>You already passed captcha!</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>handlers.captcha.again</t>
+          <t>general.spam</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Нажмите на кнопку ниже для входа в чат!</t>
+          <t>Токен</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Click the button below to enter the chat room!</t>
+          <t>Token</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>handlers.captcha.agree</t>
+          <t>general.token</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>✅ Согласен</t>
+          <t>Неизвестный канал</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>✅ I agree</t>
+          <t>Unknown channel</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>handlers.captcha.agreed</t>
+          <t>general.unknown.channel</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Верно!</t>
+          <t>Неизвестный пользователь</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Correct!</t>
+          <t>Unknown user</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>handlers.captcha.correct</t>
+          <t>general.unknown.user</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
+          <t>до</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>To confirm that you are not a bot, click on: {{correct}}</t>
+          <t>until</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>handlers.captcha.emoji</t>
+          <t>general.until</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Это не ваша капча!</t>
+          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>It's not your captcha!</t>
+          <t>Admin change detected, the admin list has been updated!</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>handlers.captcha.wrongUser</t>
+          <t>handlers.adminsChange</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
+          <t>Вы уже прошли проверку!</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
+          <t>You already passed captcha!</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>handlers.chatJoin.raid</t>
+          <t>handlers.captcha.again</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
+          <t>Нажмите на кнопку ниже для входа в чат!</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
+          <t>Click the button below to enter the chat room!</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>handlers.file.got</t>
+          <t>handlers.captcha.agree</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
+          <t>✅ Согласен</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
+          <t>✅ I agree</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>handlers.hello.full</t>
+          <t>handlers.captcha.agreed</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
+          <t>Верно!</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
+          <t>Correct!</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>handlers.hello.restricted</t>
+          <t>handlers.captcha.correct</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Отправка запрещённых ссылок</t>
+          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>Sending unallowed links</t>
+          <t>To confirm that you are not a bot, click on: {{correct}}</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>handlers.linksChecker.reason</t>
+          <t>handlers.captcha.emoji</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Группа была мигрирована в супергруппу!</t>
+          <t>Это не ваша капча!</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>The group has been migrated to a supergroup!</t>
+          <t>It's not your captcha!</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>handlers.migrate</t>
+          <t>handlers.captcha.wrongUser</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Нативная блокировка</t>
+          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Native ban</t>
+          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>handlers.nativeBan</t>
+          <t>handlers.chatJoin.raid</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Ночной режим выключен!</t>
+          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Night mode disabled!</t>
+          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>handlers.nightMode.disable</t>
+          <t>handlers.file.got</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Включён ночной режим!</t>
+          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Night mode activated!</t>
+          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>handlers.nightMode.enable</t>
+          <t>handlers.hello.full</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>{{user}} you can be banned for sending reactions during mute!</t>
+          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>handlers.reactions.notify</t>
+          <t>handlers.hello.restricted</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>реакции в муте</t>
+          <t>Отправка запрещённых ссылок</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>reactions while mute is active</t>
+          <t>Sending unallowed links</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>handlers.reactions.reason</t>
+          <t>handlers.linksChecker.reason</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>спам реакциями</t>
+          <t>Группа была мигрирована в супергруппу!</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>reactions spam</t>
+          <t>The group has been migrated to a supergroup!</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>handlers.reactions.spamReason</t>
+          <t>handlers.migrate</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Репутация уменьшена!</t>
+          <t>Нативная блокировка</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Reputation decreased!</t>
+          <t>Native ban</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>handlers.reputation.down</t>
+          <t>handlers.nativeBan</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Репутация увеличена!</t>
+          <t>Ночной режим выключен!</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Reputation increased!</t>
+          <t>Night mode disabled!</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>handlers.reputation.up</t>
+          <t>handlers.nightMode.disable</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
+          <t>Включён ночной режим!</t>
+        </is>
+      </c>
+      <c r="C567" t="inlineStr">
+        <is>
+          <t>Night mode activated!</t>
+        </is>
+      </c>
+      <c r="D567" t="inlineStr"/>
+      <c r="E567" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F567" t="inlineStr">
+        <is>
+          <t>handlers.nightMode.enable</t>
+        </is>
+      </c>
+      <c r="G567" t="inlineStr"/>
+      <c r="H567" t="inlineStr"/>
+    </row>
+    <row r="568">
+      <c r="A568" t="inlineStr"/>
+      <c r="B568" t="inlineStr">
+        <is>
+          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+        </is>
+      </c>
+      <c r="C568" t="inlineStr">
+        <is>
+          <t>{{user}} you can be banned for sending reactions during mute!</t>
+        </is>
+      </c>
+      <c r="D568" t="inlineStr"/>
+      <c r="E568" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F568" t="inlineStr">
+        <is>
+          <t>handlers.reactions.notify</t>
+        </is>
+      </c>
+      <c r="G568" t="inlineStr"/>
+      <c r="H568" t="inlineStr"/>
+    </row>
+    <row r="569">
+      <c r="A569" t="inlineStr"/>
+      <c r="B569" t="inlineStr">
+        <is>
+          <t>реакции в муте</t>
+        </is>
+      </c>
+      <c r="C569" t="inlineStr">
+        <is>
+          <t>reactions while mute is active</t>
+        </is>
+      </c>
+      <c r="D569" t="inlineStr"/>
+      <c r="E569" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F569" t="inlineStr">
+        <is>
+          <t>handlers.reactions.reason</t>
+        </is>
+      </c>
+      <c r="G569" t="inlineStr"/>
+      <c r="H569" t="inlineStr"/>
+    </row>
+    <row r="570">
+      <c r="A570" t="inlineStr"/>
+      <c r="B570" t="inlineStr">
+        <is>
+          <t>спам реакциями</t>
+        </is>
+      </c>
+      <c r="C570" t="inlineStr">
+        <is>
+          <t>reactions spam</t>
+        </is>
+      </c>
+      <c r="D570" t="inlineStr"/>
+      <c r="E570" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F570" t="inlineStr">
+        <is>
+          <t>handlers.reactions.spamReason</t>
+        </is>
+      </c>
+      <c r="G570" t="inlineStr"/>
+      <c r="H570" t="inlineStr"/>
+    </row>
+    <row r="571">
+      <c r="A571" t="inlineStr"/>
+      <c r="B571" t="inlineStr">
+        <is>
+          <t>Репутация уменьшена!</t>
+        </is>
+      </c>
+      <c r="C571" t="inlineStr">
+        <is>
+          <t>Reputation decreased!</t>
+        </is>
+      </c>
+      <c r="D571" t="inlineStr"/>
+      <c r="E571" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F571" t="inlineStr">
+        <is>
+          <t>handlers.reputation.down</t>
+        </is>
+      </c>
+      <c r="G571" t="inlineStr"/>
+      <c r="H571" t="inlineStr"/>
+    </row>
+    <row r="572">
+      <c r="A572" t="inlineStr"/>
+      <c r="B572" t="inlineStr">
+        <is>
+          <t>Репутация увеличена!</t>
+        </is>
+      </c>
+      <c r="C572" t="inlineStr">
+        <is>
+          <t>Reputation increased!</t>
+        </is>
+      </c>
+      <c r="D572" t="inlineStr"/>
+      <c r="E572" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F572" t="inlineStr">
+        <is>
+          <t>handlers.reputation.up</t>
+        </is>
+      </c>
+      <c r="G572" t="inlineStr"/>
+      <c r="H572" t="inlineStr"/>
+    </row>
+    <row r="573">
+      <c r="A573" t="inlineStr"/>
+      <c r="B573" t="inlineStr">
+        <is>
           <t>Статус пака {{name}}
 Проиндексирован: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="C567" t="inlineStr">
+      <c r="C573" t="inlineStr">
         <is>
           <t>Pack status {{name}}
 Indexed: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="D567" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F567" t="inlineStr">
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.pack</t>
         </is>
       </c>
-      <c r="G567" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B568" t="inlineStr">
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
         <is>
           <t>Сообщить об ошибке</t>
         </is>
       </c>
-      <c r="C568" t="inlineStr">
+      <c r="C574" t="inlineStr">
         <is>
           <t>Report a misstake</t>
         </is>
       </c>
-      <c r="D568" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F568" t="inlineStr">
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.report</t>
         </is>
       </c>
-      <c r="G568" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B569" t="inlineStr">
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
         <is>
           <t>Статус стикера: {{status}}
 Медиа категория: {{media}}
 Текстовая категория: {{text}}</t>
         </is>
       </c>
-      <c r="C569" t="inlineStr">
+      <c r="C575" t="inlineStr">
         <is>
           <t>Sticker status: {{status}}
 Media category: {{media}}
 Text category: {{text}}</t>
         </is>
       </c>
-      <c r="D569" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F569" t="inlineStr">
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.single</t>
         </is>
       </c>
-      <c r="G569" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B570" t="inlineStr">
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
         <is>
           <t>Сработал триггер {{name}} в чате {{title}}: {{text}}</t>
         </is>
       </c>
-      <c r="C570" t="inlineStr">
+      <c r="C576" t="inlineStr">
         <is>
           <t>The {{name}} triggered in the {{title}} chat: {{text}}</t>
         </is>
       </c>
-      <c r="D570" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F570" t="inlineStr">
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
         <is>
           <t>handlers.trigger.got</t>
         </is>
       </c>
-      <c r="G570" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B571" t="inlineStr">
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C571" t="inlineStr">
+      <c r="C577" t="inlineStr">
         <is>
           <t>Cleaning deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D571" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F571" t="inlineStr">
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
         <is>
           <t>native.clear_deleted.clearing</t>
         </is>
       </c>
-      <c r="G571" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B572" t="inlineStr">
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
         <is>
           <t>Поиск удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C572" t="inlineStr">
+      <c r="C578" t="inlineStr">
         <is>
           <t>Search for deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D572" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F572" t="inlineStr">
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
         <is>
           <t>native.clear_deleted.collecting</t>
         </is>
       </c>
-      <c r="G572" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B573" t="inlineStr">
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов завершена!
 Удалённых аккаунтов: {{deleted}}
 Ошибок удаления со стороны Telegram: {{errors}}</t>
         </is>
       </c>
-      <c r="C573" t="inlineStr">
+      <c r="C579" t="inlineStr">
         <is>
           <t>Deleted accounts cleanup complete!
 Deleted accounts: {{deleted}}
 Deletion errors on Telegram's side: {{errors}}</t>
         </is>
       </c>
-      <c r="D573" t="inlineStr"/>
-[...154 lines deleted...]
-      </c>
       <c r="D579" t="inlineStr"/>
       <c r="E579" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F579" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.badwordsRU</t>
+          <t>native.clear_deleted.finished</t>
         </is>
       </c>
       <c r="G579" t="inlineStr"/>
       <c r="H579" t="inlineStr"/>
     </row>
     <row r="580">
       <c r="A580" t="inlineStr"/>
       <c r="B580" t="inlineStr">
         <is>
-          <t>Команда</t>
+          <t>Задача на чистку удалённых аккаунтов началась!</t>
         </is>
       </c>
       <c r="C580" t="inlineStr">
         <is>
-          <t>Command</t>
+          <t>The task of cleaning up deleted accounts has begun!</t>
         </is>
       </c>
       <c r="D580" t="inlineStr"/>
       <c r="E580" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F580" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.command</t>
+          <t>native.clear_deleted.started</t>
         </is>
       </c>
       <c r="G580" t="inlineStr"/>
       <c r="H580" t="inlineStr"/>
     </row>
     <row r="581">
       <c r="A581" t="inlineStr"/>
       <c r="B581" t="inlineStr">
         <is>
-          <t>Содержит текст</t>
+          <t>Отправьте сообщение которое будет прикпеплено к ограничению!</t>
         </is>
       </c>
       <c r="C581" t="inlineStr">
         <is>
-          <t>Contains text</t>
+          <t>Send message which will attached to restriction!</t>
         </is>
       </c>
       <c r="D581" t="inlineStr"/>
       <c r="E581" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F581" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.contains</t>
+          <t>scenes.addAttach.enter</t>
         </is>
       </c>
       <c r="G581" t="inlineStr"/>
       <c r="H581" t="inlineStr"/>
     </row>
     <row r="582">
       <c r="A582" t="inlineStr"/>
       <c r="B582" t="inlineStr">
         <is>
-          <t>Содержит язык</t>
+          <t>Введите команду:</t>
         </is>
       </c>
       <c r="C582" t="inlineStr">
         <is>
-          <t>Contains language</t>
+          <t>Enter command:</t>
         </is>
       </c>
       <c r="D582" t="inlineStr"/>
       <c r="E582" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F582" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.language</t>
+          <t>scenes.addCommand.enterCommand</t>
         </is>
       </c>
       <c r="G582" t="inlineStr"/>
       <c r="H582" t="inlineStr"/>
     </row>
     <row r="583">
       <c r="A583" t="inlineStr"/>
       <c r="B583" t="inlineStr">
         <is>
-          <t>Точное совпадение</t>
+          <t>Токен {{name}} создан!</t>
         </is>
       </c>
       <c r="C583" t="inlineStr">
         <is>
-          <t>Exact match</t>
+          <t>Token {{name}} created!</t>
         </is>
       </c>
       <c r="D583" t="inlineStr"/>
       <c r="E583" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F583" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.match</t>
+          <t>scenes.addToken.created</t>
         </is>
       </c>
       <c r="G583" t="inlineStr"/>
       <c r="H583" t="inlineStr"/>
     </row>
     <row r="584">
       <c r="A584" t="inlineStr"/>
       <c r="B584" t="inlineStr">
         <is>
-          <t>Регулярное выражение</t>
+          <t>Введите название токена:</t>
         </is>
       </c>
       <c r="C584" t="inlineStr">
         <is>
-          <t>Regular Expression</t>
+          <t>Enter token name:</t>
         </is>
       </c>
       <c r="D584" t="inlineStr"/>
       <c r="E584" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F584" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.regex</t>
+          <t>scenes.addToken.enterName</t>
         </is>
       </c>
       <c r="G584" t="inlineStr"/>
       <c r="H584" t="inlineStr"/>
     </row>
     <row r="585">
       <c r="A585" t="inlineStr"/>
       <c r="B585" t="inlineStr">
         <is>
-          <t>Выберите действие на триггер:</t>
+          <t>Нецензурная лексика (русская)</t>
         </is>
       </c>
       <c r="C585" t="inlineStr">
         <is>
-          <t>Select trigger action:</t>
+          <t>Sweating (russian)</t>
         </is>
       </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterAction</t>
+          <t>scenes.addTrigger.condition.badwordsRU</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Введите команду, на которую будет срабатывать триггер:</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Enter the command to be triggered by the trigger:</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterCommand</t>
+          <t>scenes.addTrigger.condition.command</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Выберите тип условия для триггера:</t>
+          <t>Содержит текст</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Select condition type for trigger:</t>
+          <t>Contains text</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterConditionType</t>
+          <t>scenes.addTrigger.condition.contains</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Введите текст, который должно содержать сообщение для сработки:</t>
+          <t>Содержит язык</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Enter the text that the triggering message should contain:</t>
+          <t>Contains language</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterContains</t>
+          <t>scenes.addTrigger.condition.language</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Введите длительность ограничения:</t>
+          <t>Точное совпадение</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Enter restriction duration:</t>
+          <t>Exact match</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterDuration</t>
+          <t>scenes.addTrigger.condition.match</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Выберите язык:</t>
+          <t>Регулярное выражение</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Select a language:</t>
+          <t>Regular Expression</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterLanguage</t>
+          <t>scenes.addTrigger.condition.regex</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Введите текст сообщения для сработки:</t>
+          <t>Выберите действие на триггер:</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Enter the text of the message to be triggered:</t>
+          <t>Select trigger action:</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMatch</t>
+          <t>scenes.addTrigger.enterAction</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Введите отправляемое сообщение:</t>
+          <t>Введите команду, на которую будет срабатывать триггер:</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Enter respond message:</t>
+          <t>Enter the command to be triggered by the trigger:</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMessage</t>
+          <t>scenes.addTrigger.enterCommand</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Введите название триггера:</t>
+          <t>Выберите тип условия для триггера:</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Enter trigger name:</t>
+          <t>Select condition type for trigger:</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterName</t>
+          <t>scenes.addTrigger.enterConditionType</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
+          <t>Введите текст, который должно содержать сообщение для сработки:</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Enter regex for trigger (you can try it on regex101.com):</t>
+          <t>Enter the text that the triggering message should contain:</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterRegex</t>
+          <t>scenes.addTrigger.enterContains</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Введите количество добавляемой репутации:</t>
+          <t>Введите длительность ограничения:</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation to be added:</t>
+          <t>Enter restriction duration:</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputation</t>
+          <t>scenes.addTrigger.enterDuration</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Выбрите получателя репутации:</t>
+          <t>Выберите язык:</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Select the recipient of the reputation:</t>
+          <t>Select a language:</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputationGetter</t>
+          <t>scenes.addTrigger.enterLanguage</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Выберите, какой текст будет проверяться:</t>
+          <t>Введите текст сообщения для сработки:</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Select text to check:</t>
+          <t>Enter the text of the message to be triggered:</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterSource</t>
+          <t>scenes.addTrigger.enterMatch</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Проверять изменение сообщений?</t>
+          <t>Введите отправляемое сообщение:</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Check edited messages text?</t>
+          <t>Enter respond message:</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterTriggerAtEdit</t>
+          <t>scenes.addTrigger.enterMessage</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Арабский</t>
+          <t>Введите название триггера:</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Arabian</t>
+          <t>Enter trigger name:</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.arabic</t>
+          <t>scenes.addTrigger.enterName</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Китайский</t>
+          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Chinese</t>
+          <t>Enter regex for trigger (you can try it on regex101.com):</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.chinese</t>
+          <t>scenes.addTrigger.enterRegex</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Японский</t>
+          <t>Введите количество добавляемой репутации:</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Enter the amount of reputation to be added:</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.japanese</t>
+          <t>scenes.addTrigger.enterReputation</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Корейский</t>
+          <t>Выбрите получателя репутации:</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Korean</t>
+          <t>Select the recipient of the reputation:</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.korean</t>
+          <t>scenes.addTrigger.enterReputationGetter</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Пользователь получивший ответ</t>
+          <t>Выберите, какой текст будет проверяться:</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>User receiving a reply</t>
+          <t>Select text to check:</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.replier</t>
+          <t>scenes.addTrigger.enterSource</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Отправитель сообщения</t>
+          <t>Проверять изменение сообщений?</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Message sender</t>
+          <t>Check edited messages text?</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.sender</t>
+          <t>scenes.addTrigger.enterTriggerAtEdit</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Описание пользователя</t>
+          <t>Арабский</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>User's bio</t>
+          <t>Arabian</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.bio_text</t>
+          <t>scenes.addTrigger.language.arabic</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Название привязанного канала</t>
+          <t>Китайский</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Title of linked channel</t>
+          <t>Chinese</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.linked_channel_text</t>
+          <t>scenes.addTrigger.language.chinese</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Текст сообщения</t>
+          <t>Японский</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Message text</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.message_text</t>
+          <t>scenes.addTrigger.language.japanese</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Имя пользователя</t>
+          <t>Корейский</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>User's name</t>
+          <t>Korean</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.name_text</t>
+          <t>scenes.addTrigger.language.korean</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Готово!</t>
+          <t>Пользователь получивший ответ</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Done!</t>
+          <t>User receiving a reply</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>scenes.announce.done</t>
+          <t>scenes.addTrigger.reputation.replier</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Выберите чат используя кнопку ниже</t>
+          <t>Отправитель сообщения</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Select chat using button bellow</t>
+          <t>Message sender</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>scenes.announce.enter</t>
+          <t>scenes.addTrigger.reputation.sender</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
+          <t>Описание пользователя</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
+          <t>User's bio</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>scenes.announce.sendMessage</t>
+          <t>scenes.addTrigger.source.bio_text</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Добавить требование прав</t>
+          <t>Название привязанного канала</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Add permission requirement</t>
+          <t>Title of linked channel</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_permissions</t>
+          <t>scenes.addTrigger.source.linked_channel_text</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Добавить требование репутации репортов</t>
+          <t>Текст сообщения</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Add a report reputation requirement</t>
+          <t>Message text</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_reports_reputation</t>
+          <t>scenes.addTrigger.source.message_text</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Добавить требование репутации чата</t>
+          <t>Имя пользователя</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Add a chat reputation requirement</t>
+          <t>User's name</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_reputation</t>
+          <t>scenes.addTrigger.source.name_text</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Изменить требование прав</t>
+          <t>Готово!</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Edit permission requirement</t>
+          <t>Done!</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_permissions</t>
+          <t>scenes.announce.done</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Изменить требование репутации репортов</t>
+          <t>Выберите чат используя кнопку ниже</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Change the report reputation requirement</t>
+          <t>Select chat using button bellow</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reports_reputation</t>
+          <t>scenes.announce.enter</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Изменить репутацию чата</t>
+          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Change chat reputation</t>
+          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reputation</t>
+          <t>scenes.announce.sendMessage</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Введите команду</t>
+          <t>Приложение не найдено!</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Enter command</t>
+          <t>Application not found!</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_command</t>
+          <t>scenes.app_chat_link.app_not_found</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Подтвердить привязку</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Confirm linking</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
+          <t>scenes.app_chat_link.confirm</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации</t>
+          <t>Привязка приложения к чату
+Приложение: &lt;b&gt;{{app_name}}&lt;/b&gt;
+Чат: &lt;b&gt;{{chat_title}}&lt;/b&gt;
+Выберите разрешения, которые вы хотите предоставить приложению в этом чате:</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation required</t>
+          <t>Application linking to chat
+Application: &lt;b&gt;{{app_name}}&lt;/b&gt;
+Chat: &lt;b&gt;{{chat_title}}&lt;/b&gt;
+Select permissions you want to grant to the application in this chat:</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reputation</t>
+          <t>scenes.app_chat_link.header</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Укажите, кто может использовать эту команду.
-Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
+          <t>Вы должны быть администратором чата для привязки приложения!</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Specify, who can use this command.
-Select using the buttons or send the priority until which it will be available.</t>
+          <t>You must be a chat administrator to link an application!</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_permission</t>
+          <t>scenes.app_chat_link.not_admin</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Приложение успешно привязано к чату!</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Application successfully linked to the chat!</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reports_reputation</t>
+          <t>scenes.app_chat_link.success</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации в чате</t>
+          <t>Приложение удалено</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Enter the amount of chat reputation required</t>
+          <t>Application deleted</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reputation</t>
+          <t>scenes.apps.app_deleted</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Ограничения команд в чате {{title}}</t>
+          <t>Приложение: &lt;b&gt;{{name}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Для подключения к чату отправьте в чат:
+&lt;code&gt;/settings applink {{id}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Command restrictions in chat {{title}}</t>
+          <t>Application: &lt;b&gt;{{name}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+To link to a chat, send to the chat:
+&lt;code&gt;/settings applink {{id}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.header</t>
+          <t>scenes.apps.app_info</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Ограничение использования команды:</t>
+          <t>Создать приложение</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Command usage restrictions:</t>
+          <t>Create application</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.info</t>
+          <t>scenes.apps.create</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
         <is>
-          <t>Ограничений не добавлено!</t>
+          <t>Удалить приложение</t>
         </is>
       </c>
       <c r="C626" t="inlineStr">
         <is>
-          <t>No restrictions been added!</t>
+          <t>Delete application</t>
         </is>
       </c>
       <c r="D626" t="inlineStr"/>
       <c r="E626" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F626" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.no_restrictions</t>
+          <t>scenes.apps.delete_app</t>
         </is>
       </c>
       <c r="G626" t="inlineStr"/>
       <c r="H626" t="inlineStr"/>
     </row>
     <row r="627">
       <c r="A627" t="inlineStr"/>
       <c r="B627" t="inlineStr">
         <is>
-          <t>Ограничение не найдено</t>
+          <t>Вы уверены, что хотите удалить приложение "{{name}}"? Это также аннулирует все его токены.</t>
         </is>
       </c>
       <c r="C627" t="inlineStr">
         <is>
-          <t>Command restriction not found</t>
+          <t>Are you sure you want to delete application "{{name}}"? This will also revoke all its tokens.</t>
         </is>
       </c>
       <c r="D627" t="inlineStr"/>
       <c r="E627" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F627" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.notFound</t>
+          <t>scenes.apps.delete_confirm</t>
         </is>
       </c>
       <c r="G627" t="inlineStr"/>
       <c r="H627" t="inlineStr"/>
     </row>
     <row r="628">
       <c r="A628" t="inlineStr"/>
       <c r="B628" t="inlineStr">
         <is>
-          <t>Не требовать прав</t>
+          <t>Удалить токен</t>
         </is>
       </c>
       <c r="C628" t="inlineStr">
         <is>
-          <t>Disable permission requirement</t>
+          <t>Delete token</t>
         </is>
       </c>
       <c r="D628" t="inlineStr"/>
       <c r="E628" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F628" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_permissions</t>
+          <t>scenes.apps.delete_token</t>
         </is>
       </c>
       <c r="G628" t="inlineStr"/>
       <c r="H628" t="inlineStr"/>
     </row>
     <row r="629">
       <c r="A629" t="inlineStr"/>
       <c r="B629" t="inlineStr">
         <is>
-          <t>Не требовать репутацию репортов</t>
+          <t>Введите название для приложения:</t>
         </is>
       </c>
       <c r="C629" t="inlineStr">
         <is>
-          <t>Don't demand report reputation</t>
+          <t>Enter a name for the application:</t>
         </is>
       </c>
       <c r="D629" t="inlineStr"/>
       <c r="E629" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F629" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reports_reputation</t>
+          <t>scenes.apps.enter_name</t>
         </is>
       </c>
       <c r="G629" t="inlineStr"/>
       <c r="H629" t="inlineStr"/>
     </row>
     <row r="630">
       <c r="A630" t="inlineStr"/>
       <c r="B630" t="inlineStr">
         <is>
-          <t>Не требовать репутацию</t>
+          <t>Ваши приложения</t>
         </is>
       </c>
       <c r="C630" t="inlineStr">
         <is>
-          <t>Don't demand a reputation</t>
+          <t>Your applications</t>
         </is>
       </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reputation</t>
+          <t>scenes.apps.header</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Репутация репортов:</t>
+          <t>Выпустить токен</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Reports reputation:</t>
+          <t>Issue token</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reports_reputation</t>
+          <t>scenes.apps.issue_token</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Репутация в чате:</t>
+          <t>Управление разрешениями</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Reputation in chat:</t>
+          <t>Manage permissions</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reputation</t>
+          <t>scenes.apps.manage_permissions</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>У вас пока нет созданных приложений</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>You don't have any applications created yet</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reports_reputation</t>
+          <t>scenes.apps.no_apps</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>Токенов нет</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>No tokens</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reputation</t>
+          <t>scenes.apps.no_tokens</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Введите текст ответа:</t>
+          <t>Ручная проверка файлов</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Enter respond text:</t>
+          <t>Manual file review</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>scenes.commands.enterText</t>
+          <t>scenes.apps.permission_names.file-manual-review</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>Команды в чате {{title}}:</t>
+          <t>Репорт файлов</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>Commands in chat {{title}}:</t>
+          <t>File report</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>scenes.commands.header</t>
+          <t>scenes.apps.permission_names.file-report</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Команда не найдена!</t>
+          <t>Отправка текстов на проверку</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Command not found!</t>
+          <t>Push texts for checks</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>scenes.commands.notFound</t>
+          <t>scenes.apps.permission_names.push-new-texts-for-checks</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Редактировать алиасы</t>
+          <t>Получение информации о пользователях</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Edit aliases</t>
+          <t>Get users info</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editAliases</t>
+          <t>scenes.apps.permission_names.users-get-info</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Редактировать текст</t>
+          <t>Получение ограничений пользователей</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Edit text</t>
+          <t>Get users restrictions</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editText</t>
+          <t>scenes.apps.permission_names.users-get-restrictions</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
+          <t>Разрешения для приложения "{{name}}"</t>
+        </is>
+      </c>
+      <c r="C640" t="inlineStr">
+        <is>
+          <t>Permissions for application "{{name}}"</t>
+        </is>
+      </c>
+      <c r="D640" t="inlineStr"/>
+      <c r="E640" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F640" t="inlineStr">
+        <is>
+          <t>scenes.apps.permissions_header</t>
+        </is>
+      </c>
+      <c r="G640" t="inlineStr"/>
+      <c r="H640" t="inlineStr"/>
+    </row>
+    <row r="641">
+      <c r="A641" t="inlineStr"/>
+      <c r="B641" t="inlineStr">
+        <is>
+          <t>Токен создан!
+Название: &lt;b&gt;{{name}}&lt;/b&gt;
+Значение: &lt;code&gt;{{value}}&lt;/code&gt;
+&lt;b&gt;ВНИМАНИЕ:&lt;/b&gt; Токен показывается только один раз, обязательно сохраните его!</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>Token created!
+Name: &lt;b&gt;{{name}}&lt;/b&gt;
+Value: &lt;code&gt;{{value}}&lt;/code&gt;
+&lt;b&gt;WARNING:&lt;/b&gt; The token is shown only once, make sure to save it!</t>
+        </is>
+      </c>
+      <c r="D641" t="inlineStr"/>
+      <c r="E641" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F641" t="inlineStr">
+        <is>
+          <t>scenes.apps.token_created</t>
+        </is>
+      </c>
+      <c r="G641" t="inlineStr"/>
+      <c r="H641" t="inlineStr"/>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr"/>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>Токен удален</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>Token deleted</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr"/>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
+        <is>
+          <t>scenes.apps.token_deleted</t>
+        </is>
+      </c>
+      <c r="G642" t="inlineStr"/>
+      <c r="H642" t="inlineStr"/>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr"/>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>Токен: &lt;b&gt;{{name}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Разрешения: {{permissions}}</t>
+        </is>
+      </c>
+      <c r="C643" t="inlineStr">
+        <is>
+          <t>Token: &lt;b&gt;{{name}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Permissions: {{permissions}}</t>
+        </is>
+      </c>
+      <c r="D643" t="inlineStr"/>
+      <c r="E643" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F643" t="inlineStr">
+        <is>
+          <t>scenes.apps.token_info</t>
+        </is>
+      </c>
+      <c r="G643" t="inlineStr"/>
+      <c r="H643" t="inlineStr"/>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr"/>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>Введите название для нового токена:</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>Enter a name for the new token:</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr"/>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F644" t="inlineStr">
+        <is>
+          <t>scenes.apps.token_name_prompt</t>
+        </is>
+      </c>
+      <c r="G644" t="inlineStr"/>
+      <c r="H644" t="inlineStr"/>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr"/>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>Выберите разрешения для токена "{{name}}"</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>Select permissions for token "{{name}}"</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr"/>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F645" t="inlineStr">
+        <is>
+          <t>scenes.apps.token_permissions_header</t>
+        </is>
+      </c>
+      <c r="G645" t="inlineStr"/>
+      <c r="H645" t="inlineStr"/>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr"/>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>Список токенов</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>Tokens list</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr"/>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t>scenes.apps.tokens_list</t>
+        </is>
+      </c>
+      <c r="G646" t="inlineStr"/>
+      <c r="H646" t="inlineStr"/>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr"/>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>Приложение: &lt;b&gt;{{name}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Привязано: {{date}}
+Разрешения: {{permissions}}</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>Application: &lt;b&gt;{{name}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Linked at: {{date}}
+Permissions: {{permissions}}</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr"/>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t>scenes.chat_apps.app_info</t>
+        </is>
+      </c>
+      <c r="G647" t="inlineStr"/>
+      <c r="H647" t="inlineStr"/>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr"/>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>Приложения, привязанные к чату {{title}}</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>Applications linked to chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr"/>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F648" t="inlineStr">
+        <is>
+          <t>scenes.chat_apps.header</t>
+        </is>
+      </c>
+      <c r="G648" t="inlineStr"/>
+      <c r="H648" t="inlineStr"/>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr"/>
+      <c r="B649" t="inlineStr">
+        <is>
+          <t>К этому чату не привязано ни одного приложения</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>No applications linked to this chat</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr"/>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t>scenes.chat_apps.no_apps</t>
+        </is>
+      </c>
+      <c r="G649" t="inlineStr"/>
+      <c r="H649" t="inlineStr"/>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr"/>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>Отвязать приложение</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>Unlink application</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr"/>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t>scenes.chat_apps.unlink</t>
+        </is>
+      </c>
+      <c r="G650" t="inlineStr"/>
+      <c r="H650" t="inlineStr"/>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr"/>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>Вы уверены, что хотите отвязать приложение "{{name}}"? Это лишит его доступа к управлению в этом чате.</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr">
+        <is>
+          <t>Are you sure you want to unlink application "{{name}}"? This will revoke its access to manage this chat.</t>
+        </is>
+      </c>
+      <c r="D651" t="inlineStr"/>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
+        <is>
+          <t>scenes.chat_apps.unlink_confirm</t>
+        </is>
+      </c>
+      <c r="G651" t="inlineStr"/>
+      <c r="H651" t="inlineStr"/>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr"/>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>Приложение отвязано</t>
+        </is>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>Application unlinked</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr"/>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
+        <is>
+          <t>scenes.chat_apps.unlinked</t>
+        </is>
+      </c>
+      <c r="G652" t="inlineStr"/>
+      <c r="H652" t="inlineStr"/>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr"/>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t>Добавить требование прав</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>Add permission requirement</t>
+        </is>
+      </c>
+      <c r="D653" t="inlineStr"/>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.add_permissions</t>
+        </is>
+      </c>
+      <c r="G653" t="inlineStr"/>
+      <c r="H653" t="inlineStr"/>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr"/>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t>Добавить требование репутации репортов</t>
+        </is>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>Add a report reputation requirement</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr"/>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.add_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G654" t="inlineStr"/>
+      <c r="H654" t="inlineStr"/>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr"/>
+      <c r="B655" t="inlineStr">
+        <is>
+          <t>Добавить требование репутации чата</t>
+        </is>
+      </c>
+      <c r="C655" t="inlineStr">
+        <is>
+          <t>Add a chat reputation requirement</t>
+        </is>
+      </c>
+      <c r="D655" t="inlineStr"/>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F655" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.add_reputation</t>
+        </is>
+      </c>
+      <c r="G655" t="inlineStr"/>
+      <c r="H655" t="inlineStr"/>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr"/>
+      <c r="B656" t="inlineStr">
+        <is>
+          <t>Изменить требование прав</t>
+        </is>
+      </c>
+      <c r="C656" t="inlineStr">
+        <is>
+          <t>Edit permission requirement</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr"/>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.edit_permissions</t>
+        </is>
+      </c>
+      <c r="G656" t="inlineStr"/>
+      <c r="H656" t="inlineStr"/>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr"/>
+      <c r="B657" t="inlineStr">
+        <is>
+          <t>Изменить требование репутации репортов</t>
+        </is>
+      </c>
+      <c r="C657" t="inlineStr">
+        <is>
+          <t>Change the report reputation requirement</t>
+        </is>
+      </c>
+      <c r="D657" t="inlineStr"/>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F657" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.edit_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G657" t="inlineStr"/>
+      <c r="H657" t="inlineStr"/>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr"/>
+      <c r="B658" t="inlineStr">
+        <is>
+          <t>Изменить репутацию чата</t>
+        </is>
+      </c>
+      <c r="C658" t="inlineStr">
+        <is>
+          <t>Change chat reputation</t>
+        </is>
+      </c>
+      <c r="D658" t="inlineStr"/>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F658" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.edit_reputation</t>
+        </is>
+      </c>
+      <c r="G658" t="inlineStr"/>
+      <c r="H658" t="inlineStr"/>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr"/>
+      <c r="B659" t="inlineStr">
+        <is>
+          <t>Введите команду</t>
+        </is>
+      </c>
+      <c r="C659" t="inlineStr">
+        <is>
+          <t>Enter command</t>
+        </is>
+      </c>
+      <c r="D659" t="inlineStr"/>
+      <c r="E659" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F659" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_command</t>
+        </is>
+      </c>
+      <c r="G659" t="inlineStr"/>
+      <c r="H659" t="inlineStr"/>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr"/>
+      <c r="B660" t="inlineStr">
+        <is>
+          <t>Введите количество требуемой репутации репортов</t>
+        </is>
+      </c>
+      <c r="C660" t="inlineStr">
+        <is>
+          <t>Enter the amount of report reputation required</t>
+        </is>
+      </c>
+      <c r="D660" t="inlineStr"/>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F660" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G660" t="inlineStr"/>
+      <c r="H660" t="inlineStr"/>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr"/>
+      <c r="B661" t="inlineStr">
+        <is>
+          <t>Введите количество требуемой репутации</t>
+        </is>
+      </c>
+      <c r="C661" t="inlineStr">
+        <is>
+          <t>Enter the amount of reputation required</t>
+        </is>
+      </c>
+      <c r="D661" t="inlineStr"/>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F661" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_new_reputation</t>
+        </is>
+      </c>
+      <c r="G661" t="inlineStr"/>
+      <c r="H661" t="inlineStr"/>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr"/>
+      <c r="B662" t="inlineStr">
+        <is>
+          <t>Укажите, кто может использовать эту команду.
+Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
+        </is>
+      </c>
+      <c r="C662" t="inlineStr">
+        <is>
+          <t>Specify, who can use this command.
+Select using the buttons or send the priority until which it will be available.</t>
+        </is>
+      </c>
+      <c r="D662" t="inlineStr"/>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F662" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_permission</t>
+        </is>
+      </c>
+      <c r="G662" t="inlineStr"/>
+      <c r="H662" t="inlineStr"/>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr"/>
+      <c r="B663" t="inlineStr">
+        <is>
+          <t>Введите количество требуемой репутации репортов</t>
+        </is>
+      </c>
+      <c r="C663" t="inlineStr">
+        <is>
+          <t>Enter the amount of report reputation required</t>
+        </is>
+      </c>
+      <c r="D663" t="inlineStr"/>
+      <c r="E663" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F663" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G663" t="inlineStr"/>
+      <c r="H663" t="inlineStr"/>
+    </row>
+    <row r="664">
+      <c r="A664" t="inlineStr"/>
+      <c r="B664" t="inlineStr">
+        <is>
+          <t>Введите количество требуемой репутации в чате</t>
+        </is>
+      </c>
+      <c r="C664" t="inlineStr">
+        <is>
+          <t>Enter the amount of chat reputation required</t>
+        </is>
+      </c>
+      <c r="D664" t="inlineStr"/>
+      <c r="E664" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F664" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.enter_reputation</t>
+        </is>
+      </c>
+      <c r="G664" t="inlineStr"/>
+      <c r="H664" t="inlineStr"/>
+    </row>
+    <row r="665">
+      <c r="A665" t="inlineStr"/>
+      <c r="B665" t="inlineStr">
+        <is>
+          <t>Ограничения команд в чате {{title}}</t>
+        </is>
+      </c>
+      <c r="C665" t="inlineStr">
+        <is>
+          <t>Command restrictions in chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D665" t="inlineStr"/>
+      <c r="E665" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F665" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.header</t>
+        </is>
+      </c>
+      <c r="G665" t="inlineStr"/>
+      <c r="H665" t="inlineStr"/>
+    </row>
+    <row r="666">
+      <c r="A666" t="inlineStr"/>
+      <c r="B666" t="inlineStr">
+        <is>
+          <t>Ограничение использования команды:</t>
+        </is>
+      </c>
+      <c r="C666" t="inlineStr">
+        <is>
+          <t>Command usage restrictions:</t>
+        </is>
+      </c>
+      <c r="D666" t="inlineStr"/>
+      <c r="E666" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F666" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.info</t>
+        </is>
+      </c>
+      <c r="G666" t="inlineStr"/>
+      <c r="H666" t="inlineStr"/>
+    </row>
+    <row r="667">
+      <c r="A667" t="inlineStr"/>
+      <c r="B667" t="inlineStr">
+        <is>
+          <t>Ограничений не добавлено!</t>
+        </is>
+      </c>
+      <c r="C667" t="inlineStr">
+        <is>
+          <t>No restrictions been added!</t>
+        </is>
+      </c>
+      <c r="D667" t="inlineStr"/>
+      <c r="E667" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F667" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.no_restrictions</t>
+        </is>
+      </c>
+      <c r="G667" t="inlineStr"/>
+      <c r="H667" t="inlineStr"/>
+    </row>
+    <row r="668">
+      <c r="A668" t="inlineStr"/>
+      <c r="B668" t="inlineStr">
+        <is>
+          <t>Ограничение не найдено</t>
+        </is>
+      </c>
+      <c r="C668" t="inlineStr">
+        <is>
+          <t>Command restriction not found</t>
+        </is>
+      </c>
+      <c r="D668" t="inlineStr"/>
+      <c r="E668" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F668" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.notFound</t>
+        </is>
+      </c>
+      <c r="G668" t="inlineStr"/>
+      <c r="H668" t="inlineStr"/>
+    </row>
+    <row r="669">
+      <c r="A669" t="inlineStr"/>
+      <c r="B669" t="inlineStr">
+        <is>
+          <t>Не требовать прав</t>
+        </is>
+      </c>
+      <c r="C669" t="inlineStr">
+        <is>
+          <t>Disable permission requirement</t>
+        </is>
+      </c>
+      <c r="D669" t="inlineStr"/>
+      <c r="E669" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F669" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.remove_permissions</t>
+        </is>
+      </c>
+      <c r="G669" t="inlineStr"/>
+      <c r="H669" t="inlineStr"/>
+    </row>
+    <row r="670">
+      <c r="A670" t="inlineStr"/>
+      <c r="B670" t="inlineStr">
+        <is>
+          <t>Не требовать репутацию репортов</t>
+        </is>
+      </c>
+      <c r="C670" t="inlineStr">
+        <is>
+          <t>Don't demand report reputation</t>
+        </is>
+      </c>
+      <c r="D670" t="inlineStr"/>
+      <c r="E670" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F670" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.remove_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G670" t="inlineStr"/>
+      <c r="H670" t="inlineStr"/>
+    </row>
+    <row r="671">
+      <c r="A671" t="inlineStr"/>
+      <c r="B671" t="inlineStr">
+        <is>
+          <t>Не требовать репутацию</t>
+        </is>
+      </c>
+      <c r="C671" t="inlineStr">
+        <is>
+          <t>Don't demand a reputation</t>
+        </is>
+      </c>
+      <c r="D671" t="inlineStr"/>
+      <c r="E671" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F671" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.remove_reputation</t>
+        </is>
+      </c>
+      <c r="G671" t="inlineStr"/>
+      <c r="H671" t="inlineStr"/>
+    </row>
+    <row r="672">
+      <c r="A672" t="inlineStr"/>
+      <c r="B672" t="inlineStr">
+        <is>
+          <t>Репутация репортов:</t>
+        </is>
+      </c>
+      <c r="C672" t="inlineStr">
+        <is>
+          <t>Reports reputation:</t>
+        </is>
+      </c>
+      <c r="D672" t="inlineStr"/>
+      <c r="E672" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F672" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.reports_reputation</t>
+        </is>
+      </c>
+      <c r="G672" t="inlineStr"/>
+      <c r="H672" t="inlineStr"/>
+    </row>
+    <row r="673">
+      <c r="A673" t="inlineStr"/>
+      <c r="B673" t="inlineStr">
+        <is>
+          <t>Репутация в чате:</t>
+        </is>
+      </c>
+      <c r="C673" t="inlineStr">
+        <is>
+          <t>Reputation in chat:</t>
+        </is>
+      </c>
+      <c r="D673" t="inlineStr"/>
+      <c r="E673" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F673" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.reputation</t>
+        </is>
+      </c>
+      <c r="G673" t="inlineStr"/>
+      <c r="H673" t="inlineStr"/>
+    </row>
+    <row r="674">
+      <c r="A674" t="inlineStr"/>
+      <c r="B674" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C674" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D674" t="inlineStr"/>
+      <c r="E674" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F674" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G674" t="inlineStr"/>
+      <c r="H674" t="inlineStr"/>
+    </row>
+    <row r="675">
+      <c r="A675" t="inlineStr"/>
+      <c r="B675" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C675" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D675" t="inlineStr"/>
+      <c r="E675" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F675" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reputation</t>
+        </is>
+      </c>
+      <c r="G675" t="inlineStr"/>
+      <c r="H675" t="inlineStr"/>
+    </row>
+    <row r="676">
+      <c r="A676" t="inlineStr"/>
+      <c r="B676" t="inlineStr">
+        <is>
+          <t>Введите текст ответа:</t>
+        </is>
+      </c>
+      <c r="C676" t="inlineStr">
+        <is>
+          <t>Enter respond text:</t>
+        </is>
+      </c>
+      <c r="D676" t="inlineStr"/>
+      <c r="E676" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F676" t="inlineStr">
+        <is>
+          <t>scenes.commands.enterText</t>
+        </is>
+      </c>
+      <c r="G676" t="inlineStr"/>
+      <c r="H676" t="inlineStr"/>
+    </row>
+    <row r="677">
+      <c r="A677" t="inlineStr"/>
+      <c r="B677" t="inlineStr">
+        <is>
+          <t>Команды в чате {{title}}:</t>
+        </is>
+      </c>
+      <c r="C677" t="inlineStr">
+        <is>
+          <t>Commands in chat {{title}}:</t>
+        </is>
+      </c>
+      <c r="D677" t="inlineStr"/>
+      <c r="E677" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F677" t="inlineStr">
+        <is>
+          <t>scenes.commands.header</t>
+        </is>
+      </c>
+      <c r="G677" t="inlineStr"/>
+      <c r="H677" t="inlineStr"/>
+    </row>
+    <row r="678">
+      <c r="A678" t="inlineStr"/>
+      <c r="B678" t="inlineStr">
+        <is>
+          <t>Команда не найдена!</t>
+        </is>
+      </c>
+      <c r="C678" t="inlineStr">
+        <is>
+          <t>Command not found!</t>
+        </is>
+      </c>
+      <c r="D678" t="inlineStr"/>
+      <c r="E678" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F678" t="inlineStr">
+        <is>
+          <t>scenes.commands.notFound</t>
+        </is>
+      </c>
+      <c r="G678" t="inlineStr"/>
+      <c r="H678" t="inlineStr"/>
+    </row>
+    <row r="679">
+      <c r="A679" t="inlineStr"/>
+      <c r="B679" t="inlineStr">
+        <is>
+          <t>Редактировать алиасы</t>
+        </is>
+      </c>
+      <c r="C679" t="inlineStr">
+        <is>
+          <t>Edit aliases</t>
+        </is>
+      </c>
+      <c r="D679" t="inlineStr"/>
+      <c r="E679" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F679" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editAliases</t>
+        </is>
+      </c>
+      <c r="G679" t="inlineStr"/>
+      <c r="H679" t="inlineStr"/>
+    </row>
+    <row r="680">
+      <c r="A680" t="inlineStr"/>
+      <c r="B680" t="inlineStr">
+        <is>
+          <t>Редактировать текст</t>
+        </is>
+      </c>
+      <c r="C680" t="inlineStr">
+        <is>
+          <t>Edit text</t>
+        </is>
+      </c>
+      <c r="D680" t="inlineStr"/>
+      <c r="E680" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F680" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editText</t>
+        </is>
+      </c>
+      <c r="G680" t="inlineStr"/>
+      <c r="H680" t="inlineStr"/>
+    </row>
+    <row r="681">
+      <c r="A681" t="inlineStr"/>
+      <c r="B681" t="inlineStr">
+        <is>
           <t>Редактирование команды - {{id}}
 Алиасы: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="C640" t="inlineStr">
+      <c r="C681" t="inlineStr">
         <is>
           <t>Editing command - {{id}}
 Aliases: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="D640" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F640" t="inlineStr">
+      <c r="D681" t="inlineStr"/>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F681" t="inlineStr">
         <is>
           <t>scenes.editCommand.header</t>
         </is>
       </c>
-      <c r="G640" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B641" t="inlineStr">
+      <c r="G681" t="inlineStr"/>
+      <c r="H681" t="inlineStr"/>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr"/>
+      <c r="B682" t="inlineStr">
         <is>
           <t>Редактирование команды - {{id}}
 Для добавления алиаса (см. прим.), отправьте его в чат.
 Прим.: алиас (от англ. "alias"-"псевдоним")-условно это просто "имя", которое ты даёшь "команде", после написания которой в чат сработает триггер и бот в ответ участнику пришлёт сообщение, которое вами было добавлено (писать БЕЗ "/" в начале, бот автоматически добавит его сам). Пример работы данного триггера: участник пишет "/расписание" и бот в ответ присылает сообщение с текстом расписания чего-либо. Вы можете назвать "команду" как угодно и также написать какой угодно текст сообщения, которое бот будет присылать в ответ.</t>
         </is>
       </c>
-      <c r="C641" t="inlineStr">
+      <c r="C682" t="inlineStr">
         <is>
           <t>Editing the command - {{id}}
 To add an alias (see note), send it to the chat.
 Note: alias ( aka “pseudonym”) - conditionally, it is simply a “name” that you give to a ‘command’, after which the trigger will be activated in the chat and the bot will send a predefined message to the participant (write WITHOUT “/” at the beginning, the bot will automatically add it itself). Example of how this trigger works: a participant writes “/schedule” and the bot responds by sending a message with the text of a schedule for something. You can name the “command” whatever you want and also write any text you want for the message that the bot will send in response.</t>
         </is>
       </c>
-      <c r="D641" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F641" t="inlineStr">
+      <c r="D682" t="inlineStr"/>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F682" t="inlineStr">
         <is>
           <t>scenes.editCommandAlias.header</t>
         </is>
       </c>
-      <c r="G641" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B642" t="inlineStr">
+      <c r="G682" t="inlineStr"/>
+      <c r="H682" t="inlineStr"/>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr"/>
+      <c r="B683" t="inlineStr">
         <is>
           <t>Редактирование причины отменено!</t>
         </is>
       </c>
-      <c r="C642" t="inlineStr">
+      <c r="C683" t="inlineStr">
         <is>
           <t>Reason editing canceled!</t>
         </is>
       </c>
-      <c r="D642" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F642" t="inlineStr">
+      <c r="D683" t="inlineStr"/>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F683" t="inlineStr">
         <is>
           <t>scenes.editReason.cancel</t>
         </is>
       </c>
-      <c r="G642" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B643" t="inlineStr">
+      <c r="G683" t="inlineStr"/>
+      <c r="H683" t="inlineStr"/>
+    </row>
+    <row r="684">
+      <c r="A684" t="inlineStr"/>
+      <c r="B684" t="inlineStr">
         <is>
           <t>Введите новое регулярное выражения для триггера:</t>
         </is>
       </c>
-      <c r="C643" t="inlineStr">
+      <c r="C684" t="inlineStr">
         <is>
           <t>Enter new regex for a trigger:</t>
         </is>
       </c>
-      <c r="D643" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F643" t="inlineStr">
+      <c r="D684" t="inlineStr"/>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F684" t="inlineStr">
         <is>
           <t>scenes.editTrigger.header</t>
         </is>
       </c>
-      <c r="G643" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B644" t="inlineStr">
+      <c r="G684" t="inlineStr"/>
+      <c r="H684" t="inlineStr"/>
+    </row>
+    <row r="685">
+      <c r="A685" t="inlineStr"/>
+      <c r="B685" t="inlineStr">
         <is>
           <t>добавлен: {{author}}</t>
         </is>
       </c>
-      <c r="C644" t="inlineStr">
+      <c r="C685" t="inlineStr">
         <is>
           <t>added by: {{author}}</t>
         </is>
       </c>
-      <c r="D644" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F644" t="inlineStr">
+      <c r="D685" t="inlineStr"/>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F685" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.added_by</t>
         </is>
       </c>
-      <c r="G644" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B645" t="inlineStr">
+      <c r="G685" t="inlineStr"/>
+      <c r="H685" t="inlineStr"/>
+    </row>
+    <row r="686">
+      <c r="A686" t="inlineStr"/>
+      <c r="B686" t="inlineStr">
         <is>
           <t>Отправьте пользователя для добавления в исключения:
 Поддерживаемые форматы:
 - ID пользователя
 - @username
 - Ссылка на пользователя
 - #id формат</t>
         </is>
       </c>
-      <c r="C645" t="inlineStr">
+      <c r="C686" t="inlineStr">
         <is>
           <t>Send user to add to exceptions:
 Supported formats:
 - User ID
 - @username
 - User link
 - #id format</t>
         </is>
       </c>
-      <c r="D645" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F645" t="inlineStr">
+      <c r="D686" t="inlineStr"/>
+      <c r="E686" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F686" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.enter_user</t>
         </is>
       </c>
-      <c r="G645" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B646" t="inlineStr">
+      <c r="G686" t="inlineStr"/>
+      <c r="H686" t="inlineStr"/>
+    </row>
+    <row r="687">
+      <c r="A687" t="inlineStr"/>
+      <c r="B687" t="inlineStr">
         <is>
           <t>Не удалось найти пользователя!</t>
         </is>
       </c>
-      <c r="C646" t="inlineStr">
+      <c r="C687" t="inlineStr">
         <is>
           <t>Could not find user!</t>
         </is>
       </c>
-      <c r="D646" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F646" t="inlineStr">
+      <c r="D687" t="inlineStr"/>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F687" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.error_parsing</t>
         </is>
       </c>
-      <c r="G646" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B647" t="inlineStr">
+      <c r="G687" t="inlineStr"/>
+      <c r="H687" t="inlineStr"/>
+    </row>
+    <row r="688">
+      <c r="A688" t="inlineStr"/>
+      <c r="B688" t="inlineStr">
         <is>
           <t>Исключения из внешних блокировок в чате {{title}}</t>
         </is>
       </c>
-      <c r="C647" t="inlineStr">
+      <c r="C688" t="inlineStr">
         <is>
           <t>External bans exceptions in chat {{title}}</t>
         </is>
       </c>
-      <c r="D647" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F647" t="inlineStr">
+      <c r="D688" t="inlineStr"/>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F688" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.header</t>
         </is>
       </c>
-      <c r="G647" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B648" t="inlineStr">
+      <c r="G688" t="inlineStr"/>
+      <c r="H688" t="inlineStr"/>
+    </row>
+    <row r="689">
+      <c r="A689" t="inlineStr"/>
+      <c r="B689" t="inlineStr">
         <is>
           <t>Некорректный пользователь!</t>
         </is>
       </c>
-      <c r="C648" t="inlineStr">
+      <c r="C689" t="inlineStr">
         <is>
           <t>Invalid user!</t>
         </is>
       </c>
-      <c r="D648" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F648" t="inlineStr">
+      <c r="D689" t="inlineStr"/>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F689" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.invalid_user</t>
         </is>
       </c>
-      <c r="G648" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B649" t="inlineStr">
+      <c r="G689" t="inlineStr"/>
+      <c r="H689" t="inlineStr"/>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr"/>
+      <c r="B690" t="inlineStr">
         <is>
           <t>Исключения</t>
         </is>
       </c>
-      <c r="C649" t="inlineStr">
+      <c r="C690" t="inlineStr">
         <is>
           <t>Exceptions</t>
         </is>
       </c>
-      <c r="D649" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F649" t="inlineStr">
+      <c r="D690" t="inlineStr"/>
+      <c r="E690" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F690" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.list_header</t>
         </is>
       </c>
-      <c r="G649" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B650" t="inlineStr">
+      <c r="G690" t="inlineStr"/>
+      <c r="H690" t="inlineStr"/>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr"/>
+      <c r="B691" t="inlineStr">
         <is>
           <t>Список исключений пуст</t>
         </is>
       </c>
-      <c r="C650" t="inlineStr">
+      <c r="C691" t="inlineStr">
         <is>
           <t>Exception list is empty</t>
         </is>
       </c>
-      <c r="D650" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F650" t="inlineStr">
+      <c r="D691" t="inlineStr"/>
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F691" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.no_exceptions</t>
         </is>
       </c>
-      <c r="G650" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B651" t="inlineStr">
+      <c r="G691" t="inlineStr"/>
+      <c r="H691" t="inlineStr"/>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr"/>
+      <c r="B692" t="inlineStr">
         <is>
           <t>{mention} - упоминание пользователя вызвавшего команду
 {title} - название чата
 {random_mention} - упоминание случайного пользователя
 {replied_mention} - упоминание пользователя на чьё сообщение ответили при вызове команды</t>
         </is>
       </c>
-      <c r="C651" t="inlineStr">
+      <c r="C692" t="inlineStr">
         <is>
           <t>{mention} - mentiones a user, who sent this command
 {title} - chat name
 {random_mention} - mentiones random user
 {replied_mention} - mentiones a user, who sent replied message</t>
         </is>
       </c>
-      <c r="D651" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F651" t="inlineStr">
+      <c r="D692" t="inlineStr"/>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F692" t="inlineStr">
         <is>
           <t>scenes.general.placeholders</t>
         </is>
       </c>
-      <c r="G651" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B652" t="inlineStr">
+      <c r="G692" t="inlineStr"/>
+      <c r="H692" t="inlineStr"/>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr"/>
+      <c r="B693" t="inlineStr">
         <is>
           <t>Назад</t>
         </is>
       </c>
-      <c r="C652" t="inlineStr">
+      <c r="C693" t="inlineStr">
         <is>
           <t>Back</t>
         </is>
       </c>
-      <c r="D652" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F652" t="inlineStr">
+      <c r="D693" t="inlineStr"/>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F693" t="inlineStr">
         <is>
           <t>scenes.links_list.back</t>
         </is>
       </c>
-      <c r="G652" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B653" t="inlineStr">
+      <c r="G693" t="inlineStr"/>
+      <c r="H693" t="inlineStr"/>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr"/>
+      <c r="B694" t="inlineStr">
         <is>
           <t>Длительность: {{duration}}</t>
         </is>
       </c>
-      <c r="C653" t="inlineStr">
+      <c r="C694" t="inlineStr">
         <is>
           <t>Duration: {{duration}}</t>
         </is>
       </c>
-      <c r="D653" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F653" t="inlineStr">
+      <c r="D694" t="inlineStr"/>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F694" t="inlineStr">
         <is>
           <t>scenes.links_list.duration</t>
         </is>
       </c>
-      <c r="G653" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B654" t="inlineStr">
+      <c r="G694" t="inlineStr"/>
+      <c r="H694" t="inlineStr"/>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr"/>
+      <c r="B695" t="inlineStr">
         <is>
           <t>Длительность</t>
         </is>
       </c>
-      <c r="C654" t="inlineStr">
+      <c r="C695" t="inlineStr">
         <is>
           <t>Duration</t>
         </is>
       </c>
-      <c r="D654" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F654" t="inlineStr">
+      <c r="D695" t="inlineStr"/>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
         <is>
           <t>scenes.links_list.duration_btn</t>
         </is>
       </c>
-      <c r="G654" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B655" t="inlineStr">
+      <c r="G695" t="inlineStr"/>
+      <c r="H695" t="inlineStr"/>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr"/>
+      <c r="B696" t="inlineStr">
         <is>
           <t>Отправьте длительность наказания (например, 10m, 1h, 1d):</t>
         </is>
       </c>
-      <c r="C655" t="inlineStr">
+      <c r="C696" t="inlineStr">
         <is>
           <t>Send punishment duration (e.g., 10m, 1h, 1d):</t>
         </is>
       </c>
-      <c r="D655" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F655" t="inlineStr">
+      <c r="D696" t="inlineStr"/>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F696" t="inlineStr">
         <is>
           <t>scenes.links_list.enter_duration</t>
         </is>
       </c>
-      <c r="G655" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B656" t="inlineStr">
+      <c r="G696" t="inlineStr"/>
+      <c r="H696" t="inlineStr"/>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr"/>
+      <c r="B697" t="inlineStr">
         <is>
           <t>Отправьте ссылку для добавления в список:
 Домен: &lt;code&gt;example.com&lt;/code&gt;
 Страницы: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Страницы с определёнными параметрами: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Страницы с любым значением параметра: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C656" t="inlineStr">
+      <c r="C697" t="inlineStr">
         <is>
           <t>Send link to add to list:
 Domain: &lt;code&gt;example.com&lt;/code&gt;
 Pages: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Pages with specific parameters: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Pages with any value of parameter: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D656" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F656" t="inlineStr">
+      <c r="D697" t="inlineStr"/>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F697" t="inlineStr">
         <is>
           <t>scenes.links_list.enter_link</t>
         </is>
       </c>
-      <c r="G656" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B657" t="inlineStr">
+      <c r="G697" t="inlineStr"/>
+      <c r="H697" t="inlineStr"/>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr"/>
+      <c r="B698" t="inlineStr">
         <is>
           <t>Настройка фильтра ссылок в чате {{title}}</t>
         </is>
       </c>
-      <c r="C657" t="inlineStr">
+      <c r="C698" t="inlineStr">
         <is>
           <t>Links filter settings in chat {{title}}</t>
         </is>
       </c>
-      <c r="D657" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F657" t="inlineStr">
+      <c r="D698" t="inlineStr"/>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
         <is>
           <t>scenes.links_list.header</t>
         </is>
       </c>
-      <c r="G657" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B658" t="inlineStr">
+      <c r="G698" t="inlineStr"/>
+      <c r="H698" t="inlineStr"/>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr"/>
+      <c r="B699" t="inlineStr">
         <is>
           <t>Некорректная длительность!</t>
         </is>
       </c>
-      <c r="C658" t="inlineStr">
+      <c r="C699" t="inlineStr">
         <is>
           <t>Invalid duration!</t>
         </is>
       </c>
-      <c r="D658" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F658" t="inlineStr">
+      <c r="D699" t="inlineStr"/>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F699" t="inlineStr">
         <is>
           <t>scenes.links_list.invalid_duration</t>
         </is>
       </c>
-      <c r="G658" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B659" t="inlineStr">
+      <c r="G699" t="inlineStr"/>
+      <c r="H699" t="inlineStr"/>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr"/>
+      <c r="B700" t="inlineStr">
         <is>
           <t>Некорректная ссылка!</t>
         </is>
       </c>
-      <c r="C659" t="inlineStr">
+      <c r="C700" t="inlineStr">
         <is>
           <t>Invalid link!</t>
         </is>
       </c>
-      <c r="D659" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F659" t="inlineStr">
+      <c r="D700" t="inlineStr"/>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F700" t="inlineStr">
         <is>
           <t>scenes.links_list.invalid_link</t>
         </is>
       </c>
-      <c r="G659" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B660" t="inlineStr">
+      <c r="G700" t="inlineStr"/>
+      <c r="H700" t="inlineStr"/>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr"/>
+      <c r="B701" t="inlineStr">
         <is>
           <t>Ссылка добавлена!</t>
         </is>
       </c>
-      <c r="C660" t="inlineStr">
+      <c r="C701" t="inlineStr">
         <is>
           <t>Link added!</t>
         </is>
       </c>
-      <c r="D660" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F660" t="inlineStr">
+      <c r="D701" t="inlineStr"/>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
         <is>
           <t>scenes.links_list.link_added</t>
         </is>
       </c>
-      <c r="G660" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B661" t="inlineStr">
+      <c r="G701" t="inlineStr"/>
+      <c r="H701" t="inlineStr"/>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr"/>
+      <c r="B702" t="inlineStr">
         <is>
           <t>Ссылка удалена!</t>
         </is>
       </c>
-      <c r="C661" t="inlineStr">
+      <c r="C702" t="inlineStr">
         <is>
           <t>Link deleted!</t>
         </is>
       </c>
-      <c r="D661" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F661" t="inlineStr">
+      <c r="D702" t="inlineStr"/>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
         <is>
           <t>scenes.links_list.link_deleted</t>
         </is>
       </c>
-      <c r="G661" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B662" t="inlineStr">
+      <c r="G702" t="inlineStr"/>
+      <c r="H702" t="inlineStr"/>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr"/>
+      <c r="B703" t="inlineStr">
         <is>
           <t>Режим: {{mode}}</t>
         </is>
       </c>
-      <c r="C662" t="inlineStr">
+      <c r="C703" t="inlineStr">
         <is>
           <t>Mode: {{mode}}</t>
         </is>
       </c>
-      <c r="D662" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F662" t="inlineStr">
+      <c r="D703" t="inlineStr"/>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F703" t="inlineStr">
         <is>
           <t>scenes.links_list.mode</t>
         </is>
       </c>
-      <c r="G662" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B663" t="inlineStr">
+      <c r="G703" t="inlineStr"/>
+      <c r="H703" t="inlineStr"/>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr"/>
+      <c r="B704" t="inlineStr">
         <is>
           <t>Черный список</t>
         </is>
       </c>
-      <c r="C663" t="inlineStr">
+      <c r="C704" t="inlineStr">
         <is>
           <t>Blacklist</t>
         </is>
       </c>
-      <c r="D663" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F663" t="inlineStr">
+      <c r="D704" t="inlineStr"/>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr">
         <is>
           <t>scenes.links_list.modes.blacklist</t>
         </is>
       </c>
-      <c r="G663" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B664" t="inlineStr">
+      <c r="G704" t="inlineStr"/>
+      <c r="H704" t="inlineStr"/>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr"/>
+      <c r="B705" t="inlineStr">
         <is>
           <t>Выключен</t>
         </is>
       </c>
-      <c r="C664" t="inlineStr">
+      <c r="C705" t="inlineStr">
         <is>
           <t>Disabled</t>
         </is>
       </c>
-      <c r="D664" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F664" t="inlineStr">
+      <c r="D705" t="inlineStr"/>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
         <is>
           <t>scenes.links_list.modes.disabled</t>
         </is>
       </c>
-      <c r="G664" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B665" t="inlineStr">
+      <c r="G705" t="inlineStr"/>
+      <c r="H705" t="inlineStr"/>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr"/>
+      <c r="B706" t="inlineStr">
         <is>
           <t>Белый список</t>
         </is>
       </c>
-      <c r="C665" t="inlineStr">
+      <c r="C706" t="inlineStr">
         <is>
           <t>Whitelist</t>
         </is>
       </c>
-      <c r="D665" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F665" t="inlineStr">
+      <c r="D706" t="inlineStr"/>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
         <is>
           <t>scenes.links_list.modes.whitelist</t>
         </is>
       </c>
-      <c r="G665" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B666" t="inlineStr">
+      <c r="G706" t="inlineStr"/>
+      <c r="H706" t="inlineStr"/>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr"/>
+      <c r="B707" t="inlineStr">
         <is>
           <t>Список ссылок пуст</t>
         </is>
       </c>
-      <c r="C666" t="inlineStr">
+      <c r="C707" t="inlineStr">
         <is>
           <t>Links list is empty</t>
         </is>
       </c>
-      <c r="D666" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F666" t="inlineStr">
+      <c r="D707" t="inlineStr"/>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
         <is>
           <t>scenes.links_list.no_links</t>
         </is>
       </c>
-      <c r="G666" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B667" t="inlineStr">
+      <c r="G707" t="inlineStr"/>
+      <c r="H707" t="inlineStr"/>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr"/>
+      <c r="B708" t="inlineStr">
         <is>
           <t>Наказание: {{restriction}}</t>
         </is>
       </c>
-      <c r="C667" t="inlineStr">
+      <c r="C708" t="inlineStr">
         <is>
           <t>Punishment: {{restriction}}</t>
         </is>
       </c>
-      <c r="D667" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F667" t="inlineStr">
+      <c r="D708" t="inlineStr"/>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
         <is>
           <t>scenes.links_list.restriction</t>
         </is>
       </c>
-      <c r="G667" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B668" t="inlineStr">
+      <c r="G708" t="inlineStr"/>
+      <c r="H708" t="inlineStr"/>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr"/>
+      <c r="B709" t="inlineStr">
         <is>
           <t>Режим массового действия завершён!</t>
         </is>
       </c>
-      <c r="C668" t="inlineStr">
+      <c r="C709" t="inlineStr">
         <is>
           <t>Mass action mode finished!</t>
         </is>
       </c>
-      <c r="D668" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F668" t="inlineStr">
+      <c r="D709" t="inlineStr"/>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
         <is>
           <t>scenes.mass.done</t>
         </is>
       </c>
-      <c r="G668" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B669" t="inlineStr">
+      <c r="G709" t="inlineStr"/>
+      <c r="H709" t="inlineStr"/>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr"/>
+      <c r="B710" t="inlineStr">
         <is>
           <t>Я не смог установить реакцию 👎 и выдать ограничение.</t>
         </is>
       </c>
-      <c r="C669" t="inlineStr">
+      <c r="C710" t="inlineStr">
         <is>
           <t>I couldn't set 👎 reaction and issue a restriction.</t>
         </is>
       </c>
-      <c r="D669" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F669" t="inlineStr">
+      <c r="D710" t="inlineStr"/>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
         <is>
           <t>scenes.mass.failed</t>
         </is>
       </c>
-      <c r="G669" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B670" t="inlineStr">
+      <c r="G710" t="inlineStr"/>
+      <c r="H710" t="inlineStr"/>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr"/>
+      <c r="B711" t="inlineStr">
         <is>
           <t xml:space="preserve">Действие: </t>
         </is>
       </c>
-      <c r="C670" t="inlineStr">
+      <c r="C711" t="inlineStr">
         <is>
           <t xml:space="preserve">Action: </t>
         </is>
       </c>
-      <c r="D670" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F670" t="inlineStr">
+      <c r="D711" t="inlineStr"/>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F711" t="inlineStr">
         <is>
           <t>scenes.mass.intro.action</t>
         </is>
       </c>
-      <c r="G670" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B671" t="inlineStr">
+      <c r="G711" t="inlineStr"/>
+      <c r="H711" t="inlineStr"/>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr"/>
+      <c r="B712" t="inlineStr">
         <is>
           <t>Для завершения используйте команду /stop</t>
         </is>
       </c>
-      <c r="C671" t="inlineStr">
+      <c r="C712" t="inlineStr">
         <is>
           <t>To stop, use command /stop</t>
         </is>
       </c>
-      <c r="D671" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F671" t="inlineStr">
+      <c r="D712" t="inlineStr"/>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
         <is>
           <t>scenes.mass.intro.footer</t>
         </is>
       </c>
-      <c r="G671" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B672" t="inlineStr">
+      <c r="G712" t="inlineStr"/>
+      <c r="H712" t="inlineStr"/>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr"/>
+      <c r="B713" t="inlineStr">
         <is>
           <t>Включён режим массового действия, для всех отправленных далее пользователей будет применено:</t>
         </is>
       </c>
-      <c r="C672" t="inlineStr">
+      <c r="C713" t="inlineStr">
         <is>
           <t>Mass action mode enabled, this action will be used at all sent users:</t>
         </is>
       </c>
-      <c r="D672" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F672" t="inlineStr">
+      <c r="D713" t="inlineStr"/>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F713" t="inlineStr">
         <is>
           <t>scenes.mass.intro.header</t>
         </is>
       </c>
-      <c r="G672" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B673" t="inlineStr">
+      <c r="G713" t="inlineStr"/>
+      <c r="H713" t="inlineStr"/>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr"/>
+      <c r="B714" t="inlineStr">
         <is>
           <t xml:space="preserve">Длительность: </t>
         </is>
       </c>
-      <c r="C673" t="inlineStr">
+      <c r="C714" t="inlineStr">
         <is>
           <t xml:space="preserve">Duration: </t>
         </is>
       </c>
-      <c r="D673" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F673" t="inlineStr">
+      <c r="D714" t="inlineStr"/>
+      <c r="E714" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F714" t="inlineStr">
         <is>
           <t>scenes.mass.intro.interval</t>
         </is>
       </c>
-      <c r="G673" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B674" t="inlineStr">
+      <c r="G714" t="inlineStr"/>
+      <c r="H714" t="inlineStr"/>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr"/>
+      <c r="B715" t="inlineStr">
         <is>
           <t xml:space="preserve">Причина: </t>
         </is>
       </c>
-      <c r="C674" t="inlineStr">
+      <c r="C715" t="inlineStr">
         <is>
           <t xml:space="preserve">Reason: </t>
         </is>
       </c>
-      <c r="D674" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F674" t="inlineStr">
+      <c r="D715" t="inlineStr"/>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F715" t="inlineStr">
         <is>
           <t>scenes.mass.intro.reason</t>
         </is>
       </c>
-      <c r="G674" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B675" t="inlineStr">
+      <c r="G715" t="inlineStr"/>
+      <c r="H715" t="inlineStr"/>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr"/>
+      <c r="B716" t="inlineStr">
         <is>
           <t>Некорректное действие, доступны: ban, mute, warn и note!</t>
         </is>
       </c>
-      <c r="C675" t="inlineStr">
+      <c r="C716" t="inlineStr">
         <is>
           <t>Incorrect action, avaliable: ban, mute, warn and note!</t>
         </is>
       </c>
-      <c r="D675" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F675" t="inlineStr">
+      <c r="D716" t="inlineStr"/>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
         <is>
           <t>scenes.mass.invalidAction</t>
         </is>
       </c>
-      <c r="G675" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B676" t="inlineStr">
+      <c r="G716" t="inlineStr"/>
+      <c r="H716" t="inlineStr"/>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr"/>
+      <c r="B717" t="inlineStr">
         <is>
           <t>Я не смог установить реакцию 👍, но всё хорошо, ограничение выдано.</t>
         </is>
       </c>
-      <c r="C676" t="inlineStr">
+      <c r="C717" t="inlineStr">
         <is>
           <t>I couldn't set 👍 reaction, but all okay, the restriction has been issued.</t>
         </is>
       </c>
-      <c r="D676" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F676" t="inlineStr">
+      <c r="D717" t="inlineStr"/>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
         <is>
           <t>scenes.mass.ok</t>
         </is>
       </c>
-      <c r="G676" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B677" t="inlineStr">
+      <c r="G717" t="inlineStr"/>
+      <c r="H717" t="inlineStr"/>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr"/>
+      <c r="B718" t="inlineStr">
+        <is>
+          <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
+Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="C718" t="inlineStr">
+        <is>
+          <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
+Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="D718" t="inlineStr"/>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
+        <is>
+          <t>scenes.networks.administered_network_info</t>
+        </is>
+      </c>
+      <c r="G718" t="inlineStr"/>
+      <c r="H718" t="inlineStr"/>
+    </row>
+    <row r="719">
+      <c r="A719" t="inlineStr"/>
+      <c r="B719" t="inlineStr">
+        <is>
+          <t>Сети под вашим управлением</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr">
+        <is>
+          <t>Networks under your management</t>
+        </is>
+      </c>
+      <c r="D719" t="inlineStr"/>
+      <c r="E719" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F719" t="inlineStr">
+        <is>
+          <t>scenes.networks.administered_networks_header</t>
+        </is>
+      </c>
+      <c r="G719" t="inlineStr"/>
+      <c r="H719" t="inlineStr"/>
+    </row>
+    <row r="720">
+      <c r="A720" t="inlineStr"/>
+      <c r="B720" t="inlineStr">
+        <is>
+          <t>Чат уже подключен к этой сети!</t>
+        </is>
+      </c>
+      <c r="C720" t="inlineStr">
+        <is>
+          <t>Chat is already connected to this network!</t>
+        </is>
+      </c>
+      <c r="D720" t="inlineStr"/>
+      <c r="E720" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F720" t="inlineStr">
+        <is>
+          <t>scenes.networks.already_joined</t>
+        </is>
+      </c>
+      <c r="G720" t="inlineStr"/>
+      <c r="H720" t="inlineStr"/>
+    </row>
+    <row r="721">
+      <c r="A721" t="inlineStr"/>
+      <c r="B721" t="inlineStr">
+        <is>
+          <t>Автоимпорт включен: {{enabled}}</t>
+        </is>
+      </c>
+      <c r="C721" t="inlineStr">
+        <is>
+          <t>Autoimport enabled: {{enabled}}</t>
+        </is>
+      </c>
+      <c r="D721" t="inlineStr"/>
+      <c r="E721" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t>scenes.networks.autoimport_enabled_status</t>
+        </is>
+      </c>
+      <c r="G721" t="inlineStr"/>
+      <c r="H721" t="inlineStr"/>
+    </row>
+    <row r="722">
+      <c r="A722" t="inlineStr"/>
+      <c r="B722" t="inlineStr">
+        <is>
+          <t>Автоимпорт</t>
+        </is>
+      </c>
+      <c r="C722" t="inlineStr">
+        <is>
+          <t>Autoimport</t>
+        </is>
+      </c>
+      <c r="D722" t="inlineStr"/>
+      <c r="E722" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F722" t="inlineStr">
+        <is>
+          <t>scenes.networks.autoimport_toggle</t>
+        </is>
+      </c>
+      <c r="G722" t="inlineStr"/>
+      <c r="H722" t="inlineStr"/>
+    </row>
+    <row r="723">
+      <c r="A723" t="inlineStr"/>
+      <c r="B723" t="inlineStr">
+        <is>
+          <t>К списку чатов</t>
+        </is>
+      </c>
+      <c r="C723" t="inlineStr">
+        <is>
+          <t>Back to chats</t>
+        </is>
+      </c>
+      <c r="D723" t="inlineStr"/>
+      <c r="E723" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F723" t="inlineStr">
+        <is>
+          <t>scenes.networks.back_to_chats</t>
+        </is>
+      </c>
+      <c r="G723" t="inlineStr"/>
+      <c r="H723" t="inlineStr"/>
+    </row>
+    <row r="724">
+      <c r="A724" t="inlineStr"/>
+      <c r="B724" t="inlineStr">
+        <is>
+          <t>Назад к сети</t>
+        </is>
+      </c>
+      <c r="C724" t="inlineStr">
+        <is>
+          <t>Back to network</t>
+        </is>
+      </c>
+      <c r="D724" t="inlineStr"/>
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F724" t="inlineStr">
+        <is>
+          <t>scenes.networks.back_to_network</t>
+        </is>
+      </c>
+      <c r="G724" t="inlineStr"/>
+      <c r="H724" t="inlineStr"/>
+    </row>
+    <row r="725">
+      <c r="A725" t="inlineStr"/>
+      <c r="B725" t="inlineStr">
+        <is>
+          <t>Автоимпорт</t>
+        </is>
+      </c>
+      <c r="C725" t="inlineStr">
+        <is>
+          <t>Autoimport</t>
+        </is>
+      </c>
+      <c r="D725" t="inlineStr"/>
+      <c r="E725" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F725" t="inlineStr">
+        <is>
+          <t>scenes.networks.can_autoimport</t>
+        </is>
+      </c>
+      <c r="G725" t="inlineStr"/>
+      <c r="H725" t="inlineStr"/>
+    </row>
+    <row r="726">
+      <c r="A726" t="inlineStr"/>
+      <c r="B726" t="inlineStr">
+        <is>
+          <t>Отмена блокировок</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr">
+        <is>
+          <t>Cancel bans</t>
+        </is>
+      </c>
+      <c r="D726" t="inlineStr"/>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F726" t="inlineStr">
+        <is>
+          <t>scenes.networks.can_cancel</t>
+        </is>
+      </c>
+      <c r="G726" t="inlineStr"/>
+      <c r="H726" t="inlineStr"/>
+    </row>
+    <row r="727">
+      <c r="A727" t="inlineStr"/>
+      <c r="B727" t="inlineStr">
+        <is>
+          <t>Выдача блокировок</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr">
+        <is>
+          <t>Issue bans</t>
+        </is>
+      </c>
+      <c r="D727" t="inlineStr"/>
+      <c r="E727" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F727" t="inlineStr">
+        <is>
+          <t>scenes.networks.can_issue</t>
+        </is>
+      </c>
+      <c r="G727" t="inlineStr"/>
+      <c r="H727" t="inlineStr"/>
+    </row>
+    <row r="728">
+      <c r="A728" t="inlineStr"/>
+      <c r="B728" t="inlineStr">
+        <is>
+          <t>Чат: {{title}}
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Вступил: {{date}}</t>
+        </is>
+      </c>
+      <c r="C728" t="inlineStr">
+        <is>
+          <t>Chat: {{title}}
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Joined: {{date}}</t>
+        </is>
+      </c>
+      <c r="D728" t="inlineStr"/>
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t>scenes.networks.chat_info</t>
+        </is>
+      </c>
+      <c r="G728" t="inlineStr"/>
+      <c r="H728" t="inlineStr"/>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr"/>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>Сети подключенные к чату {{title}}</t>
+        </is>
+      </c>
+      <c r="C729" t="inlineStr">
+        <is>
+          <t>Networks connected to chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D729" t="inlineStr"/>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F729" t="inlineStr">
+        <is>
+          <t>scenes.networks.chat_networks_header</t>
+        </is>
+      </c>
+      <c r="G729" t="inlineStr"/>
+      <c r="H729" t="inlineStr"/>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr"/>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>Чаты в сети "{{name}}"</t>
+        </is>
+      </c>
+      <c r="C730" t="inlineStr">
+        <is>
+          <t>Chats in network "{{name}}"</t>
+        </is>
+      </c>
+      <c r="D730" t="inlineStr"/>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>scenes.networks.chats_header</t>
+        </is>
+      </c>
+      <c r="G730" t="inlineStr"/>
+      <c r="H730" t="inlineStr"/>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr"/>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t>Список чатов</t>
+        </is>
+      </c>
+      <c r="C731" t="inlineStr">
+        <is>
+          <t>Chats list</t>
+        </is>
+      </c>
+      <c r="D731" t="inlineStr"/>
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t>scenes.networks.chats_list</t>
+        </is>
+      </c>
+      <c r="G731" t="inlineStr"/>
+      <c r="H731" t="inlineStr"/>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr"/>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>Создать сеть</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>Create network</t>
+        </is>
+      </c>
+      <c r="D732" t="inlineStr"/>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t>scenes.networks.create_network</t>
+        </is>
+      </c>
+      <c r="G732" t="inlineStr"/>
+      <c r="H732" t="inlineStr"/>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr"/>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t>Вы уверены, что хотите удалить сеть "{{name}}"?</t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t>Are you sure you want to delete network "{{name}}"?</t>
+        </is>
+      </c>
+      <c r="D733" t="inlineStr"/>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t>scenes.networks.delete_confirm</t>
+        </is>
+      </c>
+      <c r="G733" t="inlineStr"/>
+      <c r="H733" t="inlineStr"/>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr"/>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>Удалить сеть</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr">
+        <is>
+          <t>Delete network</t>
+        </is>
+      </c>
+      <c r="D734" t="inlineStr"/>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t>scenes.networks.delete_network</t>
+        </is>
+      </c>
+      <c r="G734" t="inlineStr"/>
+      <c r="H734" t="inlineStr"/>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr"/>
+      <c r="B735" t="inlineStr">
+        <is>
+          <t>Введите код приглашения для подключения к сети:</t>
+        </is>
+      </c>
+      <c r="C735" t="inlineStr">
+        <is>
+          <t>Enter invite code to join network:</t>
+        </is>
+      </c>
+      <c r="D735" t="inlineStr"/>
+      <c r="E735" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F735" t="inlineStr">
+        <is>
+          <t>scenes.networks.enter_invite</t>
+        </is>
+      </c>
+      <c r="G735" t="inlineStr"/>
+      <c r="H735" t="inlineStr"/>
+    </row>
+    <row r="736">
+      <c r="A736" t="inlineStr"/>
+      <c r="B736" t="inlineStr">
+        <is>
+          <t>Введите название для новой сети:</t>
+        </is>
+      </c>
+      <c r="C736" t="inlineStr">
+        <is>
+          <t>Enter name for new network:</t>
+        </is>
+      </c>
+      <c r="D736" t="inlineStr"/>
+      <c r="E736" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F736" t="inlineStr">
+        <is>
+          <t>scenes.networks.enter_name</t>
+        </is>
+      </c>
+      <c r="G736" t="inlineStr"/>
+      <c r="H736" t="inlineStr"/>
+    </row>
+    <row r="737">
+      <c r="A737" t="inlineStr"/>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t>Сетевые блокировки в чате {{title}}</t>
+        </is>
+      </c>
+      <c r="C737" t="inlineStr">
+        <is>
+          <t>Network bans in chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D737" t="inlineStr"/>
+      <c r="E737" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F737" t="inlineStr">
+        <is>
+          <t>scenes.networks.header</t>
+        </is>
+      </c>
+      <c r="G737" t="inlineStr"/>
+      <c r="H737" t="inlineStr"/>
+    </row>
+    <row r="738">
+      <c r="A738" t="inlineStr"/>
+      <c r="B738" t="inlineStr">
+        <is>
+          <t>Импортировать ли имеющиеся ограничения в сети?</t>
+        </is>
+      </c>
+      <c r="C738" t="inlineStr">
+        <is>
+          <t>Import existing restrictions to the network?</t>
+        </is>
+      </c>
+      <c r="D738" t="inlineStr"/>
+      <c r="E738" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F738" t="inlineStr">
+        <is>
+          <t>scenes.networks.import_question</t>
+        </is>
+      </c>
+      <c r="G738" t="inlineStr"/>
+      <c r="H738" t="inlineStr"/>
+    </row>
+    <row r="739">
+      <c r="A739" t="inlineStr"/>
+      <c r="B739" t="inlineStr">
+        <is>
+          <t>Неверный код приглашения!</t>
+        </is>
+      </c>
+      <c r="C739" t="inlineStr">
+        <is>
+          <t>Invalid invite code!</t>
+        </is>
+      </c>
+      <c r="D739" t="inlineStr"/>
+      <c r="E739" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F739" t="inlineStr">
+        <is>
+          <t>scenes.networks.invalid_invite</t>
+        </is>
+      </c>
+      <c r="G739" t="inlineStr"/>
+      <c r="H739" t="inlineStr"/>
+    </row>
+    <row r="740">
+      <c r="A740" t="inlineStr"/>
+      <c r="B740" t="inlineStr">
+        <is>
+          <t>Новый код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="C740" t="inlineStr">
+        <is>
+          <t>New invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="D740" t="inlineStr"/>
+      <c r="E740" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F740" t="inlineStr">
+        <is>
+          <t>scenes.networks.invite_regenerated</t>
+        </is>
+      </c>
+      <c r="G740" t="inlineStr"/>
+      <c r="H740" t="inlineStr"/>
+    </row>
+    <row r="741">
+      <c r="A741" t="inlineStr"/>
+      <c r="B741" t="inlineStr">
+        <is>
+          <t>Присоединиться к сети</t>
+        </is>
+      </c>
+      <c r="C741" t="inlineStr">
+        <is>
+          <t>Join network</t>
+        </is>
+      </c>
+      <c r="D741" t="inlineStr"/>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t>scenes.networks.join_network</t>
+        </is>
+      </c>
+      <c r="G741" t="inlineStr"/>
+      <c r="H741" t="inlineStr"/>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr"/>
+      <c r="B742" t="inlineStr">
+        <is>
+          <t>Исключить чат</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr">
+        <is>
+          <t>Kick chat</t>
+        </is>
+      </c>
+      <c r="D742" t="inlineStr"/>
+      <c r="E742" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F742" t="inlineStr">
+        <is>
+          <t>scenes.networks.kick_chat</t>
+        </is>
+      </c>
+      <c r="G742" t="inlineStr"/>
+      <c r="H742" t="inlineStr"/>
+    </row>
+    <row r="743">
+      <c r="A743" t="inlineStr"/>
+      <c r="B743" t="inlineStr">
+        <is>
+          <t>Выйти из сети</t>
+        </is>
+      </c>
+      <c r="C743" t="inlineStr">
+        <is>
+          <t>Leave network</t>
+        </is>
+      </c>
+      <c r="D743" t="inlineStr"/>
+      <c r="E743" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F743" t="inlineStr">
+        <is>
+          <t>scenes.networks.leave_network</t>
+        </is>
+      </c>
+      <c r="G743" t="inlineStr"/>
+      <c r="H743" t="inlineStr"/>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr"/>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t>Управление администрируемыми сетями</t>
+        </is>
+      </c>
+      <c r="C744" t="inlineStr">
+        <is>
+          <t>Manage administered networks</t>
+        </is>
+      </c>
+      <c r="D744" t="inlineStr"/>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr">
+        <is>
+          <t>scenes.networks.manage_admin</t>
+        </is>
+      </c>
+      <c r="G744" t="inlineStr"/>
+      <c r="H744" t="inlineStr"/>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr"/>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t>Управление сетями чата</t>
+        </is>
+      </c>
+      <c r="C745" t="inlineStr">
+        <is>
+          <t>Manage chat networks</t>
+        </is>
+      </c>
+      <c r="D745" t="inlineStr"/>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>scenes.networks.manage_chat</t>
+        </is>
+      </c>
+      <c r="G745" t="inlineStr"/>
+      <c r="H745" t="inlineStr"/>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr"/>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>Сеть "{{name}}" создана!
+Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr">
+        <is>
+          <t>Network "{{name}}" created!
+Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="D746" t="inlineStr"/>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t>scenes.networks.network_created</t>
+        </is>
+      </c>
+      <c r="G746" t="inlineStr"/>
+      <c r="H746" t="inlineStr"/>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr"/>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>Сеть удалена</t>
+        </is>
+      </c>
+      <c r="C747" t="inlineStr">
+        <is>
+          <t>Network deleted</t>
+        </is>
+      </c>
+      <c r="D747" t="inlineStr"/>
+      <c r="E747" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F747" t="inlineStr">
+        <is>
+          <t>scenes.networks.network_deleted</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr"/>
+      <c r="H747" t="inlineStr"/>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr"/>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
+Количество ограничений: {{restrictions}}
+Ваши права в сети:
+- Выдача блокировок: {{can_issue}}
+- Отмена блокировок: {{can_cancel}}
+- Автоимпорт: {{can_autoimport}}</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
+Restrictions count: {{restrictions}}
+Your rights in network:
+- Issue bans: {{can_issue}}
+- Cancel bans: {{can_cancel}}
+- Autoimport: {{can_autoimport}}</t>
+        </is>
+      </c>
+      <c r="D748" t="inlineStr"/>
+      <c r="E748" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F748" t="inlineStr">
+        <is>
+          <t>scenes.networks.network_info</t>
+        </is>
+      </c>
+      <c r="G748" t="inlineStr"/>
+      <c r="H748" t="inlineStr"/>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr"/>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t>Сеть не найдена!</t>
+        </is>
+      </c>
+      <c r="C749" t="inlineStr">
+        <is>
+          <t>Network not found!</t>
+        </is>
+      </c>
+      <c r="D749" t="inlineStr"/>
+      <c r="E749" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>scenes.networks.network_not_found</t>
+        </is>
+      </c>
+      <c r="G749" t="inlineStr"/>
+      <c r="H749" t="inlineStr"/>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr"/>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t>У вас нет собственных сетей</t>
+        </is>
+      </c>
+      <c r="C750" t="inlineStr">
+        <is>
+          <t>You have no networks of your own</t>
+        </is>
+      </c>
+      <c r="D750" t="inlineStr"/>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F750" t="inlineStr">
+        <is>
+          <t>scenes.networks.no_administered_networks</t>
+        </is>
+      </c>
+      <c r="G750" t="inlineStr"/>
+      <c r="H750" t="inlineStr"/>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr"/>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t>Чат не подключен ни к одной сети</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>Chat is not connected to any network</t>
+        </is>
+      </c>
+      <c r="D751" t="inlineStr"/>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F751" t="inlineStr">
+        <is>
+          <t>scenes.networks.no_chat_networks</t>
+        </is>
+      </c>
+      <c r="G751" t="inlineStr"/>
+      <c r="H751" t="inlineStr"/>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr"/>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t>Перевыпустить код приглашения</t>
+        </is>
+      </c>
+      <c r="C752" t="inlineStr">
+        <is>
+          <t>Regenerate invite code</t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr"/>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F752" t="inlineStr">
+        <is>
+          <t>scenes.networks.regenerate_invite</t>
+        </is>
+      </c>
+      <c r="G752" t="inlineStr"/>
+      <c r="H752" t="inlineStr"/>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr"/>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t>Права чата:</t>
+        </is>
+      </c>
+      <c r="C753" t="inlineStr">
+        <is>
+          <t>Chat rights:</t>
+        </is>
+      </c>
+      <c r="D753" t="inlineStr"/>
+      <c r="E753" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F753" t="inlineStr">
+        <is>
+          <t>scenes.networks.rights</t>
+        </is>
+      </c>
+      <c r="G753" t="inlineStr"/>
+      <c r="H753" t="inlineStr"/>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr"/>
+      <c r="B754" t="inlineStr">
+        <is>
+          <t>Передать владение</t>
+        </is>
+      </c>
+      <c r="C754" t="inlineStr">
+        <is>
+          <t>Transfer ownership</t>
+        </is>
+      </c>
+      <c r="D754" t="inlineStr"/>
+      <c r="E754" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F754" t="inlineStr">
+        <is>
+          <t>scenes.networks.transfer</t>
+        </is>
+      </c>
+      <c r="G754" t="inlineStr"/>
+      <c r="H754" t="inlineStr"/>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr"/>
+      <c r="B755" t="inlineStr">
+        <is>
+          <t>Введите ID пользователя или @username кому передать сеть:</t>
+        </is>
+      </c>
+      <c r="C755" t="inlineStr">
+        <is>
+          <t>Enter User ID or @username to transfer network to:</t>
+        </is>
+      </c>
+      <c r="D755" t="inlineStr"/>
+      <c r="E755" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F755" t="inlineStr">
+        <is>
+          <t>scenes.networks.transfer_header</t>
+        </is>
+      </c>
+      <c r="G755" t="inlineStr"/>
+      <c r="H755" t="inlineStr"/>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr"/>
+      <c r="B756" t="inlineStr">
+        <is>
+          <t>Сеть передана!</t>
+        </is>
+      </c>
+      <c r="C756" t="inlineStr">
+        <is>
+          <t>Network transferred!</t>
+        </is>
+      </c>
+      <c r="D756" t="inlineStr"/>
+      <c r="E756" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F756" t="inlineStr">
+        <is>
+          <t>scenes.networks.transfer_success</t>
+        </is>
+      </c>
+      <c r="G756" t="inlineStr"/>
+      <c r="H756" t="inlineStr"/>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr"/>
+      <c r="B757" t="inlineStr">
         <is>
           <t>Токены в чате {{title}}</t>
         </is>
       </c>
-      <c r="C677" t="inlineStr">
+      <c r="C757" t="inlineStr">
         <is>
           <t>Tokens in chat {{title}}</t>
         </is>
       </c>
-      <c r="D677" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F677" t="inlineStr">
+      <c r="D757" t="inlineStr"/>
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
         <is>
           <t>scenes.tokens.header</t>
         </is>
       </c>
-      <c r="G677" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B678" t="inlineStr">
+      <c r="G757" t="inlineStr"/>
+      <c r="H757" t="inlineStr"/>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr"/>
+      <c r="B758" t="inlineStr">
         <is>
           <t>Токен не найден!</t>
         </is>
       </c>
-      <c r="C678" t="inlineStr">
+      <c r="C758" t="inlineStr">
         <is>
           <t>Token not found!</t>
         </is>
       </c>
-      <c r="D678" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F678" t="inlineStr">
+      <c r="D758" t="inlineStr"/>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
         <is>
           <t>scenes.tokens.notFound</t>
         </is>
       </c>
-      <c r="G678" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B679" t="inlineStr">
+      <c r="G758" t="inlineStr"/>
+      <c r="H758" t="inlineStr"/>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr"/>
+      <c r="B759" t="inlineStr">
         <is>
           <t>Триггер не найден!</t>
         </is>
       </c>
-      <c r="C679" t="inlineStr">
+      <c r="C759" t="inlineStr">
         <is>
           <t>Trigger not found!</t>
         </is>
       </c>
-      <c r="D679" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F679" t="inlineStr">
+      <c r="D759" t="inlineStr"/>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F759" t="inlineStr">
         <is>
           <t>scenes.trigger.notFound</t>
         </is>
       </c>
-      <c r="G679" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B680" t="inlineStr">
+      <c r="G759" t="inlineStr"/>
+      <c r="H759" t="inlineStr"/>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr"/>
+      <c r="B760" t="inlineStr">
         <is>
           <t>Редактировать действие</t>
         </is>
       </c>
-      <c r="C680" t="inlineStr">
+      <c r="C760" t="inlineStr">
         <is>
           <t>Edit action</t>
         </is>
       </c>
-      <c r="D680" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F680" t="inlineStr">
+      <c r="D760" t="inlineStr"/>
+      <c r="E760" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F760" t="inlineStr">
         <is>
           <t>scenes.triggers.editAction</t>
         </is>
       </c>
-      <c r="G680" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B681" t="inlineStr">
+      <c r="G760" t="inlineStr"/>
+      <c r="H760" t="inlineStr"/>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr"/>
+      <c r="B761" t="inlineStr">
         <is>
           <t>Редактировать условие сработки</t>
         </is>
       </c>
-      <c r="C681" t="inlineStr">
+      <c r="C761" t="inlineStr">
         <is>
           <t>Edit trigger condition</t>
         </is>
       </c>
-      <c r="D681" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F681" t="inlineStr">
+      <c r="D761" t="inlineStr"/>
+      <c r="E761" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F761" t="inlineStr">
         <is>
           <t>scenes.triggers.editCondition</t>
         </is>
       </c>
-      <c r="G681" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B682" t="inlineStr">
+      <c r="G761" t="inlineStr"/>
+      <c r="H761" t="inlineStr"/>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr"/>
+      <c r="B762" t="inlineStr">
         <is>
           <t>Редактировать источник текста</t>
         </is>
       </c>
-      <c r="C682" t="inlineStr">
+      <c r="C762" t="inlineStr">
         <is>
           <t>Edit text source</t>
         </is>
       </c>
-      <c r="D682" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F682" t="inlineStr">
+      <c r="D762" t="inlineStr"/>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
         <is>
           <t>scenes.triggers.editSource</t>
         </is>
       </c>
-      <c r="G682" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B683" t="inlineStr">
+      <c r="G762" t="inlineStr"/>
+      <c r="H762" t="inlineStr"/>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr"/>
+      <c r="B763" t="inlineStr">
         <is>
           <t>Триггеры в чате {{title}}</t>
         </is>
       </c>
-      <c r="C683" t="inlineStr">
+      <c r="C763" t="inlineStr">
         <is>
           <t>Triggers in chat {{title}}</t>
         </is>
       </c>
-      <c r="D683" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F683" t="inlineStr">
+      <c r="D763" t="inlineStr"/>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F763" t="inlineStr">
         <is>
           <t>scenes.triggers.header</t>
         </is>
       </c>
-      <c r="G683" t="inlineStr"/>
-      <c r="H683" t="inlineStr"/>
+      <c r="G763" t="inlineStr"/>
+      <c r="H763" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>