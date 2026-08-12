--- v4 (2026-06-28)
+++ v5 (2026-08-12)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H763"/>
+  <dimension ref="A1:H797"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -5212,15218 +5212,16130 @@
         </is>
       </c>
       <c r="C183" t="inlineStr">
         <is>
           <t>Multiple results found</t>
         </is>
       </c>
       <c r="D183" t="inlineStr"/>
       <c r="E183" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F183" t="inlineStr">
         <is>
           <t>commands.user.selectUser</t>
         </is>
       </c>
       <c r="G183" t="inlineStr"/>
       <c r="H183" t="inlineStr"/>
     </row>
     <row r="184">
       <c r="A184" t="inlineStr"/>
       <c r="B184" t="inlineStr">
         <is>
-          <t>Показать медиа</t>
+          <t>Отправить всё</t>
         </is>
       </c>
       <c r="C184" t="inlineStr">
         <is>
-          <t>Show media</t>
+          <t>Send all</t>
         </is>
       </c>
       <c r="D184" t="inlineStr"/>
       <c r="E184" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F184" t="inlineStr">
         <is>
-          <t>commands.user.showMedia</t>
+          <t>commands.user.sendAll</t>
         </is>
       </c>
       <c r="G184" t="inlineStr"/>
       <c r="H184" t="inlineStr"/>
     </row>
     <row r="185">
       <c r="A185" t="inlineStr"/>
       <c r="B185" t="inlineStr">
         <is>
-          <t>Посмотреть сообщение</t>
+          <t>Показать медиа</t>
         </is>
       </c>
       <c r="C185" t="inlineStr">
         <is>
-          <t>Show message</t>
+          <t>Show media</t>
         </is>
       </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>commands.user.showMessage</t>
+          <t>commands.user.showMedia</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Восстановить</t>
+          <t>Посмотреть сообщение</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Restore</t>
+          <t>Show message</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>commands.user.uncancel</t>
+          <t>commands.user.showMessage</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Ограничение восстановлено!</t>
+          <t>Восстановить</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Restriction restored!</t>
+          <t>Restore</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>commands.user.uncanceled</t>
+          <t>commands.user.uncancel</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
+          <t>Ограничение восстановлено!</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t xml:space="preserve">Send new reason for restriction, current: </t>
+          <t>Restriction restored!</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>commands.user.updateReason</t>
+          <t>commands.user.uncanceled</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Предупреждений: </t>
+          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">warns </t>
+          <t xml:space="preserve">Send new reason for restriction, current: </t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>commands.user.warns</t>
+          <t>commands.user.updateReason</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t>AI-Воркеры:</t>
+          <t xml:space="preserve">Предупреждений: </t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t>AI-Workers:</t>
+          <t xml:space="preserve">warns </t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>commands.user.workers</t>
+          <t>commands.user.warns</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>Заход в чат</t>
+          <t>AI-Воркеры:</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>Joined Chat</t>
+          <t>AI-Workers:</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>commands.userreport.chatJoin</t>
+          <t>commands.user.workers</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Статус в чате</t>
+          <t>Заход в чат</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Chat status</t>
+          <t>Joined Chat</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>commands.userreport.chatStatus</t>
+          <t>commands.userreport.chatJoin</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Создание текстового репорта для пользователя</t>
+          <t>Статус в чате</t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Creating a text report for the user</t>
+          <t>Chat status</t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>commands.userreport.description</t>
+          <t>commands.userreport.chatStatus</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Имя</t>
+          <t>Создание текстового репорта для пользователя</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>First name</t>
+          <t>Creating a text report for the user</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>commands.userreport.firstName</t>
+          <t>commands.userreport.description</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
+          <t>Имя</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>Complete information about user {{first_name}} in chat {{title}}</t>
+          <t>First name</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>commands.userreport.header</t>
+          <t>commands.userreport.firstName</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Сообщений</t>
+          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Messages Sent</t>
+          <t>Complete information about user {{first_name}} in chat {{title}}</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>commands.userreport.messages</t>
+          <t>commands.userreport.header</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Репортов</t>
+          <t>Сообщений</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Reports Sent</t>
+          <t>Messages Sent</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.count</t>
+          <t>commands.userreport.messages</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
+          <t>Репортов</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Report #{{id}} from {{date}} ({{quality}})</t>
+          <t>Reports Sent</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.element</t>
+          <t>commands.userreport.reports.count</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
+          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Actual reports: {{sum}} reports ({{avg}})</t>
+          <t>Report #{{id}} from {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.rate</t>
+          <t>commands.userreport.reports.element</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Пользователь не выдавал наказаний</t>
+          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>User didn't issue any restrictions</t>
+          <t>Actual reports: {{sum}} reports ({{avg}})</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.empty</t>
+          <t>commands.userreport.reports.rate</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Выданные наказания</t>
+          <t>Пользователь не выдавал наказаний</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>Punishments Issued</t>
+          <t>User didn't issue any restrictions</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.list</t>
+          <t>commands.userreport.restrictions.issued.empty</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Пользователь не получал наказаний</t>
+          <t>Выданные наказания</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>User didn't received any restrictions</t>
+          <t>Punishments Issued</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.empty</t>
+          <t>commands.userreport.restrictions.issued.list</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Полученные наказания</t>
+          <t>Пользователь не получал наказаний</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>Rreceived punishments</t>
+          <t>User didn't received any restrictions</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.list</t>
+          <t>commands.userreport.restrictions.received.empty</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Я отправил информацию в личные сообщения!</t>
+          <t>Полученные наказания</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>I've sent the info in private messages!</t>
+          <t>Rreceived punishments</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>commands.userreport.sent</t>
+          <t>commands.userreport.restrictions.received.list</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Юзернейм</t>
+          <t>Я отправил информацию в личные сообщения!</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>I've sent the info in private messages!</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>commands.userreport.username</t>
+          <t>commands.userreport.sent</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
+          <t>Юзернейм</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>commands.warn.cancel</t>
+          <t>commands.userreport.username</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>Выдать предупреждение пользователю</t>
+          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>Warns user</t>
+          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>commands.warn.description</t>
+          <t>commands.warn.cancel</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Нельзя выдать предупреждение другому администратору!</t>
+          <t>Выдать предупреждение пользователю</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>You cannot give warn to other admin!</t>
+          <t>Warns user</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>commands.warn.onlyUsers</t>
+          <t>commands.warn.description</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>null</t>
+          <t>Нельзя выдать предупреждение другому администратору!</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>ru</t>
+          <t>You cannot give warn to other admin!</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>extends</t>
+          <t>commands.warn.onlyUsers</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>Создать</t>
+          <t>null</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>ru</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>general.Create</t>
+          <t>extends</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Удалять</t>
+          <t>Создать</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>general.Delete</t>
+          <t>general.Create</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Отключить</t>
+          <t>Удалять</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Disable</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>general.Disable</t>
+          <t>general.Delete</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>Отключить</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Disable</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>general.Edit</t>
+          <t>general.Disable</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Включить</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Enable</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>general.Enable</t>
+          <t>general.Edit</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Навсегда</t>
+          <t>Включить</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Forever</t>
+          <t>Enable</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>general.Forever</t>
+          <t>general.Enable</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Никогда</t>
+          <t>Навсегда</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Forever</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>general.Never</t>
+          <t>general.Forever</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Триггер</t>
+          <t>Никогда</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Trigger</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>general.Trigger</t>
+          <t>general.Never</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Добавить</t>
+          <t>Триггер</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Trigger</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>general.add</t>
+          <t>general.Trigger</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Все</t>
+          <t>Добавить</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>general.all</t>
+          <t>general.add</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Все</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>general.automoderation</t>
+          <t>general.all</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Назад</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>general.back</t>
+          <t>general.automoderation</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Назад</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>general.ban</t>
+          <t>general.back</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>блокировки</t>
+          <t>блокировка</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>ban</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>general.ban_few</t>
+          <t>general.ban</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>блокировок</t>
+          <t>блокировки</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
           <t>bans</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>general.ban_many</t>
+          <t>general.ban_few</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
           <t>блокировок</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
           <t>bans</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>general.ban_zero</t>
+          <t>general.ban_many</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
+          <t>блокировок</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr"/>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>general.ban_zero</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr"/>
+      <c r="H226" t="inlineStr"/>
+    </row>
+    <row r="227">
+      <c r="A227" t="inlineStr"/>
+      <c r="B227" t="inlineStr">
+        <is>
           <t>Имперский бот для модерации.
 Разработка и поддержка: @sleeplesscode
 Канал: @imperium_guard</t>
         </is>
       </c>
-      <c r="C226" t="inlineStr">
+      <c r="C227" t="inlineStr">
         <is>
           <t>Imperium bot for moderation.
 Development and support: @sleeplesscode
 News channel: @imperium_guard</t>
         </is>
       </c>
-      <c r="D226" t="inlineStr"/>
-[...24 lines deleted...]
-      </c>
       <c r="D227" t="inlineStr"/>
       <c r="E227" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F227" t="inlineStr">
         <is>
-          <t>general.bot.name</t>
+          <t>general.bot.description</t>
         </is>
       </c>
       <c r="G227" t="inlineStr"/>
       <c r="H227" t="inlineStr"/>
     </row>
     <row r="228">
       <c r="A228" t="inlineStr"/>
       <c r="B228" t="inlineStr">
         <is>
-          <t>отменено</t>
+          <t>Имперский стражник</t>
         </is>
       </c>
       <c r="C228" t="inlineStr">
         <is>
-          <t>cancelled</t>
+          <t>Imperium Guard</t>
         </is>
       </c>
       <c r="D228" t="inlineStr"/>
       <c r="E228" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F228" t="inlineStr">
         <is>
-          <t>general.canceled</t>
+          <t>general.bot.name</t>
         </is>
       </c>
       <c r="G228" t="inlineStr"/>
       <c r="H228" t="inlineStr"/>
     </row>
     <row r="229">
       <c r="A229" t="inlineStr"/>
       <c r="B229" t="inlineStr">
         <is>
-          <t>Согласие</t>
+          <t>отменено</t>
         </is>
       </c>
       <c r="C229" t="inlineStr">
         <is>
-          <t>Agreed</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="D229" t="inlineStr"/>
       <c r="E229" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F229" t="inlineStr">
         <is>
-          <t>general.captcha.agree</t>
+          <t>general.canceled</t>
         </is>
       </c>
       <c r="G229" t="inlineStr"/>
       <c r="H229" t="inlineStr"/>
     </row>
     <row r="230">
       <c r="A230" t="inlineStr"/>
       <c r="B230" t="inlineStr">
         <is>
-          <t>Премиум-эмодзи-кнопки</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C230" t="inlineStr">
         <is>
-          <t>Premium emoji buttons</t>
+          <t>Agreed</t>
         </is>
       </c>
       <c r="D230" t="inlineStr"/>
       <c r="E230" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F230" t="inlineStr">
         <is>
-          <t>general.captcha.custom-emoji</t>
+          <t>general.captcha.agree</t>
         </is>
       </c>
       <c r="G230" t="inlineStr"/>
       <c r="H230" t="inlineStr"/>
     </row>
     <row r="231">
       <c r="A231" t="inlineStr"/>
       <c r="B231" t="inlineStr">
         <is>
-          <t>Эмозди-кнопки</t>
+          <t>Премиум-эмодзи-кнопки</t>
         </is>
       </c>
       <c r="C231" t="inlineStr">
         <is>
-          <t>Emoji buttons</t>
+          <t>Premium emoji buttons</t>
         </is>
       </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>general.captcha.emoji</t>
+          <t>general.captcha.custom-emoji</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Отключена</t>
+          <t>Эмозди-кнопки</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>Emoji buttons</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>general.captcha.null</t>
+          <t>general.captcha.emoji</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>администратор</t>
+          <t>Отключена</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.administrator</t>
+          <t>general.captcha.null</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>владелец чата</t>
+          <t>администратор</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>creator</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.creator</t>
+          <t>general.chatMemberStatus.administrator</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>исключён из чата</t>
+          <t>владелец чата</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>kicked</t>
+          <t>creator</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.kicked</t>
+          <t>general.chatMemberStatus.creator</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>не в чате</t>
+          <t>исключён из чата</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>left</t>
+          <t>kicked</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.left</t>
+          <t>general.chatMemberStatus.kicked</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>участник чата</t>
+          <t>не в чате</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>left</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.member</t>
+          <t>general.chatMemberStatus.left</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>неизвестно</t>
+          <t>участник чата</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>member</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.null</t>
+          <t>general.chatMemberStatus.member</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>ограниченный</t>
+          <t>неизвестно</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>restricted</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.restricted</t>
+          <t>general.chatMemberStatus.null</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>Закрыть</t>
+          <t>ограниченный</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>restricted</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>general.close</t>
+          <t>general.chatMemberStatus.restricted</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Команда</t>
+          <t>Закрыть</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Command</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>general.command</t>
+          <t>general.close</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Для модераторов чата</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Only for chat moders</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>general.commandRestriction.administrator</t>
+          <t>general.command</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Только для владельца чата</t>
+          <t>Для модераторов чата</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Only for chat owner</t>
+          <t>Only for chat moders</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>general.commandRestriction.creator</t>
+          <t>general.commandRestriction.administrator</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Для групп с приоритетом меньше или равным</t>
+          <t>Только для владельца чата</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Only for groups with priority less or equal</t>
+          <t>Only for chat owner</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>general.commandRestriction.group</t>
+          <t>general.commandRestriction.creator</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Отключена для всех</t>
+          <t>Для групп с приоритетом меньше или равным</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Disabled for everyone</t>
+          <t>Only for groups with priority less or equal</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>general.commandRestriction.none</t>
+          <t>general.commandRestriction.group</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Согласен</t>
+          <t>Отключена для всех</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Disabled for everyone</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>general.confirm</t>
+          <t>general.commandRestriction.none</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Удалить</t>
+          <t>Согласен</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>general.delete</t>
+          <t>general.confirm</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>выключено</t>
+          <t>Удалить</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>disabled</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>general.disabled</t>
+          <t>general.delete</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>выключено</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>disabled</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>general.edit</t>
+          <t>general.disabled</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>включено</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>enabled</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>general.enabled</t>
+          <t>general.edit</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>Чат не найден!</t>
+          <t>включено</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>Chat not found!</t>
+          <t>enabled</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>general.errors.chatNotFound</t>
+          <t>general.enabled</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
+          <t>Чат не найден!</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>You made too many requests, wait {{seconds}} seconds!</t>
+          <t>Chat not found!</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>general.errors.cooldown</t>
+          <t>general.errors.chatNotFound</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Данная команда работает только в супер-группах!</t>
+          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>This command only works in supergroups!</t>
+          <t>You made too many requests, wait {{seconds}} seconds!</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>general.errors.notAvailable</t>
+          <t>general.errors.cooldown</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для данного действия!</t>
+          <t>Данная команда работает только в супер-группах!</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>I don't have enough rights for this action!</t>
+          <t>This command only works in supergroups!</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRights</t>
+          <t>general.errors.notAvailable</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
+          <t>У меня недостаточно прав для данного действия!</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
+          <t>I don't have enough rights for this action!</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRightsToRestrict</t>
+          <t>general.errors.notEnoughRights</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
+          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
+          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>general.errors.pmlock</t>
+          <t>general.errors.notEnoughRightsToRestrict</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
+          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>You have specified me as a user; please verify that this is correct.</t>
+          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>general.errors.selfInteract</t>
+          <t>general.errors.pmlock</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
+          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>Due to Telegram restrictions, the message cannot be sent!</t>
+          <t>You have specified me as a user; please verify that this is correct.</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>general.errors.telegramRestrictedSending</t>
+          <t>general.errors.selfInteract</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Подтверждён командой модерации</t>
+          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Confirmed by the moderation team</t>
+          <t>Due to Telegram restrictions, the message cannot be sent!</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>general.fileStatus.approved</t>
+          <t>general.errors.telegramRestrictedSending</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Проверен с помощью ИИ</t>
+          <t>Подтверждён командой модерации</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Checked using AI</t>
+          <t>Confirmed by the moderation team</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>general.fileStatus.automated</t>
+          <t>general.fileStatus.approved</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>На обучении командой модерации</t>
+          <t>Проверен с помощью ИИ</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Training by the moderation team</t>
+          <t>Checked using AI</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>general.fileStatus.denied</t>
+          <t>general.fileStatus.automated</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>На обучении командой модерации</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Training by the moderation team</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>general.fileStatus.processing</t>
+          <t>general.fileStatus.denied</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>вечно</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>infinity</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>general.infinity</t>
+          <t>general.fileStatus.processing</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>мес</t>
+          <t>вечно</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>mon</t>
+          <t>infinity</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>general.intervals.M</t>
+          <t>general.infinity</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>дн</t>
+          <t>мес</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>day</t>
+          <t>mon</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>general.intervals.d</t>
+          <t>general.intervals.M</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>час</t>
+          <t>дн</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>hr</t>
+          <t>day</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>general.intervals.h</t>
+          <t>general.intervals.d</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>мин</t>
+          <t>час</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>min</t>
+          <t>hr</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>general.intervals.m</t>
+          <t>general.intervals.h</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>год</t>
+          <t>мин</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>year</t>
+          <t>min</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>general.intervals.y</t>
+          <t>general.intervals.m</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>Ссылки</t>
+          <t>год</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>year</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>general.links</t>
+          <t>general.intervals.y</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>медиа</t>
+          <t>Ссылки</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>general.media</t>
+          <t>general.links</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>Заблокировать</t>
+          <t>медиа</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Ban</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>general.modRule.ban</t>
+          <t>general.media</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Удалить сообщение</t>
+          <t>Заблокировать</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Delete message</t>
+          <t>Ban</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>general.modRule.delete</t>
+          <t>general.modRule.ban</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Игнорировать</t>
+          <t>Удалить сообщение</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Ignore</t>
+          <t>Delete message</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>general.modRule.ignore</t>
+          <t>general.modRule.delete</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Исключить</t>
+          <t>Игнорировать</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Kick</t>
+          <t>Ignore</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>general.modRule.kick</t>
+          <t>general.modRule.ignore</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Отправить сообщение</t>
+          <t>Исключить</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Send message</t>
+          <t>Kick</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>general.modRule.message</t>
+          <t>general.modRule.kick</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Замутить</t>
+          <t>Отправить сообщение</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Mute</t>
+          <t>Send message</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>general.modRule.mute</t>
+          <t>general.modRule.message</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Уведомить</t>
+          <t>Замутить</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Notify</t>
+          <t>Mute</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>general.modRule.notify</t>
+          <t>general.modRule.mute</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>Уведомить</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Notify</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>general.modRule.null</t>
+          <t>general.modRule.notify</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Изменить репутацию</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Change reputation</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>general.modRule.reputation</t>
+          <t>general.modRule.null</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Не указано</t>
+          <t>Изменить репутацию</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Change reputation</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>general.modRule.undefined</t>
+          <t>general.modRule.reputation</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Удалять с предупреждением</t>
+          <t>Не указано</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Delete with warn</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>general.modRule.warn</t>
+          <t>general.modRule.undefined</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Очистка удалённых аккаунтов</t>
+          <t>Удалять с предупреждением</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Clearing of deleted accounts</t>
+          <t>Delete with warn</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>general.nativeTask.name.clear_deleted</t>
+          <t>general.modRule.warn</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>В очереди</t>
+          <t>Очистка удалённых аккаунтов</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>In queue</t>
+          <t>Clearing of deleted accounts</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.0</t>
+          <t>general.nativeTask.name.clear_deleted</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>В работе</t>
+          <t>В очереди</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>In progress</t>
+          <t>In queue</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.1</t>
+          <t>general.nativeTask.status.0</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>В работе</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>In progress</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.2</t>
+          <t>general.nativeTask.status.1</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Ошибка</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Errored</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.3</t>
+          <t>general.nativeTask.status.2</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Отменено</t>
+          <t>Ошибка</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>Errored</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.4</t>
+          <t>general.nativeTask.status.3</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>не установлено</t>
+          <t>Отменено</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>not set</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>general.notSet</t>
+          <t>general.nativeTask.status.4</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>не привязан</t>
+          <t>не установлено</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>not linked</t>
+          <t>not set</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>general.notlinked</t>
+          <t>general.notSet</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>Удаление сообщений</t>
+          <t>не привязан</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>Delete messages</t>
+          <t>not linked</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>general.permissions.delete_messages</t>
+          <t>general.notlinked</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Управление наказаниями</t>
+          <t>Удаление сообщений</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Manage restrictions</t>
+          <t>Delete messages</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>general.permissions.manage_restrictions</t>
+          <t>general.permissions.delete_messages</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Удаление ограничений</t>
+          <t>Управление наказаниями</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Removing restrictions</t>
+          <t>Manage restrictions</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>general.permissions.remove_restrictions</t>
+          <t>general.permissions.manage_restrictions</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Управление репортами</t>
+          <t>Удаление ограничений</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Manage reports</t>
+          <t>Removing restrictions</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>general.permissions.reports</t>
+          <t>general.permissions.remove_restrictions</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Выдача блокировок</t>
+          <t>Управление репортами</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Issuing bans</t>
+          <t>Manage reports</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_ban</t>
+          <t>general.permissions.reports</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Выдача мутов</t>
+          <t>Выдача блокировок</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Issuing mutes</t>
+          <t>Issuing bans</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_mute</t>
+          <t>general.permissions.restrict_ban</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Выдача предупреждений</t>
+          <t>Выдача мутов</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Issuing warns</t>
+          <t>Issuing mutes</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_warn</t>
+          <t>general.permissions.restrict_mute</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Изменение настроек чата</t>
+          <t>Выдача предупреждений</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Manage chat settings</t>
+          <t>Issuing warns</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>general.permissions.settings</t>
+          <t>general.permissions.restrict_warn</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Недостаточно прав для выполнения данной команды!</t>
+          <t>Изменение настроек чата</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Insufficient rights to execute this command!</t>
+          <t>Manage chat settings</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>general.restricted</t>
+          <t>general.permissions.settings</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Недостаточно прав для выполнения данной команды!</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>Insufficient rights to execute this command!</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>general.restrictionType.ban</t>
+          <t>general.restricted</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>мут</t>
+          <t>блокировка</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>mute</t>
+          <t>ban</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>general.restrictionType.mute</t>
+          <t>general.restrictionType.ban</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>заметка</t>
+          <t>мут</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>note</t>
+          <t>mute</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>general.restrictionType.note</t>
+          <t>general.restrictionType.mute</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>предупреждение</t>
+          <t>заметка</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>warn</t>
+          <t>note</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>general.restrictionType.warn</t>
+          <t>general.restrictionType.note</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>Административная команда</t>
+          <t>предупреждение</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>Administration command</t>
+          <t>warn</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>general.restrictions.adminCommand</t>
+          <t>general.restrictionType.warn</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Удалить и сообщить об ошибке</t>
+          <t>Административная команда</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Delete and report error</t>
+          <t>Administration command</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>general.restrictions.aiReport</t>
+          <t>general.restrictions.adminCommand</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Удалить и сообщить об ошибке</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Delete and report error</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>general.restrictions.automod</t>
+          <t>general.restrictions.aiReport</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Moderator {{user}} banned user {{restricted}}</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>general.restrictions.ban</t>
+          <t>general.restrictions.automod</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
+          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
+          <t>Moderator {{user}} banned user {{restricted}}</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>general.restrictions.banChannel</t>
+          <t>general.restrictions.ban</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
+          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
+          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>general.restrictions.chatAdminRequired</t>
+          <t>general.restrictions.banChannel</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>на {{duration}}</t>
+          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>for {{duration}}</t>
+          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>general.restrictions.duration</t>
+          <t>general.restrictions.chatAdminRequired</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
+          <t>на {{duration}}</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>Moderator {{user}} kicked user {{restricted}}</t>
+          <t>for {{duration}}</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>general.restrictions.kick</t>
+          <t>general.restrictions.duration</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
+          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Moderator {{user}} muted user {{restricted}}</t>
+          <t>Moderator {{user}} kicked user {{restricted}}</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>general.restrictions.mute</t>
+          <t>general.restrictions.kick</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
+          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Note for {{restricted}} with text "{{reason}}" created</t>
+          <t>Moderator {{user}} muted user {{restricted}}</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>general.restrictions.note</t>
+          <t>general.restrictions.mute</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
+          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
+          <t>Note for {{restricted}} with text "{{reason}}" created</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>general.restrictions.participantId</t>
+          <t>general.restrictions.note</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>по причине "{{reason}}"</t>
+          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>with reason "{{reason}}"</t>
+          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>general.restrictions.reason</t>
+          <t>general.restrictions.participantId</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
+          <t>по причине "{{reason}}"</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>Moderator {{user}} warned user {{restricted}}</t>
+          <t>with reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>general.restrictions.warn</t>
+          <t>general.restrictions.reason</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>лимит варнов</t>
+          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>warns limit</t>
+          <t>Moderator {{user}} warned user {{restricted}}</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>general.restrictions.warnsLimit</t>
+          <t>general.restrictions.warn</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>сохранить</t>
+          <t>лимит варнов</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>save</t>
+          <t>warns limit</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>general.save</t>
+          <t>general.restrictions.warnsLimit</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>Администраторы</t>
+          <t>сохранить</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>Administrators</t>
+          <t>save</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>general.selector.admins</t>
+          <t>general.save</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Все участники</t>
+          <t>Администраторы</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>All users</t>
+          <t>Administrators</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>general.selector.all</t>
+          <t>general.selector.admins</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Отключены</t>
+          <t>Все участники</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>All users</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>general.selector.disabled</t>
+          <t>general.selector.all</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Владелец</t>
+          <t>Отключены</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Creator</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>general.selector.owner</t>
+          <t>general.selector.disabled</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>Владелец</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Creator</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>general.selector.undefined</t>
+          <t>general.selector.owner</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>установлено</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>set</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>general.set</t>
+          <t>general.selector.undefined</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>Аудит</t>
+          <t>установлено</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>Audit</t>
+          <t>set</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>general.settings.audit</t>
+          <t>general.set</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Настройки баз банов в чате {{title}}</t>
+          <t>Аудит</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Settings of bans bases in chat {{title}}</t>
+          <t>Audit</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.header</t>
+          <t>general.settings.audit</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Базы банов</t>
+          <t>Разрешить каналам с известным владельцем</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Bans bases</t>
+          <t>Allow channels with known owner</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.name</t>
+          <t>general.settings.automod.anonChannels.mode.known</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>Разрашить модераторам</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>Allow moders channels</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>general.settings.automod.cas.name</t>
+          <t>general.settings.automod.anonChannels.mode.none</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Контакты</t>
+          <t>Модерация анонимных каналов</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Contacts</t>
+          <t>Anonomous channels moderation</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>general.settings.automod.contacts.name</t>
+          <t>general.settings.automod.anonChannels.name</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Удаление стикеров</t>
+          <t>Анонимный канал</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Sticker deletion</t>
+          <t>Anonymous channel</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>general.settings.automod.delStickers.name</t>
+          <t>general.settings.automod.anonChannels.reason</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Удалять прочие команды</t>
+          <t>Настройки баз банов в чате {{title}}</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Delete others commands</t>
+          <t>Settings of bans bases in chat {{title}}</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>general.settings.automod.deleteCommands.name</t>
+          <t>general.settings.automod.bansSystems.header</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Исключения</t>
+          <t>Базы банов</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Exceptions</t>
+          <t>Bans bases</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>general.settings.automod.external_bans_exceptions.name</t>
+          <t>general.settings.automod.bansSystems.name</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Модерация флуда</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Flood moderation</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>general.settings.automod.flood.name</t>
+          <t>general.settings.automod.cas.name</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Игры</t>
+          <t>Контакты</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Games</t>
+          <t>Contacts</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>general.settings.automod.games.name</t>
+          <t>general.settings.automod.contacts.name</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Удаление стикеров</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Sticker deletion</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>general.settings.automod.gas.name</t>
+          <t>general.settings.automod.delStickers.name</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Настройки автоматической модерации в чате {{title}}</t>
+          <t>Удалять прочие команды</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Automatic moderation settings in chat {{title}}</t>
+          <t>Delete others commands</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>general.settings.automod.header</t>
+          <t>general.settings.automod.deleteCommands.name</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Отправка сообщений триггеров</t>
+          <t>Исключения</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Sending trigger messages</t>
+          <t>Exceptions</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>general.settings.automod.hideTriggerMessage.name</t>
+          <t>general.settings.automod.external_bans_exceptions.name</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Фильтр ссылок</t>
+          <t>Модерация флуда</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Links white list</t>
+          <t>Flood moderation</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>general.settings.automod.linksList.name</t>
+          <t>general.settings.automod.flood.name</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Локации</t>
+          <t>Игры</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Locations</t>
+          <t>Games</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>general.settings.automod.location.name</t>
+          <t>general.settings.automod.games.name</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.detection</t>
+          <t>general.settings.automod.gas.name</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Отправьте длительность наказания в виде интервала</t>
+          <t>Настройки автоматической модерации в чате {{title}}</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Sent duration of restriction in interval format</t>
+          <t>Automatic moderation settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.duration</t>
+          <t>general.settings.automod.header</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Проверка медиа</t>
+          <t>Отправка сообщений триггеров</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Media checking</t>
+          <t>Sending trigger messages</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.name</t>
+          <t>general.settings.automod.hideTriggerMessage.name</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Выберите наказание для пользователя</t>
+          <t>Фильтр ссылок</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Select user restriction</t>
+          <t>Links white list</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.punishment</t>
+          <t>general.settings.automod.linksList.name</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Отправка запрещённого материала</t>
+          <t>Локации</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Unacceptable media sent</t>
+          <t>Locations</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.sent</t>
+          <t>general.settings.automod.location.name</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Максимальное количество ряд</t>
+          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Maximum number in row</t>
+          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.count.name</t>
+          <t>general.settings.automod.mediaCheck.detection</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Отправьте длительность наказания в виде интервала</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Sent duration of restriction in interval format</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
+          <t>general.settings.automod.mediaCheck.duration</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Настройки модерации спама медиа в чате {{title}}</t>
+          <t>Проверка медиа</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Settings of media spam moderation in chat {{title}}</t>
+          <t>Media checking</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.header</t>
+          <t>general.settings.automod.mediaCheck.name</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Выберите наказание для пользователя</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Сheck interval</t>
+          <t>Select user restriction</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
+          <t>general.settings.automod.mediaCheck.punishment</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Модерация спама медиа</t>
+          <t>Отправка запрещённого материала</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Media spam moderation</t>
+          <t>Unacceptable media sent</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.name</t>
+          <t>general.settings.automod.mediaCheck.sent</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Максимальное количество ряд</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Maximum number in row</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
+          <t>general.settings.automod.mediaSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Настройки модерации типов сообщений в чате {{title}}</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Message types moderation in chat {{title}}</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.header</t>
+          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Модерация типов сообщений</t>
+          <t>Настройки модерации спама медиа в чате {{title}}</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Message types moderation</t>
+          <t>Settings of media spam moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.name</t>
+          <t>general.settings.automod.mediaSpamCheck.header</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Длительность мута при использовании команд модерации</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Mute duration when trying to use moderation commands</t>
+          <t>Сheck interval</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>general.settings.automod.muteOnPermission.name</t>
+          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Длительность ограничений новичка</t>
+          <t>Модерация спама медиа</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Duration of beginner's restrictions</t>
+          <t>Media spam moderation</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>general.settings.automod.newbieRestrictions.name</t>
+          <t>general.settings.automod.mediaSpamCheck.name</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Настройки анти-рейд системы в чате {{title}}</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Settings of anti-raid system in chat {{title}}</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.header</t>
+          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Интервал</t>
+          <t>Настройки модерации типов сообщений в чате {{title}}</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Message types moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.interval.name</t>
+          <t>general.settings.automod.messageModeration.header</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Анти-рейд</t>
+          <t>Модерация типов сообщений</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Anti-raid</t>
+          <t>Message types moderation</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.name</t>
+          <t>general.settings.automod.messageModeration.name</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Порог сработки</t>
+          <t>Длительность мута при использовании команд модерации</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Mute duration when trying to use moderation commands</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.threshold.name</t>
+          <t>general.settings.automod.muteOnPermission.name</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Максимальное количество реакций в ряд</t>
+          <t>Длительность ограничений новичка</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Maximum number of reactions in a row</t>
+          <t>Duration of beginner's restrictions</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.count.name</t>
+          <t>general.settings.automod.newbieRestrictions.name</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Настройки анти-рейд системы в чате {{title}}</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Duration of the penalty</t>
+          <t>Settings of anti-raid system in chat {{title}}</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.duration.name</t>
+          <t>general.settings.automod.raid.header</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Настройки модерации спама реакциями в чате {{title}}</t>
+          <t>Интервал</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Reaction spam moderation settings for chat {{title}}</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.header</t>
+          <t>general.settings.automod.raid.interval.name</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Анти-рейд</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Anti-raid</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.interval.name</t>
+          <t>general.settings.automod.raid.name</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Модерация спама реакциями</t>
+          <t>Порог сработки</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Reaction spam moderation</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.name</t>
+          <t>general.settings.automod.raid.threshold.name</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Максимальное количество реакций в ряд</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Penalty</t>
+          <t>Maximum number of reactions in a row</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.punishment.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Реакций до блокировки</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Reactions until ban</t>
+          <t>Duration of the penalty</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsUntilBan.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Настройки модерации спама реакциями в чате {{title}}</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Reaction spam moderation settings for chat {{title}}</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>general.settings.automod.spamLike.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.header</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Насилие над животными</t>
+          <t>Модерация спама реакциями</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Animal Abuse</t>
+          <t>Reaction spam moderation</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.name</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
+          <t>Penalty</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Кровь и насилие (общее)</t>
+          <t>Реакций до блокировки</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Blood and Violence (General)</t>
+          <t>Reactions until ban</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.name</t>
+          <t>general.settings.automod.reactionsUntilBan.name</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.description</t>
+          <t>general.settings.automod.spamLike.name</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Кровь</t>
+          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Blood</t>
+          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.name</t>
+          <t>general.settings.automod.stickers.animal_abuse.description</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
+          <t>Насилие над животными</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
+          <t>Animal Abuse</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.description</t>
+          <t>general.settings.automod.stickers.animal_abuse.name</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Сцены убийств и расчленения</t>
+          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Scenes of murder and dismemberment</t>
+          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.name</t>
+          <t>general.settings.automod.stickers.blood.description</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
+          <t>Кровь и насилие (общее)</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Materials without signs of violations or unacceptable content.</t>
+          <t>Blood and Violence (General)</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.description</t>
+          <t>general.settings.automod.stickers.blood.name</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Безопасные</t>
+          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Safe</t>
+          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.name</t>
+          <t>general.settings.automod.stickers.blood-blood.description</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
+          <t>Кровь</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Stickers that cause Telegram to freeze or crash.</t>
+          <t>Blood</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.description</t>
+          <t>general.settings.automod.stickers.blood-blood.name</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Краш-стикеры</t>
+          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Crash Stickers</t>
+          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.name</t>
+          <t>general.settings.automod.stickers.blood-killing.description</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
+          <t>Сцены убийств и расчленения</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
+          <t>Scenes of murder and dismemberment</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.description</t>
+          <t>general.settings.automod.stickers.blood-killing.name</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Эпилептогенный контент</t>
+          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Epileptogenic content</t>
+          <t>Materials without signs of violations or unacceptable content.</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.name</t>
+          <t>general.settings.automod.stickers.clear.description</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
+          <t>Безопасные</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
+          <t>Safe</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.description</t>
+          <t>general.settings.automod.stickers.clear.name</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Тревожные изображения</t>
+          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Disturbing Images</t>
+          <t>Stickers that cause Telegram to freeze or crash.</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.name</t>
+          <t>general.settings.automod.stickers.crash.description</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
+          <t>Краш-стикеры</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
+          <t>Crash Stickers</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
+          <t>general.settings.automod.stickers.crash.name</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Фотосенсорно-опасный контент</t>
+          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Photosensitive Content</t>
+          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
+          <t>general.settings.automod.stickers.epileptic.description</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Файл в обработке</t>
+          <t>Эпилептогенный контент</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>File in processing</t>
+          <t>Epileptogenic content</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.description</t>
+          <t>general.settings.automod.stickers.epileptic.name</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.name</t>
+          <t>general.settings.automod.stickers.epileptic-scare.description</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Контент на политические темы/движения/события.</t>
+          <t>Тревожные изображения</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Content on political topics/movements/events.</t>
+          <t>Disturbing Images</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.description</t>
+          <t>general.settings.automod.stickers.epileptic-scare.name</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Политика</t>
+          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Politics</t>
+          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.name</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Флаги и гербы различных стран.</t>
+          <t>Фотосенсорно-опасный контент</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Flags and coats of arms of various countries.</t>
+          <t>Photosensitive Content</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.description</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Символика стран</t>
+          <t>Файл в обработке</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>Country Symbols</t>
+          <t>File in processing</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.name</t>
+          <t>general.settings.automod.stickers.null.description</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.description</t>
+          <t>general.settings.automod.stickers.null.name</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Нацистская символика</t>
+          <t>Контент на политические темы/движения/события.</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Nazi symbols</t>
+          <t>Content on political topics/movements/events.</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.name</t>
+          <t>general.settings.automod.stickers.politics.description</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
+          <t>Политика</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
+          <t>Politics</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.description</t>
+          <t>general.settings.automod.stickers.politics.name</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Президенты стран</t>
+          <t>Флаги и гербы различных стран.</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Country Leaders</t>
+          <t>Flags and coats of arms of various countries.</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.name</t>
+          <t>general.settings.automod.stickers.politics-flags.description</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
+          <t>Символика стран</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Any materials of a sexual nature outside of other special categories.</t>
+          <t>Country Symbols</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.description</t>
+          <t>general.settings.automod.stickers.politics-flags.name</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Порнография</t>
+          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Pornography</t>
+          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.name</t>
+          <t>general.settings.automod.stickers.politics-nazi.description</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
+          <t>Нацистская символика</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
+          <t>Nazi symbols</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.description</t>
+          <t>general.settings.automod.stickers.politics-nazi.name</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Детская порнография</t>
+          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Child Abuse</t>
+          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.name</t>
+          <t>general.settings.automod.stickers.politics-presidents.description</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
+          <t>Президенты стран</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
+          <t>Country Leaders</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.description</t>
+          <t>general.settings.automod.stickers.politics-presidents.name</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Нагота</t>
+          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Nudity</t>
+          <t>Any materials of a sexual nature outside of other special categories.</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.name</t>
+          <t>general.settings.automod.stickers.porn.description</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
+          <t>Порнография</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Images and videos directly containing scenes of sexual intercourse.</t>
+          <t>Pornography</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.description</t>
+          <t>general.settings.automod.stickers.porn.name</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Половой акт</t>
+          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Sexual Acts</t>
+          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.name</t>
+          <t>general.settings.automod.stickers.porn-child.description</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
+          <t>Детская порнография</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
+          <t>Child Abuse</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.description</t>
+          <t>general.settings.automod.stickers.porn-child.name</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Сексуализация</t>
+          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Sexualization</t>
+          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.name</t>
+          <t>general.settings.automod.stickers.porn-nudity.description</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
+          <t>Нагота</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Materials containing profanity or offensive language.</t>
+          <t>Nudity</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.description</t>
+          <t>general.settings.automod.stickers.porn-nudity.name</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Ненормативная лексика</t>
+          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Profanity</t>
+          <t>Images and videos directly containing scenes of sexual intercourse.</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.name</t>
+          <t>general.settings.automod.stickers.porn-sex.description</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
+          <t>Половой акт</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Materials that cannot be processed at this time.</t>
+          <t>Sexual Acts</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.description</t>
+          <t>general.settings.automod.stickers.porn-sex.name</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Не поддерживаемые</t>
+          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Not supported</t>
+          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.name</t>
+          <t>general.settings.automod.stickers.porn-sexualize.description</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Истории</t>
+          <t>Сексуализация</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Stories</t>
+          <t>Sexualization</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>general.settings.automod.stories.name</t>
+          <t>general.settings.automod.stickers.porn-sexualize.name</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
+          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
+          <t>Materials containing profanity or offensive language.</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.description</t>
+          <t>general.settings.automod.stickers.swearing.description</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Пользователи Telega</t>
+          <t>Ненормативная лексика</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Telega users</t>
+          <t>Profanity</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.name</t>
+          <t>general.settings.automod.stickers.swearing.name</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Максимальное количество одинаковых сообщений в ряд</t>
+          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Maximum number of same messages in row</t>
+          <t>Materials that cannot be processed at this time.</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.count.name</t>
+          <t>general.settings.automod.stickers.unknown.description</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Не поддерживаемые</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Not supported</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.duration.name</t>
+          <t>general.settings.automod.stickers.unknown.name</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
+          <t>Истории</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Settings of same messages moderation in chat {{title}}</t>
+          <t>Stories</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.header</t>
+          <t>general.settings.automod.stories.name</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.interval.name</t>
+          <t>general.settings.automod.telega.description</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Модерация спама одинаковыми сообщениями</t>
+          <t>Пользователи Telega</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Moderation of same message spam</t>
+          <t>Telega users</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.name</t>
+          <t>general.settings.automod.telega.name</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Максимальное количество одинаковых сообщений в ряд</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Maximum number of same messages in row</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.punishment.name</t>
+          <t>general.settings.automod.textSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>general.settings.automod.trigger.name</t>
+          <t>general.settings.automod.textSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Настройка триггеров и команд в чате {{title}}</t>
+          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Settings of triggers and commands in chat {{title}}</t>
+          <t>Settings of same messages moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.header</t>
+          <t>general.settings.automod.textSpamCheck.header</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.name</t>
+          <t>general.settings.automod.textSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Модерация спама одинаковыми сообщениями</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Moderation of same message spam</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>general.settings.category.automod</t>
+          <t>general.settings.automod.textSpamCheck.name</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Кастомизация</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Customization</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>general.settings.category.customs</t>
+          <t>general.settings.automod.textSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Язык</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>general.settings.category.language</t>
+          <t>general.settings.automod.trigger.name</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Права</t>
+          <t>Настройка триггеров и команд в чате {{title}}</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Permissions</t>
+          <t>Settings of triggers and commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>general.settings.category.permissions</t>
+          <t>general.settings.automod.triggers.header</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Основное</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>general.settings.category.privates</t>
+          <t>general.settings.automod.triggers.name</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Репорты</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Reporting</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>general.settings.category.reports</t>
+          <t>general.settings.category.automod</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Особое</t>
+          <t>Кастомизация</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Customization</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>general.settings.category.special</t>
+          <t>general.settings.category.customs</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Предупреждения</t>
+          <t>Язык</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Warnings</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>general.settings.category.warns</t>
+          <t>general.settings.category.language</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Права</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>general.settings.changingChat</t>
+          <t>general.settings.category.permissions</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Основное</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>General</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>general.settings.changingPM</t>
+          <t>general.settings.category.privates</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Админский чат</t>
+          <t>Репорты</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Admins chat</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins</t>
+          <t>general.settings.category.reports</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Привязка админского чата в чате {{title}}</t>
+          <t>Особое</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Linking admins chat in chat {{title}}</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins_selected</t>
+          <t>general.settings.category.special</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Канал логов</t>
+          <t>Предупреждения</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Logs channel</t>
+          <t>Warnings</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs</t>
+          <t>general.settings.category.warns</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Привязка канала логов в чате {{title}}</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Linking logs channel in chat {{title}}</t>
+          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs_selected</t>
+          <t>general.settings.changingChat</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Канал триггеров</t>
+          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Triggers channel</t>
+          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers</t>
+          <t>general.settings.changingPM</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Привязка канала триггеров в чате {{title}}</t>
+          <t>Админский чат</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Linking triggers channel in chat {{title}}</t>
+          <t>Admins chat</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers_selected</t>
+          <t>general.settings.channels.admins</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Привязка админского чата в чате {{title}}</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Chat join accepting</t>
+          <t>Linking admins chat in chat {{title}}</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>general.settings.customs.acceptJoins.name</t>
+          <t>general.settings.channels.admins_selected</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Команда !admins</t>
+          <t>Канал логов</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>/admins commands</t>
+          <t>Logs channel</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>general.settings.customs.admins.name</t>
+          <t>general.settings.channels.logs</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Редактирование прав анонимных администраторов!</t>
+          <t>Привязка канала логов в чате {{title}}</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Editing rights of anonymous admins!</t>
+          <t>Linking logs channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.menu</t>
+          <t>general.settings.channels.logs_selected</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Права анонимных администраторов</t>
+          <t>Канал триггеров</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Anonymous admins rights</t>
+          <t>Triggers channel</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.name</t>
+          <t>general.settings.channels.triggers</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Выдача ограничений</t>
+          <t>Привязка канала триггеров в чате {{title}}</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Users restriction</t>
+          <t>Linking triggers channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>general.settings.customs.anon_perms.restrict</t>
+          <t>general.settings.channels.triggers_selected</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Привязанные приложения</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Linked Applications</t>
+          <t>Chat join accepting</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>general.settings.customs.apps.name</t>
+          <t>general.settings.customs.acceptJoins.name</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Выдача ограничений автомодерацией</t>
+          <t>Команда !admins</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>Restrictions issued by auto-moderation</t>
+          <t>/admins commands</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>general.settings.customs.autoModeration.name</t>
+          <t>general.settings.customs.admins.name</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Согласие</t>
+          <t>Редактирование прав анонимных администраторов!</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Agree</t>
+          <t>Editing rights of anonymous admins!</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.agree</t>
+          <t>general.settings.customs.anonPerm.menu</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Капча</t>
+          <t>Права анонимных администраторов</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Captcha</t>
+          <t>Anonymous admins rights</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.name</t>
+          <t>general.settings.customs.anonPerm.name</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Текст под постом</t>
+          <t>Выдача ограничений</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>First comment text</t>
+          <t>Users restriction</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>general.settings.customs.channelPost.name</t>
+          <t>general.settings.customs.anon_perms.restrict</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Привязка каналов в чате {{title}}.</t>
+          <t>Привязанные приложения</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Channels linking in chat {{title}}.</t>
+          <t>Linked Applications</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.menu</t>
+          <t>general.settings.customs.apps.name</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Привязка каналов</t>
+          <t>Выдача ограничений автомодерацией</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Channel linking</t>
+          <t>Restrictions issued by auto-moderation</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.name</t>
+          <t>general.settings.customs.autoModeration.name</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Ограничения команд</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Command restrictions</t>
+          <t>Agree</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>general.settings.customs.command_restrictions.name</t>
+          <t>general.settings.customs.captcha.agree</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Кастомные команды</t>
+          <t>Капча</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Custom commands</t>
+          <t>Captcha</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands.name</t>
+          <t>general.settings.customs.captcha.name</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Доступы к командам в чате {{title}}</t>
+          <t>Текст под постом</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>Access to commands in chat {{title}}</t>
+          <t>First comment text</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.header</t>
+          <t>general.settings.customs.channelPost.name</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Команды модерации</t>
+          <t>Привязка каналов в чате {{title}}.</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Moderation commands</t>
+          <t>Channels linking in chat {{title}}.</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.moderation.name</t>
+          <t>general.settings.customs.channels.menu</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Доступ к командам</t>
+          <t>Привязка каналов</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Commands access</t>
+          <t>Channel linking</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.name</t>
+          <t>general.settings.customs.channels.name</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Прочие команды</t>
+          <t>Ограничения команд</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Other commands</t>
+          <t>Command restrictions</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.others.name</t>
+          <t>general.settings.customs.command_restrictions.name</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Пользовательские команды</t>
+          <t>Кастомные команды</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Users commands</t>
+          <t>Custom commands</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.user.name</t>
+          <t>general.settings.customs.commands.name</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Расширенный модтоп</t>
+          <t>Доступы к командам в чате {{title}}</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Extended modtop</t>
+          <t>Access to commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>general.settings.customs.extendedModtop.name</t>
+          <t>general.settings.customs.commands_mode.header</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Приветствие</t>
+          <t>Команды модерации</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Greeting</t>
+          <t>Moderation commands</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>general.settings.customs.greeting.name</t>
+          <t>general.settings.customs.commands_mode.moderation.name</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Настройки кастомизации в чате {{title}}</t>
+          <t>Доступ к командам</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Customization settings in chat {{title}}}</t>
+          <t>Commands access</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>general.settings.customs.header</t>
+          <t>general.settings.customs.commands_mode.name</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Сообщения недостатка прав</t>
+          <t>Прочие команды</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Insufficient permissions messages</t>
+          <t>Other commands</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>general.settings.customs.insufficientPermissions.name</t>
+          <t>general.settings.customs.commands_mode.others.name</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Интервал удаления сообщений триггеров</t>
+          <t>Пользовательские команды</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Interval for deleting trigger messages</t>
+          <t>Users commands</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>general.settings.customs.messagesAutoRemove.name</t>
+          <t>general.settings.customs.commands_mode.user.name</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Выдача ограничений модераторами</t>
+          <t>Расширенный модтоп</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Restrictions issued by moderators</t>
+          <t>Extended modtop</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>general.settings.customs.moderation.name</t>
+          <t>general.settings.customs.extendedModtop.name</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Доступ к модтопу</t>
+          <t>Приветствие</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Modtop access</t>
+          <t>Greeting</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>general.settings.customs.modtop.name</t>
+          <t>general.settings.customs.greeting.name</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Сетевые ограничения</t>
+          <t>Настройки кастомизации в чате {{title}}</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Restriction networks</t>
+          <t>Customization settings in chat {{title}}}</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>general.settings.customs.networks.name</t>
+          <t>general.settings.customs.header</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Настройки ночного режима в чате {{title}}</t>
+          <t>Сообщения недостатка прав</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Night mode settings in chat {{title}}</t>
+          <t>Insufficient permissions messages</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.header</t>
+          <t>general.settings.customs.insufficientPermissions.name</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Ночной режим</t>
+          <t>Интервал удаления сообщений триггеров</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Night mode</t>
+          <t>Interval for deleting trigger messages</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.name</t>
+          <t>general.settings.customs.messagesAutoRemove.name</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Время выключения ночного режима</t>
+          <t>Выдача ограничений модераторами</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Night mode disabling time</t>
+          <t>Restrictions issued by moderators</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeDisableTime.name</t>
+          <t>general.settings.customs.moderation.name</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Время включения ночного режима</t>
+          <t>Доступ к модтопу</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Night mode enabling time</t>
+          <t>Modtop access</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeEnableTime.name</t>
+          <t>general.settings.customs.modtop.name</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Настройки уведомлений в чате {{title}}</t>
+          <t>Сетевые ограничения</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Notification settings in chat {{title}}</t>
+          <t>Restriction networks</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.header</t>
+          <t>general.settings.customs.networks.name</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Уведомления</t>
+          <t>Настройки ночного режима в чате {{title}}</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Night mode settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.name</t>
+          <t>general.settings.customs.nightMode.header</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Топик для уведомлений</t>
+          <t>Ночной режим</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Topic for notifications</t>
+          <t>Night mode</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>general.settings.customs.notificationsTopic.name</t>
+          <t>general.settings.customs.nightMode.name</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Синхронизация прав</t>
+          <t>Время выключения ночного режима</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Permissions sync</t>
+          <t>Night mode disabling time</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>general.settings.customs.permissionsSync.name</t>
+          <t>general.settings.customs.nightModeDisableTime.name</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Реакции в ответ</t>
+          <t>Время включения ночного режима</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Reactions callback</t>
+          <t>Night mode enabling time</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>general.settings.customs.reactions.name</t>
+          <t>general.settings.customs.nightModeEnableTime.name</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Система репутации</t>
+          <t>Настройки уведомлений в чате {{title}}</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Reputation system</t>
+          <t>Notification settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>general.settings.customs.reputation.name</t>
+          <t>general.settings.customs.notifications.header</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Настройки статистики в чате {{title}}</t>
+          <t>Уведомления</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Statistics settings in chat {{title}}</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.header</t>
+          <t>general.settings.customs.notifications.name</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Статистика</t>
+          <t>Топик для уведомлений</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Topic for notifications</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.name</t>
+          <t>general.settings.customs.notificationsTopic.name</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Период статистики</t>
+          <t>Синхронизация прав</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Statistics range</t>
+          <t>Permissions sync</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.name</t>
+          <t>general.settings.customs.permissionsSync.name</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
+          <t>Реакции в ответ</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Enter interval for statistics showing in top commands, current value:</t>
+          <t>Reactions callback</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.selected</t>
+          <t>general.settings.customs.reactions.name</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Токены</t>
+          <t>Система репутации</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Tokens</t>
+          <t>Reputation system</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>general.settings.customs.tokens.name</t>
+          <t>general.settings.customs.reputation.name</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Настройки чата {{title}}</t>
+          <t>Настройки статистики в чате {{title}}</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Settings of {{title}} chat</t>
+          <t>Statistics settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>general.settings.headerChat</t>
+          <t>general.settings.customs.statistics.header</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Приватные настройки</t>
+          <t>Статистика</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Private settings</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>general.settings.headerPM</t>
+          <t>general.settings.customs.statistics.name</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Неверное значение {{value}}, введите интервал</t>
+          <t>Период статистики</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Incorrect value {{value}}, send interval</t>
+          <t>Statistics range</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_interval</t>
+          <t>general.settings.customs.statisticsRange.name</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Неверное значение, введите число</t>
+          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Incorrect value, send a number</t>
+          <t>Enter interval for statistics showing in top commands, current value:</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_number</t>
+          <t>general.settings.customs.statisticsRange.selected</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Токены</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Tokens</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingChat</t>
+          <t>general.settings.customs.tokens.name</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Настройки чата {{title}}</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Settings of {{title}} chat</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingPM</t>
+          <t>general.settings.headerChat</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Выберите язык который будет использоваться в чате</t>
+          <t>Приватные настройки</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Select language for the chat</t>
+          <t>Private settings</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>general.settings.language.header</t>
+          <t>general.settings.headerPM</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Добавить администратора</t>
+          <t>Неверное значение {{value}}, введите интервал</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Add admin</t>
+          <t>Incorrect value {{value}}, send interval</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.add</t>
+          <t>general.settings.incorrect_interval</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Выберите пользователя(-ей) для назначения</t>
+          <t>Неверное значение, введите число</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Select user(s)</t>
+          <t>Incorrect value, send a number</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.adding</t>
+          <t>general.settings.incorrect_number</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Сменить группу</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Chage group</t>
+          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.change_group</t>
+          <t>general.settings.inputChangingChat</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена администратору</t>
+          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Select group for this admin</t>
+          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.changing_group</t>
+          <t>general.settings.inputChangingPM</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Редактирование администратора {{name}}</t>
+          <t>Выберите язык который будет использоваться в чате</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Editing admin {{name}}</t>
+          <t>Select language for the chat</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.header</t>
+          <t>general.settings.language.header</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена новым администраторам</t>
+          <t>Добавить администратора</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Select group for new admins</t>
+          <t>Add admin</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.group</t>
+          <t>general.settings.permissions.admins.add</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Настройки прав администраторов в чате {{title}}</t>
+          <t>Выберите пользователя(-ей) для назначения</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Admins permissions settings in chat {{title}}</t>
+          <t>Select user(s)</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.header</t>
+          <t>general.settings.permissions.admins.adding</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Модераторы чата</t>
+          <t>Сменить группу</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Chat moders</t>
+          <t>Chage group</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.name</t>
+          <t>general.settings.permissions.admins.edit.change_group</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Продвинутая система администраторов</t>
+          <t>Выберите группу, которая будет назначена администратору</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Advanced admins system</t>
+          <t>Select group for this admin</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>general.settings.permissions.advancedModers.name</t>
+          <t>general.settings.permissions.admins.edit.changing_group</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
+          <t>Редактирование администратора {{name}}</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
+          <t>Editing admin {{name}}</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>general.settings.permissions.description</t>
+          <t>general.settings.permissions.admins.edit.header</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Нет группы</t>
+          <t>Выберите группу, которая будет назначена новым администраторам</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>No group</t>
+          <t>Select group for new admins</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>general.settings.permissions.fake_group</t>
+          <t>general.settings.permissions.admins.group</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Создать группу</t>
+          <t>Настройки прав администраторов в чате {{title}}</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Create group</t>
+          <t>Admins permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.button</t>
+          <t>general.settings.permissions.admins.header</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Отправьте название группы:</t>
+          <t>Модераторы чата</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Send group name:</t>
+          <t>Chat moders</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.header</t>
+          <t>general.settings.permissions.admins.name</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Укажите приоритет группы, 0 - самый высокий</t>
+          <t>Продвинутая система администраторов</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Specify the priority of the group, 0 - the highest one</t>
+          <t>Advanced admins system</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.priority</t>
+          <t>general.settings.permissions.advancedModers.name</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>Редактирование группы {{name}}</t>
+          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>Editing group {{name}}</t>
+          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.header</t>
+          <t>general.settings.permissions.description</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Изменить название</t>
+          <t>Нет группы</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>Change name</t>
+          <t>No group</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.button</t>
+          <t>general.settings.permissions.fake_group</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Введите новое название группы:</t>
+          <t>Создать группу</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Send new group name:</t>
+          <t>Create group</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.header</t>
+          <t>general.settings.permissions.groups.create.button</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Изменить права</t>
+          <t>Отправьте название группы:</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Change permissions</t>
+          <t>Send group name:</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.permissions.button</t>
+          <t>general.settings.permissions.groups.create.header</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Изменить приоритет</t>
+          <t>Укажите приоритет группы, 0 - самый высокий</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Change priority</t>
+          <t>Specify the priority of the group, 0 - the highest one</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.button</t>
+          <t>general.settings.permissions.groups.create.priority</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Введите новый приоритет группы:</t>
+          <t>Редактирование группы {{name}}</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Send new group priority:</t>
+          <t>Editing group {{name}}</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.header</t>
+          <t>general.settings.permissions.groups.edit.header</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Настройки прав групп в чате {{title}}</t>
+          <t>Изменить название</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Group permissions settings in chat {{title}}</t>
+          <t>Change name</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.header</t>
+          <t>general.settings.permissions.groups.edit.name.button</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Группы прав</t>
+          <t>Введите новое название группы:</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Permission groups</t>
+          <t>Send new group name:</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.name</t>
+          <t>general.settings.permissions.groups.edit.name.header</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Права группы {{name}}:</t>
+          <t>Изменить права</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Permissions of group {{name}}:</t>
+          <t>Change permissions</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.permissions</t>
+          <t>general.settings.permissions.groups.edit.permissions.button</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Настройки прав в чате {{title}}</t>
+          <t>Изменить приоритет</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Permissions settings in chat {{title}}</t>
+          <t>Change priority</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>general.settings.permissions.header</t>
+          <t>general.settings.permissions.groups.edit.priority.button</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Мои приложения</t>
+          <t>Введите новый приоритет группы:</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>My applications</t>
+          <t>Send new group priority:</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>general.settings.privates.apps.name</t>
+          <t>general.settings.permissions.groups.edit.priority.header</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Основные настройки пользователя</t>
+          <t>Настройки прав групп в чате {{title}}</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>General user settings</t>
+          <t>Group permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>general.settings.privates.header</t>
+          <t>general.settings.permissions.groups.header</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Часовой пояс</t>
+          <t>Группы прав</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Time zone</t>
+          <t>Permission groups</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>general.settings.privates.timezone.name</t>
+          <t>general.settings.permissions.groups.name</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
+          <t>Права группы {{name}}:</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Minimum number of reports from users deleting messages</t>
+          <t>Permissions of group {{name}}:</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReports.name</t>
+          <t>general.settings.permissions.groups.permissions</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
+          <t>Настройки прав в чате {{title}}</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Minimum number of reports for a user to delete a message</t>
+          <t>Permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsCount.name</t>
+          <t>general.settings.permissions.header</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Минимальный рейтинг человека для удаления сообщения</t>
+          <t>Мои приложения</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>Minimum rating of a person to delete a message</t>
+          <t>My applications</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsRate.name</t>
+          <t>general.settings.privates.apps.name</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Настройки репортов в чате {{title}}</t>
+          <t>Основные настройки пользователя</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>Reposts settings in chat {{title}}</t>
+          <t>General user settings</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>general.settings.reports.header</t>
+          <t>general.settings.privates.header</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Система репортов</t>
+          <t>Привязка персональных каналов</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Reports system</t>
+          <t>Link personal channels</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>general.settings.reports.reportsSystem.name</t>
+          <t>general.settings.privates.linkedChannels.name</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Очистить удалённые аккаунты</t>
+          <t>Часовой пояс</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Remove deleted accounts</t>
+          <t>Time zone</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.button</t>
+          <t>general.settings.privates.timezone.name</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
+          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
+          <t>Minimum number of reports from users deleting messages</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.description</t>
+          <t>general.settings.reports.deleteReports.name</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Дополнительные возможности для чата {{title}}
-Баланс чата: {{balance}}</t>
+          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Special actions for chat {{title}}
-Balance: {{balance}}</t>
+          <t>Minimum number of reports for a user to delete a message</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>general.settings.special.header</t>
+          <t>general.settings.reports.deleteReportsCount.name</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Индексировать старые сообщения</t>
+          <t>Минимальный рейтинг человека для удаления сообщения</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Index old messages</t>
+          <t>Minimum rating of a person to delete a message</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.button</t>
+          <t>general.settings.reports.deleteReportsRate.name</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
+          <t>Настройки репортов в чате {{title}}</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Allows the guard to explore all messages before they are added to the chat.</t>
+          <t>Reposts settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.description</t>
+          <t>general.settings.reports.header</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Задача на изучение истории чата началась!</t>
+          <t>Система репортов</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>The task of exploring the history of the chat has begun!</t>
+          <t>Reports system</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.started</t>
+          <t>general.settings.reports.reportsSystem.name</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Исключить неактивных пользователей</t>
+          <t>Очистить удалённые аккаунты</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Remove inactive users</t>
+          <t>Remove deleted accounts</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.button</t>
+          <t>general.settings.special.clear_deleted.button</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Исключает из чата всех неактивных участников за выбранный период</t>
+          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Removes all inactive participants from the chat for the selected period</t>
+          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.description</t>
+          <t>general.settings.special.clear_deleted.description</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Удалено {{progress}} из {{users}}!</t>
+          <t>Дополнительные возможности для чата {{title}}
+Баланс чата: {{balance}}</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Removed {{progress}} from {{users}}!</t>
+          <t>Special actions for chat {{title}}
+Balance: {{balance}}</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.progress</t>
+          <t>general.settings.special.header</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
+          <t>Индексировать старые сообщения</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
+          <t>Index old messages</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request</t>
+          <t>general.settings.special.index_old.button</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
+          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
+          <t>Allows the guard to explore all messages before they are added to the chat.</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request_confirm</t>
+          <t>general.settings.special.index_old.description</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Удаление завершено, исключено {{users}}!</t>
+          <t>Задача на изучение истории чата началась!</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>Removal completed, removed {{users}}!</t>
+          <t>The task of exploring the history of the chat has begun!</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.success</t>
+          <t>general.settings.special.index_old.started</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Недостаточно ⭐️ на счету чата!</t>
+          <t>Исключить неактивных пользователей</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Insufficient ⭐️ on the chat balance!</t>
+          <t>Remove inactive users</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>general.settings.special.not_enough_balance</t>
+          <t>general.settings.special.kick_inactive.button</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t xml:space="preserve">Цена: </t>
+          <t>Исключает из чата всех неактивных участников за выбранный период</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t xml:space="preserve">Price: </t>
+          <t>Removes all inactive participants from the chat for the selected period</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>general.settings.special.price</t>
+          <t>general.settings.special.kick_inactive.description</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Начать!</t>
+          <t>Удалено {{progress}} из {{users}}!</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Start!</t>
+          <t>Removed {{progress}} from {{users}}!</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>general.settings.special.start</t>
+          <t>general.settings.special.kick_inactive.progress</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
+          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>The task is queued, you will be notified when it starts and ends!</t>
+          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>general.settings.special.started</t>
+          <t>general.settings.special.kick_inactive.request</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Активные задачи</t>
+          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>Active tasks</t>
+          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>general.settings.special.tasks.button</t>
+          <t>general.settings.special.kick_inactive.request_confirm</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Пополнить баланс</t>
+          <t>Удаление завершено, исключено {{users}}!</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Top up balance</t>
+          <t>Removal completed, removed {{users}}!</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.button</t>
+          <t>general.settings.special.kick_inactive.success</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
+          <t>Недостаточно ⭐️ на счету чата!</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>How many stars do you want to transfer to your chat balance?</t>
+          <t>Insufficient ⭐️ on the chat balance!</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.how_many</t>
+          <t>general.settings.special.not_enough_balance</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t>Перевести</t>
+          <t xml:space="preserve">Цена: </t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t>Transfer</t>
+          <t xml:space="preserve">Price: </t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.pay</t>
+          <t>general.settings.special.price</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Введите положительное число!</t>
+          <t>Начать!</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Enter positive number!</t>
+          <t>Start!</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.positive</t>
+          <t>general.settings.special.start</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Перевод успешно проведён!</t>
+          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>Transfer successful!</t>
+          <t>The task is queued, you will be notified when it starts and ends!</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.successful</t>
+          <t>general.settings.special.started</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Перевод звёзд чату {{title}}</t>
+          <t>Активные задачи</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Transfer stars to chat {{title}}</t>
+          <t>Active tasks</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.title</t>
+          <t>general.settings.special.tasks.button</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
+          <t>Пополнить баланс</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
+          <t>Top up balance</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>general.settings.timeZoneInfo</t>
+          <t>general.settings.special.topup.button</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Кулдаун</t>
+          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>Cooldown</t>
+          <t>How many stars do you want to transfer to your chat balance?</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>general.settings.warns.cooldown.name</t>
+          <t>general.settings.special.topup.how_many</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Настройки предупреждений в чате {{title}}</t>
+          <t>Перевести</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Warnings settings in chat {{title}}</t>
+          <t>Transfer</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>general.settings.warns.header</t>
+          <t>general.settings.special.topup.pay</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Лимит до наказания</t>
+          <t>Введите положительное число!</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Limit before punishment</t>
+          <t>Enter positive number!</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>general.settings.warns.maxWarns.name</t>
+          <t>general.settings.special.topup.positive</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Длительность</t>
+          <t>Перевод успешно проведён!</t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Duration</t>
+          <t>Transfer successful!</t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnLength.name</t>
+          <t>general.settings.special.topup.successful</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Перевод звёзд чату {{title}}</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Transfer stars to chat {{title}}</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResult.name</t>
+          <t>general.settings.special.topup.title</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResultLength.name</t>
+          <t>general.settings.timeZoneInfo</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Кулдаун</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Cooldown</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>general.spam</t>
+          <t>general.settings.warns.cooldown.name</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Токен</t>
+          <t>Настройки предупреждений в чате {{title}}</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Token</t>
+          <t>Warnings settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>general.token</t>
+          <t>general.settings.warns.header</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Неизвестный канал</t>
+          <t>Лимит до наказания</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Unknown channel</t>
+          <t>Limit before punishment</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>general.unknown.channel</t>
+          <t>general.settings.warns.maxWarns.name</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Неизвестный пользователь</t>
+          <t>Длительность</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Unknown user</t>
+          <t>Duration</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>general.unknown.user</t>
+          <t>general.settings.warns.warnLength.name</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>до</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>until</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>general.until</t>
+          <t>general.settings.warns.warnsResult.name</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Admin change detected, the admin list has been updated!</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>handlers.adminsChange</t>
+          <t>general.settings.warns.warnsResultLength.name</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Вы уже прошли проверку!</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>You already passed captcha!</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>handlers.captcha.again</t>
+          <t>general.spam</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Нажмите на кнопку ниже для входа в чат!</t>
+          <t>Токен</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Click the button below to enter the chat room!</t>
+          <t>Token</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>handlers.captcha.agree</t>
+          <t>general.token</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>✅ Согласен</t>
+          <t>Неизвестный канал</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>✅ I agree</t>
+          <t>Unknown channel</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>handlers.captcha.agreed</t>
+          <t>general.unknown.channel</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Верно!</t>
+          <t>Неизвестный пользователь</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Correct!</t>
+          <t>Unknown user</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>handlers.captcha.correct</t>
+          <t>general.unknown.user</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
+          <t>до</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>To confirm that you are not a bot, click on: {{correct}}</t>
+          <t>until</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>handlers.captcha.emoji</t>
+          <t>general.until</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Это не ваша капча!</t>
+          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>It's not your captcha!</t>
+          <t>Admin change detected, the admin list has been updated!</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>handlers.captcha.wrongUser</t>
+          <t>handlers.adminsChange</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
+          <t>Вы уже прошли проверку!</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
+          <t>You already passed captcha!</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>handlers.chatJoin.raid</t>
+          <t>handlers.captcha.again</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
+          <t>Нажмите на кнопку ниже для входа в чат!</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
+          <t>Click the button below to enter the chat room!</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>handlers.file.got</t>
+          <t>handlers.captcha.agree</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
+          <t>✅ Согласен</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
+          <t>✅ I agree</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>handlers.hello.full</t>
+          <t>handlers.captcha.agreed</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
+          <t>Верно!</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
+          <t>Correct!</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>handlers.hello.restricted</t>
+          <t>handlers.captcha.correct</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Отправка запрещённых ссылок</t>
+          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>Sending unallowed links</t>
+          <t>To confirm that you are not a bot, click on: {{correct}}</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>handlers.linksChecker.reason</t>
+          <t>handlers.captcha.emoji</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Группа была мигрирована в супергруппу!</t>
+          <t>Это не ваша капча!</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>The group has been migrated to a supergroup!</t>
+          <t>It's not your captcha!</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>handlers.migrate</t>
+          <t>handlers.captcha.wrongUser</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Нативная блокировка</t>
+          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Native ban</t>
+          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>handlers.nativeBan</t>
+          <t>handlers.chatJoin.raid</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Ночной режим выключен!</t>
+          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Night mode disabled!</t>
+          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>handlers.nightMode.disable</t>
+          <t>handlers.file.got</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Включён ночной режим!</t>
+          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Night mode activated!</t>
+          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>handlers.nightMode.enable</t>
+          <t>handlers.hello.full</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>{{user}} you can be banned for sending reactions during mute!</t>
+          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>handlers.reactions.notify</t>
+          <t>handlers.hello.restricted</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>реакции в муте</t>
+          <t>Отправка запрещённых ссылок</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>reactions while mute is active</t>
+          <t>Sending unallowed links</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>handlers.reactions.reason</t>
+          <t>handlers.linksChecker.reason</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>спам реакциями</t>
+          <t>Группа была мигрирована в супергруппу!</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>reactions spam</t>
+          <t>The group has been migrated to a supergroup!</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>handlers.reactions.spamReason</t>
+          <t>handlers.migrate</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Репутация уменьшена!</t>
+          <t>Нативная блокировка</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Reputation decreased!</t>
+          <t>Native ban</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>handlers.reputation.down</t>
+          <t>handlers.nativeBan</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Репутация увеличена!</t>
+          <t>Ночной режим выключен!</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Reputation increased!</t>
+          <t>Night mode disabled!</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>handlers.reputation.up</t>
+          <t>handlers.nightMode.disable</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
+          <t>Включён ночной режим!</t>
+        </is>
+      </c>
+      <c r="C573" t="inlineStr">
+        <is>
+          <t>Night mode activated!</t>
+        </is>
+      </c>
+      <c r="D573" t="inlineStr"/>
+      <c r="E573" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F573" t="inlineStr">
+        <is>
+          <t>handlers.nightMode.enable</t>
+        </is>
+      </c>
+      <c r="G573" t="inlineStr"/>
+      <c r="H573" t="inlineStr"/>
+    </row>
+    <row r="574">
+      <c r="A574" t="inlineStr"/>
+      <c r="B574" t="inlineStr">
+        <is>
+          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+        </is>
+      </c>
+      <c r="C574" t="inlineStr">
+        <is>
+          <t>{{user}} you can be banned for sending reactions during mute!</t>
+        </is>
+      </c>
+      <c r="D574" t="inlineStr"/>
+      <c r="E574" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F574" t="inlineStr">
+        <is>
+          <t>handlers.reactions.notify</t>
+        </is>
+      </c>
+      <c r="G574" t="inlineStr"/>
+      <c r="H574" t="inlineStr"/>
+    </row>
+    <row r="575">
+      <c r="A575" t="inlineStr"/>
+      <c r="B575" t="inlineStr">
+        <is>
+          <t>реакции в муте</t>
+        </is>
+      </c>
+      <c r="C575" t="inlineStr">
+        <is>
+          <t>reactions while mute is active</t>
+        </is>
+      </c>
+      <c r="D575" t="inlineStr"/>
+      <c r="E575" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F575" t="inlineStr">
+        <is>
+          <t>handlers.reactions.reason</t>
+        </is>
+      </c>
+      <c r="G575" t="inlineStr"/>
+      <c r="H575" t="inlineStr"/>
+    </row>
+    <row r="576">
+      <c r="A576" t="inlineStr"/>
+      <c r="B576" t="inlineStr">
+        <is>
+          <t>спам реакциями</t>
+        </is>
+      </c>
+      <c r="C576" t="inlineStr">
+        <is>
+          <t>reactions spam</t>
+        </is>
+      </c>
+      <c r="D576" t="inlineStr"/>
+      <c r="E576" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F576" t="inlineStr">
+        <is>
+          <t>handlers.reactions.spamReason</t>
+        </is>
+      </c>
+      <c r="G576" t="inlineStr"/>
+      <c r="H576" t="inlineStr"/>
+    </row>
+    <row r="577">
+      <c r="A577" t="inlineStr"/>
+      <c r="B577" t="inlineStr">
+        <is>
+          <t>Репутация уменьшена!</t>
+        </is>
+      </c>
+      <c r="C577" t="inlineStr">
+        <is>
+          <t>Reputation decreased!</t>
+        </is>
+      </c>
+      <c r="D577" t="inlineStr"/>
+      <c r="E577" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F577" t="inlineStr">
+        <is>
+          <t>handlers.reputation.down</t>
+        </is>
+      </c>
+      <c r="G577" t="inlineStr"/>
+      <c r="H577" t="inlineStr"/>
+    </row>
+    <row r="578">
+      <c r="A578" t="inlineStr"/>
+      <c r="B578" t="inlineStr">
+        <is>
+          <t>Репутация увеличена!</t>
+        </is>
+      </c>
+      <c r="C578" t="inlineStr">
+        <is>
+          <t>Reputation increased!</t>
+        </is>
+      </c>
+      <c r="D578" t="inlineStr"/>
+      <c r="E578" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F578" t="inlineStr">
+        <is>
+          <t>handlers.reputation.up</t>
+        </is>
+      </c>
+      <c r="G578" t="inlineStr"/>
+      <c r="H578" t="inlineStr"/>
+    </row>
+    <row r="579">
+      <c r="A579" t="inlineStr"/>
+      <c r="B579" t="inlineStr">
+        <is>
           <t>Статус пака {{name}}
 Проиндексирован: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="C573" t="inlineStr">
+      <c r="C579" t="inlineStr">
         <is>
           <t>Pack status {{name}}
 Indexed: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="D573" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F573" t="inlineStr">
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.pack</t>
         </is>
       </c>
-      <c r="G573" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B574" t="inlineStr">
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
         <is>
           <t>Сообщить об ошибке</t>
         </is>
       </c>
-      <c r="C574" t="inlineStr">
+      <c r="C580" t="inlineStr">
         <is>
           <t>Report a misstake</t>
         </is>
       </c>
-      <c r="D574" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F574" t="inlineStr">
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.report</t>
         </is>
       </c>
-      <c r="G574" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B575" t="inlineStr">
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
         <is>
           <t>Статус стикера: {{status}}
 Медиа категория: {{media}}
 Текстовая категория: {{text}}</t>
         </is>
       </c>
-      <c r="C575" t="inlineStr">
+      <c r="C581" t="inlineStr">
         <is>
           <t>Sticker status: {{status}}
 Media category: {{media}}
 Text category: {{text}}</t>
         </is>
       </c>
-      <c r="D575" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F575" t="inlineStr">
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.single</t>
         </is>
       </c>
-      <c r="G575" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B576" t="inlineStr">
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
         <is>
           <t>Сработал триггер {{name}} в чате {{title}}: {{text}}</t>
         </is>
       </c>
-      <c r="C576" t="inlineStr">
+      <c r="C582" t="inlineStr">
         <is>
           <t>The {{name}} triggered in the {{title}} chat: {{text}}</t>
         </is>
       </c>
-      <c r="D576" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F576" t="inlineStr">
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
         <is>
           <t>handlers.trigger.got</t>
         </is>
       </c>
-      <c r="G576" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B577" t="inlineStr">
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C577" t="inlineStr">
+      <c r="C583" t="inlineStr">
         <is>
           <t>Cleaning deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D577" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F577" t="inlineStr">
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
         <is>
           <t>native.clear_deleted.clearing</t>
         </is>
       </c>
-      <c r="G577" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B578" t="inlineStr">
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
         <is>
           <t>Поиск удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C578" t="inlineStr">
+      <c r="C584" t="inlineStr">
         <is>
           <t>Search for deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D578" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F578" t="inlineStr">
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
         <is>
           <t>native.clear_deleted.collecting</t>
         </is>
       </c>
-      <c r="G578" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B579" t="inlineStr">
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов завершена!
 Удалённых аккаунтов: {{deleted}}
 Ошибок удаления со стороны Telegram: {{errors}}</t>
         </is>
       </c>
-      <c r="C579" t="inlineStr">
+      <c r="C585" t="inlineStr">
         <is>
           <t>Deleted accounts cleanup complete!
 Deleted accounts: {{deleted}}
 Deletion errors on Telegram's side: {{errors}}</t>
         </is>
       </c>
-      <c r="D579" t="inlineStr"/>
-[...154 lines deleted...]
-      </c>
       <c r="D585" t="inlineStr"/>
       <c r="E585" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F585" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.badwordsRU</t>
+          <t>native.clear_deleted.finished</t>
         </is>
       </c>
       <c r="G585" t="inlineStr"/>
       <c r="H585" t="inlineStr"/>
     </row>
     <row r="586">
       <c r="A586" t="inlineStr"/>
       <c r="B586" t="inlineStr">
         <is>
-          <t>Команда</t>
+          <t>Задача на чистку удалённых аккаунтов началась!</t>
         </is>
       </c>
       <c r="C586" t="inlineStr">
         <is>
-          <t>Command</t>
+          <t>The task of cleaning up deleted accounts has begun!</t>
         </is>
       </c>
       <c r="D586" t="inlineStr"/>
       <c r="E586" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F586" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.command</t>
+          <t>native.clear_deleted.started</t>
         </is>
       </c>
       <c r="G586" t="inlineStr"/>
       <c r="H586" t="inlineStr"/>
     </row>
     <row r="587">
       <c r="A587" t="inlineStr"/>
       <c r="B587" t="inlineStr">
         <is>
-          <t>Содержит текст</t>
+          <t>Отправьте сообщение которое будет прикпеплено к ограничению!</t>
         </is>
       </c>
       <c r="C587" t="inlineStr">
         <is>
-          <t>Contains text</t>
+          <t>Send message which will attached to restriction!</t>
         </is>
       </c>
       <c r="D587" t="inlineStr"/>
       <c r="E587" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F587" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.contains</t>
+          <t>scenes.addAttach.enter</t>
         </is>
       </c>
       <c r="G587" t="inlineStr"/>
       <c r="H587" t="inlineStr"/>
     </row>
     <row r="588">
       <c r="A588" t="inlineStr"/>
       <c r="B588" t="inlineStr">
         <is>
-          <t>Содержит язык</t>
+          <t>Введите команду:</t>
         </is>
       </c>
       <c r="C588" t="inlineStr">
         <is>
-          <t>Contains language</t>
+          <t>Enter command:</t>
         </is>
       </c>
       <c r="D588" t="inlineStr"/>
       <c r="E588" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F588" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.language</t>
+          <t>scenes.addCommand.enterCommand</t>
         </is>
       </c>
       <c r="G588" t="inlineStr"/>
       <c r="H588" t="inlineStr"/>
     </row>
     <row r="589">
       <c r="A589" t="inlineStr"/>
       <c r="B589" t="inlineStr">
         <is>
-          <t>Точное совпадение</t>
+          <t>Токен {{name}} создан!</t>
         </is>
       </c>
       <c r="C589" t="inlineStr">
         <is>
-          <t>Exact match</t>
+          <t>Token {{name}} created!</t>
         </is>
       </c>
       <c r="D589" t="inlineStr"/>
       <c r="E589" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F589" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.match</t>
+          <t>scenes.addToken.created</t>
         </is>
       </c>
       <c r="G589" t="inlineStr"/>
       <c r="H589" t="inlineStr"/>
     </row>
     <row r="590">
       <c r="A590" t="inlineStr"/>
       <c r="B590" t="inlineStr">
         <is>
-          <t>Регулярное выражение</t>
+          <t>Введите название токена:</t>
         </is>
       </c>
       <c r="C590" t="inlineStr">
         <is>
-          <t>Regular Expression</t>
+          <t>Enter token name:</t>
         </is>
       </c>
       <c r="D590" t="inlineStr"/>
       <c r="E590" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F590" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.regex</t>
+          <t>scenes.addToken.enterName</t>
         </is>
       </c>
       <c r="G590" t="inlineStr"/>
       <c r="H590" t="inlineStr"/>
     </row>
     <row r="591">
       <c r="A591" t="inlineStr"/>
       <c r="B591" t="inlineStr">
         <is>
-          <t>Выберите действие на триггер:</t>
+          <t>Нецензурная лексика (русская)</t>
         </is>
       </c>
       <c r="C591" t="inlineStr">
         <is>
-          <t>Select trigger action:</t>
+          <t>Sweating (russian)</t>
         </is>
       </c>
       <c r="D591" t="inlineStr"/>
       <c r="E591" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F591" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterAction</t>
+          <t>scenes.addTrigger.condition.badwordsRU</t>
         </is>
       </c>
       <c r="G591" t="inlineStr"/>
       <c r="H591" t="inlineStr"/>
     </row>
     <row r="592">
       <c r="A592" t="inlineStr"/>
       <c r="B592" t="inlineStr">
         <is>
-          <t>Введите команду, на которую будет срабатывать триггер:</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C592" t="inlineStr">
         <is>
-          <t>Enter the command to be triggered by the trigger:</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D592" t="inlineStr"/>
       <c r="E592" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F592" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterCommand</t>
+          <t>scenes.addTrigger.condition.command</t>
         </is>
       </c>
       <c r="G592" t="inlineStr"/>
       <c r="H592" t="inlineStr"/>
     </row>
     <row r="593">
       <c r="A593" t="inlineStr"/>
       <c r="B593" t="inlineStr">
         <is>
-          <t>Выберите тип условия для триггера:</t>
+          <t>Содержит текст</t>
         </is>
       </c>
       <c r="C593" t="inlineStr">
         <is>
-          <t>Select condition type for trigger:</t>
+          <t>Contains text</t>
         </is>
       </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterConditionType</t>
+          <t>scenes.addTrigger.condition.contains</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Введите текст, который должно содержать сообщение для сработки:</t>
+          <t>Содержит язык</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Enter the text that the triggering message should contain:</t>
+          <t>Contains language</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterContains</t>
+          <t>scenes.addTrigger.condition.language</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Введите длительность ограничения:</t>
+          <t>Точное совпадение</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Enter restriction duration:</t>
+          <t>Exact match</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterDuration</t>
+          <t>scenes.addTrigger.condition.match</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Выберите язык:</t>
+          <t>Регулярное выражение</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Select a language:</t>
+          <t>Regular Expression</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterLanguage</t>
+          <t>scenes.addTrigger.condition.regex</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Введите текст сообщения для сработки:</t>
+          <t>Выберите действие на триггер:</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Enter the text of the message to be triggered:</t>
+          <t>Select trigger action:</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMatch</t>
+          <t>scenes.addTrigger.enterAction</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Введите отправляемое сообщение:</t>
+          <t>Введите команду, на которую будет срабатывать триггер:</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Enter respond message:</t>
+          <t>Enter the command to be triggered by the trigger:</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMessage</t>
+          <t>scenes.addTrigger.enterCommand</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Введите название триггера:</t>
+          <t>Выберите тип условия для триггера:</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Enter trigger name:</t>
+          <t>Select condition type for trigger:</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterName</t>
+          <t>scenes.addTrigger.enterConditionType</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
+          <t>Введите текст, который должно содержать сообщение для сработки:</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Enter regex for trigger (you can try it on regex101.com):</t>
+          <t>Enter the text that the triggering message should contain:</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterRegex</t>
+          <t>scenes.addTrigger.enterContains</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Введите количество добавляемой репутации:</t>
+          <t>Введите длительность ограничения:</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation to be added:</t>
+          <t>Enter restriction duration:</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputation</t>
+          <t>scenes.addTrigger.enterDuration</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Выбрите получателя репутации:</t>
+          <t>Выберите язык:</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Select the recipient of the reputation:</t>
+          <t>Select a language:</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputationGetter</t>
+          <t>scenes.addTrigger.enterLanguage</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Выберите, какой текст будет проверяться:</t>
+          <t>Введите текст сообщения для сработки:</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Select text to check:</t>
+          <t>Enter the text of the message to be triggered:</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterSource</t>
+          <t>scenes.addTrigger.enterMatch</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Проверять изменение сообщений?</t>
+          <t>Введите отправляемое сообщение:</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Check edited messages text?</t>
+          <t>Enter respond message:</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterTriggerAtEdit</t>
+          <t>scenes.addTrigger.enterMessage</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Арабский</t>
+          <t>Введите название триггера:</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Arabian</t>
+          <t>Enter trigger name:</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.arabic</t>
+          <t>scenes.addTrigger.enterName</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Китайский</t>
+          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Chinese</t>
+          <t>Enter regex for trigger (you can try it on regex101.com):</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.chinese</t>
+          <t>scenes.addTrigger.enterRegex</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Японский</t>
+          <t>Введите количество добавляемой репутации:</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Enter the amount of reputation to be added:</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.japanese</t>
+          <t>scenes.addTrigger.enterReputation</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Корейский</t>
+          <t>Выбрите получателя репутации:</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Korean</t>
+          <t>Select the recipient of the reputation:</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.korean</t>
+          <t>scenes.addTrigger.enterReputationGetter</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Пользователь получивший ответ</t>
+          <t>Выберите, какой текст будет проверяться:</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>User receiving a reply</t>
+          <t>Select text to check:</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.replier</t>
+          <t>scenes.addTrigger.enterSource</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Отправитель сообщения</t>
+          <t>Проверять изменение сообщений?</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Message sender</t>
+          <t>Check edited messages text?</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.sender</t>
+          <t>scenes.addTrigger.enterTriggerAtEdit</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Описание пользователя</t>
+          <t>Арабский</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>User's bio</t>
+          <t>Arabian</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.bio_text</t>
+          <t>scenes.addTrigger.language.arabic</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Название привязанного канала</t>
+          <t>Китайский</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Title of linked channel</t>
+          <t>Chinese</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.linked_channel_text</t>
+          <t>scenes.addTrigger.language.chinese</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Текст сообщения</t>
+          <t>Японский</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Message text</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.message_text</t>
+          <t>scenes.addTrigger.language.japanese</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Имя пользователя</t>
+          <t>Корейский</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>User's name</t>
+          <t>Korean</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.name_text</t>
+          <t>scenes.addTrigger.language.korean</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Готово!</t>
+          <t>Пользователь получивший ответ</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>Done!</t>
+          <t>User receiving a reply</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>scenes.announce.done</t>
+          <t>scenes.addTrigger.reputation.replier</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Выберите чат используя кнопку ниже</t>
+          <t>Отправитель сообщения</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Select chat using button bellow</t>
+          <t>Message sender</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>scenes.announce.enter</t>
+          <t>scenes.addTrigger.reputation.sender</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
+          <t>Описание пользователя</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
+          <t>User's bio</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>scenes.announce.sendMessage</t>
+          <t>scenes.addTrigger.source.bio_text</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Приложение не найдено!</t>
+          <t>Название привязанного канала</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Application not found!</t>
+          <t>Title of linked channel</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>scenes.app_chat_link.app_not_found</t>
+          <t>scenes.addTrigger.source.linked_channel_text</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Подтвердить привязку</t>
+          <t>Текст сообщения</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Confirm linking</t>
+          <t>Message text</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>scenes.app_chat_link.confirm</t>
+          <t>scenes.addTrigger.source.message_text</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
+        <is>
+          <t>Имя пользователя</t>
+        </is>
+      </c>
+      <c r="C620" t="inlineStr">
+        <is>
+          <t>User's name</t>
+        </is>
+      </c>
+      <c r="D620" t="inlineStr"/>
+      <c r="E620" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F620" t="inlineStr">
+        <is>
+          <t>scenes.addTrigger.source.name_text</t>
+        </is>
+      </c>
+      <c r="G620" t="inlineStr"/>
+      <c r="H620" t="inlineStr"/>
+    </row>
+    <row r="621">
+      <c r="A621" t="inlineStr"/>
+      <c r="B621" t="inlineStr">
+        <is>
+          <t>Готово!</t>
+        </is>
+      </c>
+      <c r="C621" t="inlineStr">
+        <is>
+          <t>Done!</t>
+        </is>
+      </c>
+      <c r="D621" t="inlineStr"/>
+      <c r="E621" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F621" t="inlineStr">
+        <is>
+          <t>scenes.announce.done</t>
+        </is>
+      </c>
+      <c r="G621" t="inlineStr"/>
+      <c r="H621" t="inlineStr"/>
+    </row>
+    <row r="622">
+      <c r="A622" t="inlineStr"/>
+      <c r="B622" t="inlineStr">
+        <is>
+          <t>Выберите чат используя кнопку ниже</t>
+        </is>
+      </c>
+      <c r="C622" t="inlineStr">
+        <is>
+          <t>Select chat using button bellow</t>
+        </is>
+      </c>
+      <c r="D622" t="inlineStr"/>
+      <c r="E622" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F622" t="inlineStr">
+        <is>
+          <t>scenes.announce.enter</t>
+        </is>
+      </c>
+      <c r="G622" t="inlineStr"/>
+      <c r="H622" t="inlineStr"/>
+    </row>
+    <row r="623">
+      <c r="A623" t="inlineStr"/>
+      <c r="B623" t="inlineStr">
+        <is>
+          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
+        </is>
+      </c>
+      <c r="C623" t="inlineStr">
+        <is>
+          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
+        </is>
+      </c>
+      <c r="D623" t="inlineStr"/>
+      <c r="E623" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F623" t="inlineStr">
+        <is>
+          <t>scenes.announce.sendMessage</t>
+        </is>
+      </c>
+      <c r="G623" t="inlineStr"/>
+      <c r="H623" t="inlineStr"/>
+    </row>
+    <row r="624">
+      <c r="A624" t="inlineStr"/>
+      <c r="B624" t="inlineStr">
+        <is>
+          <t>Приложение не найдено!</t>
+        </is>
+      </c>
+      <c r="C624" t="inlineStr">
+        <is>
+          <t>Application not found!</t>
+        </is>
+      </c>
+      <c r="D624" t="inlineStr"/>
+      <c r="E624" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F624" t="inlineStr">
+        <is>
+          <t>scenes.app_chat_link.app_not_found</t>
+        </is>
+      </c>
+      <c r="G624" t="inlineStr"/>
+      <c r="H624" t="inlineStr"/>
+    </row>
+    <row r="625">
+      <c r="A625" t="inlineStr"/>
+      <c r="B625" t="inlineStr">
+        <is>
+          <t>Подтвердить привязку</t>
+        </is>
+      </c>
+      <c r="C625" t="inlineStr">
+        <is>
+          <t>Confirm linking</t>
+        </is>
+      </c>
+      <c r="D625" t="inlineStr"/>
+      <c r="E625" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F625" t="inlineStr">
+        <is>
+          <t>scenes.app_chat_link.confirm</t>
+        </is>
+      </c>
+      <c r="G625" t="inlineStr"/>
+      <c r="H625" t="inlineStr"/>
+    </row>
+    <row r="626">
+      <c r="A626" t="inlineStr"/>
+      <c r="B626" t="inlineStr">
         <is>
           <t>Привязка приложения к чату
 Приложение: &lt;b&gt;{{app_name}}&lt;/b&gt;
 Чат: &lt;b&gt;{{chat_title}}&lt;/b&gt;
 Выберите разрешения, которые вы хотите предоставить приложению в этом чате:</t>
         </is>
       </c>
-      <c r="C620" t="inlineStr">
+      <c r="C626" t="inlineStr">
         <is>
           <t>Application linking to chat
 Application: &lt;b&gt;{{app_name}}&lt;/b&gt;
 Chat: &lt;b&gt;{{chat_title}}&lt;/b&gt;
 Select permissions you want to grant to the application in this chat:</t>
         </is>
       </c>
-      <c r="D620" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F620" t="inlineStr">
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
         <is>
           <t>scenes.app_chat_link.header</t>
         </is>
       </c>
-      <c r="G620" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B621" t="inlineStr">
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
         <is>
           <t>Вы должны быть администратором чата для привязки приложения!</t>
         </is>
       </c>
-      <c r="C621" t="inlineStr">
+      <c r="C627" t="inlineStr">
         <is>
           <t>You must be a chat administrator to link an application!</t>
         </is>
       </c>
-      <c r="D621" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F621" t="inlineStr">
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
         <is>
           <t>scenes.app_chat_link.not_admin</t>
         </is>
       </c>
-      <c r="G621" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B622" t="inlineStr">
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
         <is>
           <t>Приложение успешно привязано к чату!</t>
         </is>
       </c>
-      <c r="C622" t="inlineStr">
+      <c r="C628" t="inlineStr">
         <is>
           <t>Application successfully linked to the chat!</t>
         </is>
       </c>
-      <c r="D622" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F622" t="inlineStr">
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
         <is>
           <t>scenes.app_chat_link.success</t>
         </is>
       </c>
-      <c r="G622" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B623" t="inlineStr">
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr"/>
+      <c r="B629" t="inlineStr">
         <is>
           <t>Приложение удалено</t>
         </is>
       </c>
-      <c r="C623" t="inlineStr">
+      <c r="C629" t="inlineStr">
         <is>
           <t>Application deleted</t>
         </is>
       </c>
-      <c r="D623" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F623" t="inlineStr">
+      <c r="D629" t="inlineStr"/>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
         <is>
           <t>scenes.apps.app_deleted</t>
         </is>
       </c>
-      <c r="G623" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B624" t="inlineStr">
+      <c r="G629" t="inlineStr"/>
+      <c r="H629" t="inlineStr"/>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr"/>
+      <c r="B630" t="inlineStr">
         <is>
           <t>Приложение: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Для подключения к чату отправьте в чат:
 &lt;code&gt;/settings applink {{id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C624" t="inlineStr">
+      <c r="C630" t="inlineStr">
         <is>
           <t>Application: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 To link to a chat, send to the chat:
 &lt;code&gt;/settings applink {{id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D624" t="inlineStr"/>
-[...154 lines deleted...]
-      </c>
       <c r="D630" t="inlineStr"/>
       <c r="E630" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F630" t="inlineStr">
         <is>
-          <t>scenes.apps.header</t>
+          <t>scenes.apps.app_info</t>
         </is>
       </c>
       <c r="G630" t="inlineStr"/>
       <c r="H630" t="inlineStr"/>
     </row>
     <row r="631">
       <c r="A631" t="inlineStr"/>
       <c r="B631" t="inlineStr">
         <is>
-          <t>Выпустить токен</t>
+          <t>Создать приложение</t>
         </is>
       </c>
       <c r="C631" t="inlineStr">
         <is>
-          <t>Issue token</t>
+          <t>Create application</t>
         </is>
       </c>
       <c r="D631" t="inlineStr"/>
       <c r="E631" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F631" t="inlineStr">
         <is>
-          <t>scenes.apps.issue_token</t>
+          <t>scenes.apps.create</t>
         </is>
       </c>
       <c r="G631" t="inlineStr"/>
       <c r="H631" t="inlineStr"/>
     </row>
     <row r="632">
       <c r="A632" t="inlineStr"/>
       <c r="B632" t="inlineStr">
         <is>
-          <t>Управление разрешениями</t>
+          <t>Удалить приложение</t>
         </is>
       </c>
       <c r="C632" t="inlineStr">
         <is>
-          <t>Manage permissions</t>
+          <t>Delete application</t>
         </is>
       </c>
       <c r="D632" t="inlineStr"/>
       <c r="E632" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F632" t="inlineStr">
         <is>
-          <t>scenes.apps.manage_permissions</t>
+          <t>scenes.apps.delete_app</t>
         </is>
       </c>
       <c r="G632" t="inlineStr"/>
       <c r="H632" t="inlineStr"/>
     </row>
     <row r="633">
       <c r="A633" t="inlineStr"/>
       <c r="B633" t="inlineStr">
         <is>
-          <t>У вас пока нет созданных приложений</t>
+          <t>Вы уверены, что хотите удалить приложение "{{name}}"? Это также аннулирует все его токены.</t>
         </is>
       </c>
       <c r="C633" t="inlineStr">
         <is>
-          <t>You don't have any applications created yet</t>
+          <t>Are you sure you want to delete application "{{name}}"? This will also revoke all its tokens.</t>
         </is>
       </c>
       <c r="D633" t="inlineStr"/>
       <c r="E633" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F633" t="inlineStr">
         <is>
-          <t>scenes.apps.no_apps</t>
+          <t>scenes.apps.delete_confirm</t>
         </is>
       </c>
       <c r="G633" t="inlineStr"/>
       <c r="H633" t="inlineStr"/>
     </row>
     <row r="634">
       <c r="A634" t="inlineStr"/>
       <c r="B634" t="inlineStr">
         <is>
-          <t>Токенов нет</t>
+          <t>Удалить токен</t>
         </is>
       </c>
       <c r="C634" t="inlineStr">
         <is>
-          <t>No tokens</t>
+          <t>Delete token</t>
         </is>
       </c>
       <c r="D634" t="inlineStr"/>
       <c r="E634" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F634" t="inlineStr">
         <is>
-          <t>scenes.apps.no_tokens</t>
+          <t>scenes.apps.delete_token</t>
         </is>
       </c>
       <c r="G634" t="inlineStr"/>
       <c r="H634" t="inlineStr"/>
     </row>
     <row r="635">
       <c r="A635" t="inlineStr"/>
       <c r="B635" t="inlineStr">
         <is>
-          <t>Ручная проверка файлов</t>
+          <t>Введите название для приложения:</t>
         </is>
       </c>
       <c r="C635" t="inlineStr">
         <is>
-          <t>Manual file review</t>
+          <t>Enter a name for the application:</t>
         </is>
       </c>
       <c r="D635" t="inlineStr"/>
       <c r="E635" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F635" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.file-manual-review</t>
+          <t>scenes.apps.enter_name</t>
         </is>
       </c>
       <c r="G635" t="inlineStr"/>
       <c r="H635" t="inlineStr"/>
     </row>
     <row r="636">
       <c r="A636" t="inlineStr"/>
       <c r="B636" t="inlineStr">
         <is>
-          <t>Репорт файлов</t>
+          <t>Ваши приложения</t>
         </is>
       </c>
       <c r="C636" t="inlineStr">
         <is>
-          <t>File report</t>
+          <t>Your applications</t>
         </is>
       </c>
       <c r="D636" t="inlineStr"/>
       <c r="E636" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F636" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.file-report</t>
+          <t>scenes.apps.header</t>
         </is>
       </c>
       <c r="G636" t="inlineStr"/>
       <c r="H636" t="inlineStr"/>
     </row>
     <row r="637">
       <c r="A637" t="inlineStr"/>
       <c r="B637" t="inlineStr">
         <is>
-          <t>Отправка текстов на проверку</t>
+          <t>Выпустить токен</t>
         </is>
       </c>
       <c r="C637" t="inlineStr">
         <is>
-          <t>Push texts for checks</t>
+          <t>Issue token</t>
         </is>
       </c>
       <c r="D637" t="inlineStr"/>
       <c r="E637" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F637" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.push-new-texts-for-checks</t>
+          <t>scenes.apps.issue_token</t>
         </is>
       </c>
       <c r="G637" t="inlineStr"/>
       <c r="H637" t="inlineStr"/>
     </row>
     <row r="638">
       <c r="A638" t="inlineStr"/>
       <c r="B638" t="inlineStr">
         <is>
-          <t>Получение информации о пользователях</t>
+          <t>Управление разрешениями</t>
         </is>
       </c>
       <c r="C638" t="inlineStr">
         <is>
-          <t>Get users info</t>
+          <t>Manage permissions</t>
         </is>
       </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.users-get-info</t>
+          <t>scenes.apps.manage_permissions</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>Получение ограничений пользователей</t>
+          <t>У вас пока нет созданных приложений</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>Get users restrictions</t>
+          <t>You don't have any applications created yet</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.users-get-restrictions</t>
+          <t>scenes.apps.no_apps</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Разрешения для приложения "{{name}}"</t>
+          <t>Токенов нет</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>Permissions for application "{{name}}"</t>
+          <t>No tokens</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>scenes.apps.permissions_header</t>
+          <t>scenes.apps.no_tokens</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
+        <is>
+          <t>Ручная проверка файлов</t>
+        </is>
+      </c>
+      <c r="C641" t="inlineStr">
+        <is>
+          <t>Manual file review</t>
+        </is>
+      </c>
+      <c r="D641" t="inlineStr"/>
+      <c r="E641" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F641" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.file-manual-review</t>
+        </is>
+      </c>
+      <c r="G641" t="inlineStr"/>
+      <c r="H641" t="inlineStr"/>
+    </row>
+    <row r="642">
+      <c r="A642" t="inlineStr"/>
+      <c r="B642" t="inlineStr">
+        <is>
+          <t>Репорт файлов</t>
+        </is>
+      </c>
+      <c r="C642" t="inlineStr">
+        <is>
+          <t>File report</t>
+        </is>
+      </c>
+      <c r="D642" t="inlineStr"/>
+      <c r="E642" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F642" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.file-report</t>
+        </is>
+      </c>
+      <c r="G642" t="inlineStr"/>
+      <c r="H642" t="inlineStr"/>
+    </row>
+    <row r="643">
+      <c r="A643" t="inlineStr"/>
+      <c r="B643" t="inlineStr">
+        <is>
+          <t>Отправка текстов на проверку</t>
+        </is>
+      </c>
+      <c r="C643" t="inlineStr">
+        <is>
+          <t>Push texts for checks</t>
+        </is>
+      </c>
+      <c r="D643" t="inlineStr"/>
+      <c r="E643" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F643" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.push-new-texts-for-checks</t>
+        </is>
+      </c>
+      <c r="G643" t="inlineStr"/>
+      <c r="H643" t="inlineStr"/>
+    </row>
+    <row r="644">
+      <c r="A644" t="inlineStr"/>
+      <c r="B644" t="inlineStr">
+        <is>
+          <t>Выдача ограничений</t>
+        </is>
+      </c>
+      <c r="C644" t="inlineStr">
+        <is>
+          <t>Issue restrictions</t>
+        </is>
+      </c>
+      <c r="D644" t="inlineStr"/>
+      <c r="E644" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F644" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-create-restrictions</t>
+        </is>
+      </c>
+      <c r="G644" t="inlineStr"/>
+      <c r="H644" t="inlineStr"/>
+    </row>
+    <row r="645">
+      <c r="A645" t="inlineStr"/>
+      <c r="B645" t="inlineStr">
+        <is>
+          <t>Удаление ограничений пользователей</t>
+        </is>
+      </c>
+      <c r="C645" t="inlineStr">
+        <is>
+          <t>Deletion of users restrictions</t>
+        </is>
+      </c>
+      <c r="D645" t="inlineStr"/>
+      <c r="E645" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F645" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-delete-restrictions</t>
+        </is>
+      </c>
+      <c r="G645" t="inlineStr"/>
+      <c r="H645" t="inlineStr"/>
+    </row>
+    <row r="646">
+      <c r="A646" t="inlineStr"/>
+      <c r="B646" t="inlineStr">
+        <is>
+          <t>Получение информации о пользователях</t>
+        </is>
+      </c>
+      <c r="C646" t="inlineStr">
+        <is>
+          <t>Get users info</t>
+        </is>
+      </c>
+      <c r="D646" t="inlineStr"/>
+      <c r="E646" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F646" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-get-info</t>
+        </is>
+      </c>
+      <c r="G646" t="inlineStr"/>
+      <c r="H646" t="inlineStr"/>
+    </row>
+    <row r="647">
+      <c r="A647" t="inlineStr"/>
+      <c r="B647" t="inlineStr">
+        <is>
+          <t>Получение ограничений пользователей</t>
+        </is>
+      </c>
+      <c r="C647" t="inlineStr">
+        <is>
+          <t>Get users restrictions</t>
+        </is>
+      </c>
+      <c r="D647" t="inlineStr"/>
+      <c r="E647" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F647" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-get-restrictions</t>
+        </is>
+      </c>
+      <c r="G647" t="inlineStr"/>
+      <c r="H647" t="inlineStr"/>
+    </row>
+    <row r="648">
+      <c r="A648" t="inlineStr"/>
+      <c r="B648" t="inlineStr">
+        <is>
+          <t>Разрешения для приложения "{{name}}"</t>
+        </is>
+      </c>
+      <c r="C648" t="inlineStr">
+        <is>
+          <t>Permissions for application "{{name}}"</t>
+        </is>
+      </c>
+      <c r="D648" t="inlineStr"/>
+      <c r="E648" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F648" t="inlineStr">
+        <is>
+          <t>scenes.apps.permissions_header</t>
+        </is>
+      </c>
+      <c r="G648" t="inlineStr"/>
+      <c r="H648" t="inlineStr"/>
+    </row>
+    <row r="649">
+      <c r="A649" t="inlineStr"/>
+      <c r="B649" t="inlineStr">
         <is>
           <t>Токен создан!
 Название: &lt;b&gt;{{name}}&lt;/b&gt;
 Значение: &lt;code&gt;{{value}}&lt;/code&gt;
 &lt;b&gt;ВНИМАНИЕ:&lt;/b&gt; Токен показывается только один раз, обязательно сохраните его!</t>
         </is>
       </c>
-      <c r="C641" t="inlineStr">
+      <c r="C649" t="inlineStr">
         <is>
           <t>Token created!
 Name: &lt;b&gt;{{name}}&lt;/b&gt;
 Value: &lt;code&gt;{{value}}&lt;/code&gt;
 &lt;b&gt;WARNING:&lt;/b&gt; The token is shown only once, make sure to save it!</t>
         </is>
       </c>
-      <c r="D641" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F641" t="inlineStr">
+      <c r="D649" t="inlineStr"/>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
         <is>
           <t>scenes.apps.token_created</t>
         </is>
       </c>
-      <c r="G641" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B642" t="inlineStr">
+      <c r="G649" t="inlineStr"/>
+      <c r="H649" t="inlineStr"/>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr"/>
+      <c r="B650" t="inlineStr">
         <is>
           <t>Токен удален</t>
         </is>
       </c>
-      <c r="C642" t="inlineStr">
+      <c r="C650" t="inlineStr">
         <is>
           <t>Token deleted</t>
         </is>
       </c>
-      <c r="D642" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F642" t="inlineStr">
+      <c r="D650" t="inlineStr"/>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
         <is>
           <t>scenes.apps.token_deleted</t>
         </is>
       </c>
-      <c r="G642" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B643" t="inlineStr">
+      <c r="G650" t="inlineStr"/>
+      <c r="H650" t="inlineStr"/>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr"/>
+      <c r="B651" t="inlineStr">
         <is>
           <t>Токен: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Разрешения: {{permissions}}</t>
         </is>
       </c>
-      <c r="C643" t="inlineStr">
+      <c r="C651" t="inlineStr">
         <is>
           <t>Token: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Permissions: {{permissions}}</t>
         </is>
       </c>
-      <c r="D643" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F643" t="inlineStr">
+      <c r="D651" t="inlineStr"/>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
         <is>
           <t>scenes.apps.token_info</t>
         </is>
       </c>
-      <c r="G643" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B644" t="inlineStr">
+      <c r="G651" t="inlineStr"/>
+      <c r="H651" t="inlineStr"/>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr"/>
+      <c r="B652" t="inlineStr">
         <is>
           <t>Введите название для нового токена:</t>
         </is>
       </c>
-      <c r="C644" t="inlineStr">
+      <c r="C652" t="inlineStr">
         <is>
           <t>Enter a name for the new token:</t>
         </is>
       </c>
-      <c r="D644" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F644" t="inlineStr">
+      <c r="D652" t="inlineStr"/>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
         <is>
           <t>scenes.apps.token_name_prompt</t>
         </is>
       </c>
-      <c r="G644" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B645" t="inlineStr">
+      <c r="G652" t="inlineStr"/>
+      <c r="H652" t="inlineStr"/>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr"/>
+      <c r="B653" t="inlineStr">
         <is>
           <t>Выберите разрешения для токена "{{name}}"</t>
         </is>
       </c>
-      <c r="C645" t="inlineStr">
+      <c r="C653" t="inlineStr">
         <is>
           <t>Select permissions for token "{{name}}"</t>
         </is>
       </c>
-      <c r="D645" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F645" t="inlineStr">
+      <c r="D653" t="inlineStr"/>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
         <is>
           <t>scenes.apps.token_permissions_header</t>
         </is>
       </c>
-      <c r="G645" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B646" t="inlineStr">
+      <c r="G653" t="inlineStr"/>
+      <c r="H653" t="inlineStr"/>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr"/>
+      <c r="B654" t="inlineStr">
         <is>
           <t>Список токенов</t>
         </is>
       </c>
-      <c r="C646" t="inlineStr">
+      <c r="C654" t="inlineStr">
         <is>
           <t>Tokens list</t>
         </is>
       </c>
-      <c r="D646" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F646" t="inlineStr">
+      <c r="D654" t="inlineStr"/>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
         <is>
           <t>scenes.apps.tokens_list</t>
         </is>
       </c>
-      <c r="G646" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B647" t="inlineStr">
+      <c r="G654" t="inlineStr"/>
+      <c r="H654" t="inlineStr"/>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr"/>
+      <c r="B655" t="inlineStr">
         <is>
           <t>Приложение: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Привязано: {{date}}
 Разрешения: {{permissions}}</t>
         </is>
       </c>
-      <c r="C647" t="inlineStr">
+      <c r="C655" t="inlineStr">
         <is>
           <t>Application: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Linked at: {{date}}
 Permissions: {{permissions}}</t>
         </is>
       </c>
-      <c r="D647" t="inlineStr"/>
-[...206 lines deleted...]
-      </c>
       <c r="D655" t="inlineStr"/>
       <c r="E655" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F655" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_reputation</t>
+          <t>scenes.chat_apps.app_info</t>
         </is>
       </c>
       <c r="G655" t="inlineStr"/>
       <c r="H655" t="inlineStr"/>
     </row>
     <row r="656">
       <c r="A656" t="inlineStr"/>
       <c r="B656" t="inlineStr">
         <is>
-          <t>Изменить требование прав</t>
+          <t>Приложения, привязанные к чату {{title}}</t>
         </is>
       </c>
       <c r="C656" t="inlineStr">
         <is>
-          <t>Edit permission requirement</t>
+          <t>Applications linked to chat {{title}}</t>
         </is>
       </c>
       <c r="D656" t="inlineStr"/>
       <c r="E656" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F656" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_permissions</t>
+          <t>scenes.chat_apps.header</t>
         </is>
       </c>
       <c r="G656" t="inlineStr"/>
       <c r="H656" t="inlineStr"/>
     </row>
     <row r="657">
       <c r="A657" t="inlineStr"/>
       <c r="B657" t="inlineStr">
         <is>
-          <t>Изменить требование репутации репортов</t>
+          <t>К этому чату не привязано ни одного приложения</t>
         </is>
       </c>
       <c r="C657" t="inlineStr">
         <is>
-          <t>Change the report reputation requirement</t>
+          <t>No applications linked to this chat</t>
         </is>
       </c>
       <c r="D657" t="inlineStr"/>
       <c r="E657" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F657" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reports_reputation</t>
+          <t>scenes.chat_apps.no_apps</t>
         </is>
       </c>
       <c r="G657" t="inlineStr"/>
       <c r="H657" t="inlineStr"/>
     </row>
     <row r="658">
       <c r="A658" t="inlineStr"/>
       <c r="B658" t="inlineStr">
         <is>
-          <t>Изменить репутацию чата</t>
+          <t>Отвязать приложение</t>
         </is>
       </c>
       <c r="C658" t="inlineStr">
         <is>
-          <t>Change chat reputation</t>
+          <t>Unlink application</t>
         </is>
       </c>
       <c r="D658" t="inlineStr"/>
       <c r="E658" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F658" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reputation</t>
+          <t>scenes.chat_apps.unlink</t>
         </is>
       </c>
       <c r="G658" t="inlineStr"/>
       <c r="H658" t="inlineStr"/>
     </row>
     <row r="659">
       <c r="A659" t="inlineStr"/>
       <c r="B659" t="inlineStr">
         <is>
-          <t>Введите команду</t>
+          <t>Вы уверены, что хотите отвязать приложение "{{name}}"? Это лишит его доступа к управлению в этом чате.</t>
         </is>
       </c>
       <c r="C659" t="inlineStr">
         <is>
-          <t>Enter command</t>
+          <t>Are you sure you want to unlink application "{{name}}"? This will revoke its access to manage this chat.</t>
         </is>
       </c>
       <c r="D659" t="inlineStr"/>
       <c r="E659" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F659" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_command</t>
+          <t>scenes.chat_apps.unlink_confirm</t>
         </is>
       </c>
       <c r="G659" t="inlineStr"/>
       <c r="H659" t="inlineStr"/>
     </row>
     <row r="660">
       <c r="A660" t="inlineStr"/>
       <c r="B660" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Приложение отвязано</t>
         </is>
       </c>
       <c r="C660" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Application unlinked</t>
         </is>
       </c>
       <c r="D660" t="inlineStr"/>
       <c r="E660" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F660" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
+          <t>scenes.chat_apps.unlinked</t>
         </is>
       </c>
       <c r="G660" t="inlineStr"/>
       <c r="H660" t="inlineStr"/>
     </row>
     <row r="661">
       <c r="A661" t="inlineStr"/>
       <c r="B661" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации</t>
+          <t>Добавить требование прав</t>
         </is>
       </c>
       <c r="C661" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation required</t>
+          <t>Add permission requirement</t>
         </is>
       </c>
       <c r="D661" t="inlineStr"/>
       <c r="E661" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F661" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reputation</t>
+          <t>scenes.command_restrictions.add_permissions</t>
         </is>
       </c>
       <c r="G661" t="inlineStr"/>
       <c r="H661" t="inlineStr"/>
     </row>
     <row r="662">
       <c r="A662" t="inlineStr"/>
       <c r="B662" t="inlineStr">
         <is>
-          <t>Укажите, кто может использовать эту команду.
-Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
+          <t>Добавить требование репутации репортов</t>
         </is>
       </c>
       <c r="C662" t="inlineStr">
         <is>
-          <t>Specify, who can use this command.
-Select using the buttons or send the priority until which it will be available.</t>
+          <t>Add a report reputation requirement</t>
         </is>
       </c>
       <c r="D662" t="inlineStr"/>
       <c r="E662" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F662" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_permission</t>
+          <t>scenes.command_restrictions.add_reports_reputation</t>
         </is>
       </c>
       <c r="G662" t="inlineStr"/>
       <c r="H662" t="inlineStr"/>
     </row>
     <row r="663">
       <c r="A663" t="inlineStr"/>
       <c r="B663" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Добавить требование репутации чата</t>
         </is>
       </c>
       <c r="C663" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Add a chat reputation requirement</t>
         </is>
       </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reports_reputation</t>
+          <t>scenes.command_restrictions.add_reputation</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации в чате</t>
+          <t>Изменить требование прав</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Enter the amount of chat reputation required</t>
+          <t>Edit permission requirement</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reputation</t>
+          <t>scenes.command_restrictions.edit_permissions</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Ограничения команд в чате {{title}}</t>
+          <t>Изменить требование репутации репортов</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Command restrictions in chat {{title}}</t>
+          <t>Change the report reputation requirement</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.header</t>
+          <t>scenes.command_restrictions.edit_reports_reputation</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Ограничение использования команды:</t>
+          <t>Изменить репутацию чата</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Command usage restrictions:</t>
+          <t>Change chat reputation</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.info</t>
+          <t>scenes.command_restrictions.edit_reputation</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Ограничений не добавлено!</t>
+          <t>Введите команду</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>No restrictions been added!</t>
+          <t>Enter command</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.no_restrictions</t>
+          <t>scenes.command_restrictions.enter_command</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Ограничение не найдено</t>
+          <t>Введите количество требуемой репутации репортов</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Command restriction not found</t>
+          <t>Enter the amount of report reputation required</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.notFound</t>
+          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Не требовать прав</t>
+          <t>Введите количество требуемой репутации</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Disable permission requirement</t>
+          <t>Enter the amount of reputation required</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_permissions</t>
+          <t>scenes.command_restrictions.enter_new_reputation</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Не требовать репутацию репортов</t>
+          <t>Укажите, кто может использовать эту команду.
+Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Don't demand report reputation</t>
+          <t>Specify, who can use this command.
+Select using the buttons or send the priority until which it will be available.</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reports_reputation</t>
+          <t>scenes.command_restrictions.enter_permission</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Не требовать репутацию</t>
+          <t>Введите количество требуемой репутации репортов</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Don't demand a reputation</t>
+          <t>Enter the amount of report reputation required</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reputation</t>
+          <t>scenes.command_restrictions.enter_reports_reputation</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Репутация репортов:</t>
+          <t>Введите количество требуемой репутации в чате</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Reports reputation:</t>
+          <t>Enter the amount of chat reputation required</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reports_reputation</t>
+          <t>scenes.command_restrictions.enter_reputation</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Репутация в чате:</t>
+          <t>Ограничения команд в чате {{title}}</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Reputation in chat:</t>
+          <t>Command restrictions in chat {{title}}</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reputation</t>
+          <t>scenes.command_restrictions.header</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>Ограничение использования команды:</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>Command usage restrictions:</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reports_reputation</t>
+          <t>scenes.command_restrictions.info</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>Ограничений не добавлено!</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>No restrictions been added!</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reputation</t>
+          <t>scenes.command_restrictions.no_restrictions</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Введите текст ответа:</t>
+          <t>Ограничение не найдено</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Enter respond text:</t>
+          <t>Command restriction not found</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>scenes.commands.enterText</t>
+          <t>scenes.command_restrictions.notFound</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Команды в чате {{title}}:</t>
+          <t>Не требовать прав</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Commands in chat {{title}}:</t>
+          <t>Disable permission requirement</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>scenes.commands.header</t>
+          <t>scenes.command_restrictions.remove_permissions</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Команда не найдена!</t>
+          <t>Не требовать репутацию репортов</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Command not found!</t>
+          <t>Don't demand report reputation</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>scenes.commands.notFound</t>
+          <t>scenes.command_restrictions.remove_reports_reputation</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Редактировать алиасы</t>
+          <t>Не требовать репутацию</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Edit aliases</t>
+          <t>Don't demand a reputation</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editAliases</t>
+          <t>scenes.command_restrictions.remove_reputation</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Редактировать текст</t>
+          <t>Репутация репортов:</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Edit text</t>
+          <t>Reports reputation:</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editText</t>
+          <t>scenes.command_restrictions.reports_reputation</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
+          <t>Репутация в чате:</t>
+        </is>
+      </c>
+      <c r="C681" t="inlineStr">
+        <is>
+          <t>Reputation in chat:</t>
+        </is>
+      </c>
+      <c r="D681" t="inlineStr"/>
+      <c r="E681" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F681" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.reputation</t>
+        </is>
+      </c>
+      <c r="G681" t="inlineStr"/>
+      <c r="H681" t="inlineStr"/>
+    </row>
+    <row r="682">
+      <c r="A682" t="inlineStr"/>
+      <c r="B682" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C682" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D682" t="inlineStr"/>
+      <c r="E682" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F682" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G682" t="inlineStr"/>
+      <c r="H682" t="inlineStr"/>
+    </row>
+    <row r="683">
+      <c r="A683" t="inlineStr"/>
+      <c r="B683" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C683" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D683" t="inlineStr"/>
+      <c r="E683" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F683" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reputation</t>
+        </is>
+      </c>
+      <c r="G683" t="inlineStr"/>
+      <c r="H683" t="inlineStr"/>
+    </row>
+    <row r="684">
+      <c r="A684" t="inlineStr"/>
+      <c r="B684" t="inlineStr">
+        <is>
+          <t>Введите текст ответа:</t>
+        </is>
+      </c>
+      <c r="C684" t="inlineStr">
+        <is>
+          <t>Enter respond text:</t>
+        </is>
+      </c>
+      <c r="D684" t="inlineStr"/>
+      <c r="E684" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F684" t="inlineStr">
+        <is>
+          <t>scenes.commands.enterText</t>
+        </is>
+      </c>
+      <c r="G684" t="inlineStr"/>
+      <c r="H684" t="inlineStr"/>
+    </row>
+    <row r="685">
+      <c r="A685" t="inlineStr"/>
+      <c r="B685" t="inlineStr">
+        <is>
+          <t>Команды в чате {{title}}:</t>
+        </is>
+      </c>
+      <c r="C685" t="inlineStr">
+        <is>
+          <t>Commands in chat {{title}}:</t>
+        </is>
+      </c>
+      <c r="D685" t="inlineStr"/>
+      <c r="E685" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F685" t="inlineStr">
+        <is>
+          <t>scenes.commands.header</t>
+        </is>
+      </c>
+      <c r="G685" t="inlineStr"/>
+      <c r="H685" t="inlineStr"/>
+    </row>
+    <row r="686">
+      <c r="A686" t="inlineStr"/>
+      <c r="B686" t="inlineStr">
+        <is>
+          <t>Команда не найдена!</t>
+        </is>
+      </c>
+      <c r="C686" t="inlineStr">
+        <is>
+          <t>Command not found!</t>
+        </is>
+      </c>
+      <c r="D686" t="inlineStr"/>
+      <c r="E686" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F686" t="inlineStr">
+        <is>
+          <t>scenes.commands.notFound</t>
+        </is>
+      </c>
+      <c r="G686" t="inlineStr"/>
+      <c r="H686" t="inlineStr"/>
+    </row>
+    <row r="687">
+      <c r="A687" t="inlineStr"/>
+      <c r="B687" t="inlineStr">
+        <is>
+          <t>Редактировать алиасы</t>
+        </is>
+      </c>
+      <c r="C687" t="inlineStr">
+        <is>
+          <t>Edit aliases</t>
+        </is>
+      </c>
+      <c r="D687" t="inlineStr"/>
+      <c r="E687" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F687" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editAliases</t>
+        </is>
+      </c>
+      <c r="G687" t="inlineStr"/>
+      <c r="H687" t="inlineStr"/>
+    </row>
+    <row r="688">
+      <c r="A688" t="inlineStr"/>
+      <c r="B688" t="inlineStr">
+        <is>
+          <t>Редактировать текст</t>
+        </is>
+      </c>
+      <c r="C688" t="inlineStr">
+        <is>
+          <t>Edit text</t>
+        </is>
+      </c>
+      <c r="D688" t="inlineStr"/>
+      <c r="E688" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F688" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editText</t>
+        </is>
+      </c>
+      <c r="G688" t="inlineStr"/>
+      <c r="H688" t="inlineStr"/>
+    </row>
+    <row r="689">
+      <c r="A689" t="inlineStr"/>
+      <c r="B689" t="inlineStr">
+        <is>
           <t>Редактирование команды - {{id}}
 Алиасы: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="C681" t="inlineStr">
+      <c r="C689" t="inlineStr">
         <is>
           <t>Editing command - {{id}}
 Aliases: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="D681" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F681" t="inlineStr">
+      <c r="D689" t="inlineStr"/>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F689" t="inlineStr">
         <is>
           <t>scenes.editCommand.header</t>
         </is>
       </c>
-      <c r="G681" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B682" t="inlineStr">
+      <c r="G689" t="inlineStr"/>
+      <c r="H689" t="inlineStr"/>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr"/>
+      <c r="B690" t="inlineStr">
         <is>
           <t>Редактирование команды - {{id}}
 Для добавления алиаса (см. прим.), отправьте его в чат.
 Прим.: алиас (от англ. "alias"-"псевдоним")-условно это просто "имя", которое ты даёшь "команде", после написания которой в чат сработает триггер и бот в ответ участнику пришлёт сообщение, которое вами было добавлено (писать БЕЗ "/" в начале, бот автоматически добавит его сам). Пример работы данного триггера: участник пишет "/расписание" и бот в ответ присылает сообщение с текстом расписания чего-либо. Вы можете назвать "команду" как угодно и также написать какой угодно текст сообщения, которое бот будет присылать в ответ.</t>
         </is>
       </c>
-      <c r="C682" t="inlineStr">
+      <c r="C690" t="inlineStr">
         <is>
           <t>Editing the command - {{id}}
 To add an alias (see note), send it to the chat.
 Note: alias ( aka “pseudonym”) - conditionally, it is simply a “name” that you give to a ‘command’, after which the trigger will be activated in the chat and the bot will send a predefined message to the participant (write WITHOUT “/” at the beginning, the bot will automatically add it itself). Example of how this trigger works: a participant writes “/schedule” and the bot responds by sending a message with the text of a schedule for something. You can name the “command” whatever you want and also write any text you want for the message that the bot will send in response.</t>
         </is>
       </c>
-      <c r="D682" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F682" t="inlineStr">
+      <c r="D690" t="inlineStr"/>
+      <c r="E690" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F690" t="inlineStr">
         <is>
           <t>scenes.editCommandAlias.header</t>
         </is>
       </c>
-      <c r="G682" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B683" t="inlineStr">
+      <c r="G690" t="inlineStr"/>
+      <c r="H690" t="inlineStr"/>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr"/>
+      <c r="B691" t="inlineStr">
         <is>
           <t>Редактирование причины отменено!</t>
         </is>
       </c>
-      <c r="C683" t="inlineStr">
+      <c r="C691" t="inlineStr">
         <is>
           <t>Reason editing canceled!</t>
         </is>
       </c>
-      <c r="D683" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F683" t="inlineStr">
+      <c r="D691" t="inlineStr"/>
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F691" t="inlineStr">
         <is>
           <t>scenes.editReason.cancel</t>
         </is>
       </c>
-      <c r="G683" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B684" t="inlineStr">
+      <c r="G691" t="inlineStr"/>
+      <c r="H691" t="inlineStr"/>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr"/>
+      <c r="B692" t="inlineStr">
         <is>
           <t>Введите новое регулярное выражения для триггера:</t>
         </is>
       </c>
-      <c r="C684" t="inlineStr">
+      <c r="C692" t="inlineStr">
         <is>
           <t>Enter new regex for a trigger:</t>
         </is>
       </c>
-      <c r="D684" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F684" t="inlineStr">
+      <c r="D692" t="inlineStr"/>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F692" t="inlineStr">
         <is>
           <t>scenes.editTrigger.header</t>
         </is>
       </c>
-      <c r="G684" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B685" t="inlineStr">
+      <c r="G692" t="inlineStr"/>
+      <c r="H692" t="inlineStr"/>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr"/>
+      <c r="B693" t="inlineStr">
         <is>
           <t>добавлен: {{author}}</t>
         </is>
       </c>
-      <c r="C685" t="inlineStr">
+      <c r="C693" t="inlineStr">
         <is>
           <t>added by: {{author}}</t>
         </is>
       </c>
-      <c r="D685" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F685" t="inlineStr">
+      <c r="D693" t="inlineStr"/>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F693" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.added_by</t>
         </is>
       </c>
-      <c r="G685" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B686" t="inlineStr">
+      <c r="G693" t="inlineStr"/>
+      <c r="H693" t="inlineStr"/>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr"/>
+      <c r="B694" t="inlineStr">
         <is>
           <t>Отправьте пользователя для добавления в исключения:
 Поддерживаемые форматы:
 - ID пользователя
 - @username
 - Ссылка на пользователя
 - #id формат</t>
         </is>
       </c>
-      <c r="C686" t="inlineStr">
+      <c r="C694" t="inlineStr">
         <is>
           <t>Send user to add to exceptions:
 Supported formats:
 - User ID
 - @username
 - User link
 - #id format</t>
         </is>
       </c>
-      <c r="D686" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F686" t="inlineStr">
+      <c r="D694" t="inlineStr"/>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F694" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.enter_user</t>
         </is>
       </c>
-      <c r="G686" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B687" t="inlineStr">
+      <c r="G694" t="inlineStr"/>
+      <c r="H694" t="inlineStr"/>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr"/>
+      <c r="B695" t="inlineStr">
         <is>
           <t>Не удалось найти пользователя!</t>
         </is>
       </c>
-      <c r="C687" t="inlineStr">
+      <c r="C695" t="inlineStr">
         <is>
           <t>Could not find user!</t>
         </is>
       </c>
-      <c r="D687" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F687" t="inlineStr">
+      <c r="D695" t="inlineStr"/>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.error_parsing</t>
         </is>
       </c>
-      <c r="G687" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B688" t="inlineStr">
+      <c r="G695" t="inlineStr"/>
+      <c r="H695" t="inlineStr"/>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr"/>
+      <c r="B696" t="inlineStr">
         <is>
           <t>Исключения из внешних блокировок в чате {{title}}</t>
         </is>
       </c>
-      <c r="C688" t="inlineStr">
+      <c r="C696" t="inlineStr">
         <is>
           <t>External bans exceptions in chat {{title}}</t>
         </is>
       </c>
-      <c r="D688" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F688" t="inlineStr">
+      <c r="D696" t="inlineStr"/>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F696" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.header</t>
         </is>
       </c>
-      <c r="G688" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B689" t="inlineStr">
+      <c r="G696" t="inlineStr"/>
+      <c r="H696" t="inlineStr"/>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr"/>
+      <c r="B697" t="inlineStr">
         <is>
           <t>Некорректный пользователь!</t>
         </is>
       </c>
-      <c r="C689" t="inlineStr">
+      <c r="C697" t="inlineStr">
         <is>
           <t>Invalid user!</t>
         </is>
       </c>
-      <c r="D689" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F689" t="inlineStr">
+      <c r="D697" t="inlineStr"/>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F697" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.invalid_user</t>
         </is>
       </c>
-      <c r="G689" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B690" t="inlineStr">
+      <c r="G697" t="inlineStr"/>
+      <c r="H697" t="inlineStr"/>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr"/>
+      <c r="B698" t="inlineStr">
         <is>
           <t>Исключения</t>
         </is>
       </c>
-      <c r="C690" t="inlineStr">
+      <c r="C698" t="inlineStr">
         <is>
           <t>Exceptions</t>
         </is>
       </c>
-      <c r="D690" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F690" t="inlineStr">
+      <c r="D698" t="inlineStr"/>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.list_header</t>
         </is>
       </c>
-      <c r="G690" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B691" t="inlineStr">
+      <c r="G698" t="inlineStr"/>
+      <c r="H698" t="inlineStr"/>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr"/>
+      <c r="B699" t="inlineStr">
         <is>
           <t>Список исключений пуст</t>
         </is>
       </c>
-      <c r="C691" t="inlineStr">
+      <c r="C699" t="inlineStr">
         <is>
           <t>Exception list is empty</t>
         </is>
       </c>
-      <c r="D691" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F691" t="inlineStr">
+      <c r="D699" t="inlineStr"/>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F699" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.no_exceptions</t>
         </is>
       </c>
-      <c r="G691" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B692" t="inlineStr">
+      <c r="G699" t="inlineStr"/>
+      <c r="H699" t="inlineStr"/>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr"/>
+      <c r="B700" t="inlineStr">
         <is>
           <t>{mention} - упоминание пользователя вызвавшего команду
 {title} - название чата
 {random_mention} - упоминание случайного пользователя
 {replied_mention} - упоминание пользователя на чьё сообщение ответили при вызове команды</t>
         </is>
       </c>
-      <c r="C692" t="inlineStr">
+      <c r="C700" t="inlineStr">
         <is>
           <t>{mention} - mentiones a user, who sent this command
 {title} - chat name
 {random_mention} - mentiones random user
 {replied_mention} - mentiones a user, who sent replied message</t>
         </is>
       </c>
-      <c r="D692" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F692" t="inlineStr">
+      <c r="D700" t="inlineStr"/>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F700" t="inlineStr">
         <is>
           <t>scenes.general.placeholders</t>
         </is>
       </c>
-      <c r="G692" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B693" t="inlineStr">
+      <c r="G700" t="inlineStr"/>
+      <c r="H700" t="inlineStr"/>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr"/>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t>Привязать канал</t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t>Link channel</t>
+        </is>
+      </c>
+      <c r="D701" t="inlineStr"/>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.add</t>
+        </is>
+      </c>
+      <c r="G701" t="inlineStr"/>
+      <c r="H701" t="inlineStr"/>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr"/>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>Этот канал уже привязан к другому пользователю.</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>This channel is already linked to another user.</t>
+        </is>
+      </c>
+      <c r="D702" t="inlineStr"/>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.alreadyLinked</t>
+        </is>
+      </c>
+      <c r="G702" t="inlineStr"/>
+      <c r="H702" t="inlineStr"/>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr"/>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>Этот канал уже привязан к вашему профилю.</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr">
+        <is>
+          <t>This channel is already linked to your profile.</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr"/>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F703" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.alreadyLinkedByYou</t>
+        </is>
+      </c>
+      <c r="G703" t="inlineStr"/>
+      <c r="H703" t="inlineStr"/>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr"/>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>Канал не найден или недоступен боту.</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr">
+        <is>
+          <t>The channel was not found or is unavailable to the bot.</t>
+        </is>
+      </c>
+      <c r="D704" t="inlineStr"/>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.channelNotFound</t>
+        </is>
+      </c>
+      <c r="G704" t="inlineStr"/>
+      <c r="H704" t="inlineStr"/>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr"/>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>Проверить</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>Check</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr"/>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.check</t>
+        </is>
+      </c>
+      <c r="G705" t="inlineStr"/>
+      <c r="H705" t="inlineStr"/>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr"/>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>Код &lt;code&gt;{{code}}&lt;/code&gt; не найден в описании канала, и канал не указан как персональный в вашем профиле.</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>The code &lt;code&gt;{{code}}&lt;/code&gt; was not found in the channel description, and the channel is not set as your personal channel.</t>
+        </is>
+      </c>
+      <c r="D706" t="inlineStr"/>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.codeNotFound</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr"/>
+      <c r="H706" t="inlineStr"/>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr"/>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>Отвязать канал &lt;b&gt;{{channel}}&lt;/b&gt;?</t>
+        </is>
+      </c>
+      <c r="C707" t="inlineStr">
+        <is>
+          <t>Unlink the channel &lt;b&gt;{{channel}}&lt;/b&gt;?</t>
+        </is>
+      </c>
+      <c r="D707" t="inlineStr"/>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.deleteConfirm</t>
+        </is>
+      </c>
+      <c r="G707" t="inlineStr"/>
+      <c r="H707" t="inlineStr"/>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr"/>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>У вас пока нет привязанных каналов.</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr">
+        <is>
+          <t>You do not have any linked channels yet.</t>
+        </is>
+      </c>
+      <c r="D708" t="inlineStr"/>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.empty</t>
+        </is>
+      </c>
+      <c r="G708" t="inlineStr"/>
+      <c r="H708" t="inlineStr"/>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr"/>
+      <c r="B709" t="inlineStr">
+        <is>
+          <t>Отправьте @username или ссылку на публичный канал.</t>
+        </is>
+      </c>
+      <c r="C709" t="inlineStr">
+        <is>
+          <t>Send the @username or link of a public channel.</t>
+        </is>
+      </c>
+      <c r="D709" t="inlineStr"/>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.enterChannel</t>
+        </is>
+      </c>
+      <c r="G709" t="inlineStr"/>
+      <c r="H709" t="inlineStr"/>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr"/>
+      <c r="B710" t="inlineStr">
+        <is>
+          <t>Привязка персональных каналов</t>
+        </is>
+      </c>
+      <c r="C710" t="inlineStr">
+        <is>
+          <t>Link personal channels</t>
+        </is>
+      </c>
+      <c r="D710" t="inlineStr"/>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.header</t>
+        </is>
+      </c>
+      <c r="G710" t="inlineStr"/>
+      <c r="H710" t="inlineStr"/>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr"/>
+      <c r="B711" t="inlineStr">
+        <is>
+          <t>Укажите корректный @username или ссылку именно на публичный канал.</t>
+        </is>
+      </c>
+      <c r="C711" t="inlineStr">
+        <is>
+          <t>Enter a valid @username or link to a public channel.</t>
+        </is>
+      </c>
+      <c r="D711" t="inlineStr"/>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F711" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.invalidChannel</t>
+        </is>
+      </c>
+      <c r="G711" t="inlineStr"/>
+      <c r="H711" t="inlineStr"/>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr"/>
+      <c r="B712" t="inlineStr">
+        <is>
+          <t>Для этого канала уже создана активная заявка другим пользователем. Попробуйте позднее.</t>
+        </is>
+      </c>
+      <c r="C712" t="inlineStr">
+        <is>
+          <t>Another user already has an active request for this channel. Try again later.</t>
+        </is>
+      </c>
+      <c r="D712" t="inlineStr"/>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.requestExists</t>
+        </is>
+      </c>
+      <c r="G712" t="inlineStr"/>
+      <c r="H712" t="inlineStr"/>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr"/>
+      <c r="B713" t="inlineStr">
+        <is>
+          <t>Заявка не найдена или срок проверочного кода истёк. Начните привязку заново.</t>
+        </is>
+      </c>
+      <c r="C713" t="inlineStr">
+        <is>
+          <t>The request was not found or the verification code has expired. Start linking again.</t>
+        </is>
+      </c>
+      <c r="D713" t="inlineStr"/>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F713" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.requestExpired</t>
+        </is>
+      </c>
+      <c r="G713" t="inlineStr"/>
+      <c r="H713" t="inlineStr"/>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr"/>
+      <c r="B714" t="inlineStr">
+        <is>
+          <t>Для подтверждения канала &lt;b&gt;{{channel}}&lt;/b&gt; добавьте в его описание код &lt;code&gt;{{code}}&lt;/code&gt;, затем нажмите «Проверить».
+Если канал уже указан как персональный в вашем профиле Telegram, достаточно сразу нажать «Проверить». Код действует 15 минут.</t>
+        </is>
+      </c>
+      <c r="C714" t="inlineStr">
+        <is>
+          <t>To verify &lt;b&gt;{{channel}}&lt;/b&gt;, add the code &lt;code&gt;{{code}}&lt;/code&gt; to its description and then press “Check”.
+If the channel is already set as your personal channel in Telegram, simply press “Check”. The code is valid for 15 minutes.</t>
+        </is>
+      </c>
+      <c r="D714" t="inlineStr"/>
+      <c r="E714" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F714" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.verification</t>
+        </is>
+      </c>
+      <c r="G714" t="inlineStr"/>
+      <c r="H714" t="inlineStr"/>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr"/>
+      <c r="B715" t="inlineStr">
         <is>
           <t>Назад</t>
         </is>
       </c>
-      <c r="C693" t="inlineStr">
+      <c r="C715" t="inlineStr">
         <is>
           <t>Back</t>
         </is>
       </c>
-      <c r="D693" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F693" t="inlineStr">
+      <c r="D715" t="inlineStr"/>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F715" t="inlineStr">
         <is>
           <t>scenes.links_list.back</t>
         </is>
       </c>
-      <c r="G693" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B694" t="inlineStr">
+      <c r="G715" t="inlineStr"/>
+      <c r="H715" t="inlineStr"/>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr"/>
+      <c r="B716" t="inlineStr">
         <is>
           <t>Длительность: {{duration}}</t>
         </is>
       </c>
-      <c r="C694" t="inlineStr">
+      <c r="C716" t="inlineStr">
         <is>
           <t>Duration: {{duration}}</t>
         </is>
       </c>
-      <c r="D694" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F694" t="inlineStr">
+      <c r="D716" t="inlineStr"/>
+      <c r="E716" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F716" t="inlineStr">
         <is>
           <t>scenes.links_list.duration</t>
         </is>
       </c>
-      <c r="G694" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B695" t="inlineStr">
+      <c r="G716" t="inlineStr"/>
+      <c r="H716" t="inlineStr"/>
+    </row>
+    <row r="717">
+      <c r="A717" t="inlineStr"/>
+      <c r="B717" t="inlineStr">
         <is>
           <t>Длительность</t>
         </is>
       </c>
-      <c r="C695" t="inlineStr">
+      <c r="C717" t="inlineStr">
         <is>
           <t>Duration</t>
         </is>
       </c>
-      <c r="D695" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F695" t="inlineStr">
+      <c r="D717" t="inlineStr"/>
+      <c r="E717" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F717" t="inlineStr">
         <is>
           <t>scenes.links_list.duration_btn</t>
         </is>
       </c>
-      <c r="G695" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B696" t="inlineStr">
+      <c r="G717" t="inlineStr"/>
+      <c r="H717" t="inlineStr"/>
+    </row>
+    <row r="718">
+      <c r="A718" t="inlineStr"/>
+      <c r="B718" t="inlineStr">
         <is>
           <t>Отправьте длительность наказания (например, 10m, 1h, 1d):</t>
         </is>
       </c>
-      <c r="C696" t="inlineStr">
+      <c r="C718" t="inlineStr">
         <is>
           <t>Send punishment duration (e.g., 10m, 1h, 1d):</t>
         </is>
       </c>
-      <c r="D696" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F696" t="inlineStr">
+      <c r="D718" t="inlineStr"/>
+      <c r="E718" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F718" t="inlineStr">
         <is>
           <t>scenes.links_list.enter_duration</t>
         </is>
       </c>
-      <c r="G696" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B697" t="inlineStr">
+      <c r="G718" t="inlineStr"/>
+      <c r="H718" t="inlineStr"/>
+    </row>
+    <row r="719">
+      <c r="A719" t="inlineStr"/>
+      <c r="B719" t="inlineStr">
         <is>
           <t>Отправьте ссылку для добавления в список:
 Домен: &lt;code&gt;example.com&lt;/code&gt;
 Страницы: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Страницы с определёнными параметрами: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Страницы с любым значением параметра: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C697" t="inlineStr">
+      <c r="C719" t="inlineStr">
         <is>
           <t>Send link to add to list:
 Domain: &lt;code&gt;example.com&lt;/code&gt;
 Pages: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Pages with specific parameters: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Pages with any value of parameter: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D697" t="inlineStr"/>
-[...572 lines deleted...]
-      </c>
       <c r="D719" t="inlineStr"/>
       <c r="E719" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F719" t="inlineStr">
         <is>
-          <t>scenes.networks.administered_networks_header</t>
+          <t>scenes.links_list.enter_link</t>
         </is>
       </c>
       <c r="G719" t="inlineStr"/>
       <c r="H719" t="inlineStr"/>
     </row>
     <row r="720">
       <c r="A720" t="inlineStr"/>
       <c r="B720" t="inlineStr">
         <is>
-          <t>Чат уже подключен к этой сети!</t>
+          <t>Настройка фильтра ссылок в чате {{title}}</t>
         </is>
       </c>
       <c r="C720" t="inlineStr">
         <is>
-          <t>Chat is already connected to this network!</t>
+          <t>Links filter settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D720" t="inlineStr"/>
       <c r="E720" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F720" t="inlineStr">
         <is>
-          <t>scenes.networks.already_joined</t>
+          <t>scenes.links_list.header</t>
         </is>
       </c>
       <c r="G720" t="inlineStr"/>
       <c r="H720" t="inlineStr"/>
     </row>
     <row r="721">
       <c r="A721" t="inlineStr"/>
       <c r="B721" t="inlineStr">
         <is>
-          <t>Автоимпорт включен: {{enabled}}</t>
+          <t>Некорректная длительность!</t>
         </is>
       </c>
       <c r="C721" t="inlineStr">
         <is>
-          <t>Autoimport enabled: {{enabled}}</t>
+          <t>Invalid duration!</t>
         </is>
       </c>
       <c r="D721" t="inlineStr"/>
       <c r="E721" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F721" t="inlineStr">
         <is>
-          <t>scenes.networks.autoimport_enabled_status</t>
+          <t>scenes.links_list.invalid_duration</t>
         </is>
       </c>
       <c r="G721" t="inlineStr"/>
       <c r="H721" t="inlineStr"/>
     </row>
     <row r="722">
       <c r="A722" t="inlineStr"/>
       <c r="B722" t="inlineStr">
         <is>
-          <t>Автоимпорт</t>
+          <t>Некорректная ссылка!</t>
         </is>
       </c>
       <c r="C722" t="inlineStr">
         <is>
-          <t>Autoimport</t>
+          <t>Invalid link!</t>
         </is>
       </c>
       <c r="D722" t="inlineStr"/>
       <c r="E722" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F722" t="inlineStr">
         <is>
-          <t>scenes.networks.autoimport_toggle</t>
+          <t>scenes.links_list.invalid_link</t>
         </is>
       </c>
       <c r="G722" t="inlineStr"/>
       <c r="H722" t="inlineStr"/>
     </row>
     <row r="723">
       <c r="A723" t="inlineStr"/>
       <c r="B723" t="inlineStr">
         <is>
-          <t>К списку чатов</t>
+          <t>Ссылка добавлена!</t>
         </is>
       </c>
       <c r="C723" t="inlineStr">
         <is>
-          <t>Back to chats</t>
+          <t>Link added!</t>
         </is>
       </c>
       <c r="D723" t="inlineStr"/>
       <c r="E723" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F723" t="inlineStr">
         <is>
-          <t>scenes.networks.back_to_chats</t>
+          <t>scenes.links_list.link_added</t>
         </is>
       </c>
       <c r="G723" t="inlineStr"/>
       <c r="H723" t="inlineStr"/>
     </row>
     <row r="724">
       <c r="A724" t="inlineStr"/>
       <c r="B724" t="inlineStr">
         <is>
-          <t>Назад к сети</t>
+          <t>Ссылка удалена!</t>
         </is>
       </c>
       <c r="C724" t="inlineStr">
         <is>
-          <t>Back to network</t>
+          <t>Link deleted!</t>
         </is>
       </c>
       <c r="D724" t="inlineStr"/>
       <c r="E724" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F724" t="inlineStr">
         <is>
-          <t>scenes.networks.back_to_network</t>
+          <t>scenes.links_list.link_deleted</t>
         </is>
       </c>
       <c r="G724" t="inlineStr"/>
       <c r="H724" t="inlineStr"/>
     </row>
     <row r="725">
       <c r="A725" t="inlineStr"/>
       <c r="B725" t="inlineStr">
         <is>
-          <t>Автоимпорт</t>
+          <t>Режим: {{mode}}</t>
         </is>
       </c>
       <c r="C725" t="inlineStr">
         <is>
-          <t>Autoimport</t>
+          <t>Mode: {{mode}}</t>
         </is>
       </c>
       <c r="D725" t="inlineStr"/>
       <c r="E725" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F725" t="inlineStr">
         <is>
-          <t>scenes.networks.can_autoimport</t>
+          <t>scenes.links_list.mode</t>
         </is>
       </c>
       <c r="G725" t="inlineStr"/>
       <c r="H725" t="inlineStr"/>
     </row>
     <row r="726">
       <c r="A726" t="inlineStr"/>
       <c r="B726" t="inlineStr">
         <is>
-          <t>Отмена блокировок</t>
+          <t>Черный список</t>
         </is>
       </c>
       <c r="C726" t="inlineStr">
         <is>
-          <t>Cancel bans</t>
+          <t>Blacklist</t>
         </is>
       </c>
       <c r="D726" t="inlineStr"/>
       <c r="E726" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F726" t="inlineStr">
         <is>
-          <t>scenes.networks.can_cancel</t>
+          <t>scenes.links_list.modes.blacklist</t>
         </is>
       </c>
       <c r="G726" t="inlineStr"/>
       <c r="H726" t="inlineStr"/>
     </row>
     <row r="727">
       <c r="A727" t="inlineStr"/>
       <c r="B727" t="inlineStr">
         <is>
-          <t>Выдача блокировок</t>
+          <t>Выключен</t>
         </is>
       </c>
       <c r="C727" t="inlineStr">
         <is>
-          <t>Issue bans</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D727" t="inlineStr"/>
       <c r="E727" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F727" t="inlineStr">
         <is>
-          <t>scenes.networks.can_issue</t>
+          <t>scenes.links_list.modes.disabled</t>
         </is>
       </c>
       <c r="G727" t="inlineStr"/>
       <c r="H727" t="inlineStr"/>
     </row>
     <row r="728">
       <c r="A728" t="inlineStr"/>
       <c r="B728" t="inlineStr">
         <is>
+          <t>Белый список</t>
+        </is>
+      </c>
+      <c r="C728" t="inlineStr">
+        <is>
+          <t>Whitelist</t>
+        </is>
+      </c>
+      <c r="D728" t="inlineStr"/>
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t>scenes.links_list.modes.whitelist</t>
+        </is>
+      </c>
+      <c r="G728" t="inlineStr"/>
+      <c r="H728" t="inlineStr"/>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr"/>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>Список ссылок пуст</t>
+        </is>
+      </c>
+      <c r="C729" t="inlineStr">
+        <is>
+          <t>Links list is empty</t>
+        </is>
+      </c>
+      <c r="D729" t="inlineStr"/>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F729" t="inlineStr">
+        <is>
+          <t>scenes.links_list.no_links</t>
+        </is>
+      </c>
+      <c r="G729" t="inlineStr"/>
+      <c r="H729" t="inlineStr"/>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr"/>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>Наказание: {{restriction}}</t>
+        </is>
+      </c>
+      <c r="C730" t="inlineStr">
+        <is>
+          <t>Punishment: {{restriction}}</t>
+        </is>
+      </c>
+      <c r="D730" t="inlineStr"/>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>scenes.links_list.restriction</t>
+        </is>
+      </c>
+      <c r="G730" t="inlineStr"/>
+      <c r="H730" t="inlineStr"/>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr"/>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t>Режим массового действия завершён!</t>
+        </is>
+      </c>
+      <c r="C731" t="inlineStr">
+        <is>
+          <t>Mass action mode finished!</t>
+        </is>
+      </c>
+      <c r="D731" t="inlineStr"/>
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t>scenes.mass.done</t>
+        </is>
+      </c>
+      <c r="G731" t="inlineStr"/>
+      <c r="H731" t="inlineStr"/>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr"/>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>Я не смог установить реакцию 👎 и выдать ограничение.</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>I couldn't set 👎 reaction and issue a restriction.</t>
+        </is>
+      </c>
+      <c r="D732" t="inlineStr"/>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t>scenes.mass.failed</t>
+        </is>
+      </c>
+      <c r="G732" t="inlineStr"/>
+      <c r="H732" t="inlineStr"/>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr"/>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Действие: </t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Action: </t>
+        </is>
+      </c>
+      <c r="D733" t="inlineStr"/>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.action</t>
+        </is>
+      </c>
+      <c r="G733" t="inlineStr"/>
+      <c r="H733" t="inlineStr"/>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr"/>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>Для завершения используйте команду /stop</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr">
+        <is>
+          <t>To stop, use command /stop</t>
+        </is>
+      </c>
+      <c r="D734" t="inlineStr"/>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.footer</t>
+        </is>
+      </c>
+      <c r="G734" t="inlineStr"/>
+      <c r="H734" t="inlineStr"/>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr"/>
+      <c r="B735" t="inlineStr">
+        <is>
+          <t>Включён режим массового действия, для всех отправленных далее пользователей будет применено:</t>
+        </is>
+      </c>
+      <c r="C735" t="inlineStr">
+        <is>
+          <t>Mass action mode enabled, this action will be used at all sent users:</t>
+        </is>
+      </c>
+      <c r="D735" t="inlineStr"/>
+      <c r="E735" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F735" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.header</t>
+        </is>
+      </c>
+      <c r="G735" t="inlineStr"/>
+      <c r="H735" t="inlineStr"/>
+    </row>
+    <row r="736">
+      <c r="A736" t="inlineStr"/>
+      <c r="B736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Длительность: </t>
+        </is>
+      </c>
+      <c r="C736" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Duration: </t>
+        </is>
+      </c>
+      <c r="D736" t="inlineStr"/>
+      <c r="E736" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F736" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.interval</t>
+        </is>
+      </c>
+      <c r="G736" t="inlineStr"/>
+      <c r="H736" t="inlineStr"/>
+    </row>
+    <row r="737">
+      <c r="A737" t="inlineStr"/>
+      <c r="B737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Причина: </t>
+        </is>
+      </c>
+      <c r="C737" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reason: </t>
+        </is>
+      </c>
+      <c r="D737" t="inlineStr"/>
+      <c r="E737" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F737" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.reason</t>
+        </is>
+      </c>
+      <c r="G737" t="inlineStr"/>
+      <c r="H737" t="inlineStr"/>
+    </row>
+    <row r="738">
+      <c r="A738" t="inlineStr"/>
+      <c r="B738" t="inlineStr">
+        <is>
+          <t>Некорректное действие, доступны: ban, mute, warn и note!</t>
+        </is>
+      </c>
+      <c r="C738" t="inlineStr">
+        <is>
+          <t>Incorrect action, avaliable: ban, mute, warn and note!</t>
+        </is>
+      </c>
+      <c r="D738" t="inlineStr"/>
+      <c r="E738" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F738" t="inlineStr">
+        <is>
+          <t>scenes.mass.invalidAction</t>
+        </is>
+      </c>
+      <c r="G738" t="inlineStr"/>
+      <c r="H738" t="inlineStr"/>
+    </row>
+    <row r="739">
+      <c r="A739" t="inlineStr"/>
+      <c r="B739" t="inlineStr">
+        <is>
+          <t>Я не смог установить реакцию 👍, но всё хорошо, ограничение выдано.</t>
+        </is>
+      </c>
+      <c r="C739" t="inlineStr">
+        <is>
+          <t>I couldn't set 👍 reaction, but all okay, the restriction has been issued.</t>
+        </is>
+      </c>
+      <c r="D739" t="inlineStr"/>
+      <c r="E739" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F739" t="inlineStr">
+        <is>
+          <t>scenes.mass.ok</t>
+        </is>
+      </c>
+      <c r="G739" t="inlineStr"/>
+      <c r="H739" t="inlineStr"/>
+    </row>
+    <row r="740">
+      <c r="A740" t="inlineStr"/>
+      <c r="B740" t="inlineStr">
+        <is>
+          <t>Добавить пользователя</t>
+        </is>
+      </c>
+      <c r="C740" t="inlineStr">
+        <is>
+          <t>Add user</t>
+        </is>
+      </c>
+      <c r="D740" t="inlineStr"/>
+      <c r="E740" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F740" t="inlineStr">
+        <is>
+          <t>scenes.networks.add_user</t>
+        </is>
+      </c>
+      <c r="G740" t="inlineStr"/>
+      <c r="H740" t="inlineStr"/>
+    </row>
+    <row r="741">
+      <c r="A741" t="inlineStr"/>
+      <c r="B741" t="inlineStr">
+        <is>
+          <t>Введите ID пользователя или @username, чтобы выдать права в сети:</t>
+        </is>
+      </c>
+      <c r="C741" t="inlineStr">
+        <is>
+          <t>Enter User ID or @username to grant network rights:</t>
+        </is>
+      </c>
+      <c r="D741" t="inlineStr"/>
+      <c r="E741" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F741" t="inlineStr">
+        <is>
+          <t>scenes.networks.add_user_header</t>
+        </is>
+      </c>
+      <c r="G741" t="inlineStr"/>
+      <c r="H741" t="inlineStr"/>
+    </row>
+    <row r="742">
+      <c r="A742" t="inlineStr"/>
+      <c r="B742" t="inlineStr">
+        <is>
+          <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
+Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="C742" t="inlineStr">
+        <is>
+          <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
+Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="D742" t="inlineStr"/>
+      <c r="E742" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F742" t="inlineStr">
+        <is>
+          <t>scenes.networks.administered_network_info</t>
+        </is>
+      </c>
+      <c r="G742" t="inlineStr"/>
+      <c r="H742" t="inlineStr"/>
+    </row>
+    <row r="743">
+      <c r="A743" t="inlineStr"/>
+      <c r="B743" t="inlineStr">
+        <is>
+          <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
+Роль: {{role}}
+Ваши права:
+- Выдача блокировок: {{can_issue}}
+- Отмена блокировок: {{can_cancel}}</t>
+        </is>
+      </c>
+      <c r="C743" t="inlineStr">
+        <is>
+          <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
+Role: {{role}}
+Your rights:
+- Issue bans: {{can_issue}}
+- Cancel bans: {{can_cancel}}</t>
+        </is>
+      </c>
+      <c r="D743" t="inlineStr"/>
+      <c r="E743" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F743" t="inlineStr">
+        <is>
+          <t>scenes.networks.administered_network_info_delegate</t>
+        </is>
+      </c>
+      <c r="G743" t="inlineStr"/>
+      <c r="H743" t="inlineStr"/>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr"/>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
+Роль: {{role}}
+Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;
+Ваши права:
+- Выдача блокировок: {{can_issue}}
+- Отмена блокировок: {{can_cancel}}</t>
+        </is>
+      </c>
+      <c r="C744" t="inlineStr">
+        <is>
+          <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
+Role: {{role}}
+Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;
+Your rights:
+- Issue bans: {{can_issue}}
+- Cancel bans: {{can_cancel}}</t>
+        </is>
+      </c>
+      <c r="D744" t="inlineStr"/>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr">
+        <is>
+          <t>scenes.networks.administered_network_info_owner</t>
+        </is>
+      </c>
+      <c r="G744" t="inlineStr"/>
+      <c r="H744" t="inlineStr"/>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr"/>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t>Сети под вашим управлением</t>
+        </is>
+      </c>
+      <c r="C745" t="inlineStr">
+        <is>
+          <t>Networks under your management</t>
+        </is>
+      </c>
+      <c r="D745" t="inlineStr"/>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>scenes.networks.administered_networks_header</t>
+        </is>
+      </c>
+      <c r="G745" t="inlineStr"/>
+      <c r="H745" t="inlineStr"/>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr"/>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>Чат уже подключен к этой сети!</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr">
+        <is>
+          <t>Chat is already connected to this network!</t>
+        </is>
+      </c>
+      <c r="D746" t="inlineStr"/>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t>scenes.networks.already_joined</t>
+        </is>
+      </c>
+      <c r="G746" t="inlineStr"/>
+      <c r="H746" t="inlineStr"/>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr"/>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>Автоимпорт включен: {{enabled}}</t>
+        </is>
+      </c>
+      <c r="C747" t="inlineStr">
+        <is>
+          <t>Autoimport enabled: {{enabled}}</t>
+        </is>
+      </c>
+      <c r="D747" t="inlineStr"/>
+      <c r="E747" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F747" t="inlineStr">
+        <is>
+          <t>scenes.networks.autoimport_enabled_status</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr"/>
+      <c r="H747" t="inlineStr"/>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr"/>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t>Автоимпорт</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>Autoimport</t>
+        </is>
+      </c>
+      <c r="D748" t="inlineStr"/>
+      <c r="E748" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F748" t="inlineStr">
+        <is>
+          <t>scenes.networks.autoimport_toggle</t>
+        </is>
+      </c>
+      <c r="G748" t="inlineStr"/>
+      <c r="H748" t="inlineStr"/>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr"/>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t>К списку чатов</t>
+        </is>
+      </c>
+      <c r="C749" t="inlineStr">
+        <is>
+          <t>Back to chats</t>
+        </is>
+      </c>
+      <c r="D749" t="inlineStr"/>
+      <c r="E749" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>scenes.networks.back_to_chats</t>
+        </is>
+      </c>
+      <c r="G749" t="inlineStr"/>
+      <c r="H749" t="inlineStr"/>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr"/>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t>Назад к сети</t>
+        </is>
+      </c>
+      <c r="C750" t="inlineStr">
+        <is>
+          <t>Back to network</t>
+        </is>
+      </c>
+      <c r="D750" t="inlineStr"/>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F750" t="inlineStr">
+        <is>
+          <t>scenes.networks.back_to_network</t>
+        </is>
+      </c>
+      <c r="G750" t="inlineStr"/>
+      <c r="H750" t="inlineStr"/>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr"/>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t>Автоимпорт</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>Autoimport</t>
+        </is>
+      </c>
+      <c r="D751" t="inlineStr"/>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F751" t="inlineStr">
+        <is>
+          <t>scenes.networks.can_autoimport</t>
+        </is>
+      </c>
+      <c r="G751" t="inlineStr"/>
+      <c r="H751" t="inlineStr"/>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr"/>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t>Отмена блокировок</t>
+        </is>
+      </c>
+      <c r="C752" t="inlineStr">
+        <is>
+          <t>Cancel bans</t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr"/>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F752" t="inlineStr">
+        <is>
+          <t>scenes.networks.can_cancel</t>
+        </is>
+      </c>
+      <c r="G752" t="inlineStr"/>
+      <c r="H752" t="inlineStr"/>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr"/>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t>Выдача блокировок</t>
+        </is>
+      </c>
+      <c r="C753" t="inlineStr">
+        <is>
+          <t>Issue bans</t>
+        </is>
+      </c>
+      <c r="D753" t="inlineStr"/>
+      <c r="E753" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F753" t="inlineStr">
+        <is>
+          <t>scenes.networks.can_issue</t>
+        </is>
+      </c>
+      <c r="G753" t="inlineStr"/>
+      <c r="H753" t="inlineStr"/>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr"/>
+      <c r="B754" t="inlineStr">
+        <is>
           <t>Чат: {{title}}
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Вступил: {{date}}</t>
         </is>
       </c>
-      <c r="C728" t="inlineStr">
+      <c r="C754" t="inlineStr">
         <is>
           <t>Chat: {{title}}
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Joined: {{date}}</t>
         </is>
       </c>
-      <c r="D728" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F728" t="inlineStr">
+      <c r="D754" t="inlineStr"/>
+      <c r="E754" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F754" t="inlineStr">
         <is>
           <t>scenes.networks.chat_info</t>
         </is>
       </c>
-      <c r="G728" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B729" t="inlineStr">
+      <c r="G754" t="inlineStr"/>
+      <c r="H754" t="inlineStr"/>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr"/>
+      <c r="B755" t="inlineStr">
         <is>
           <t>Сети подключенные к чату {{title}}</t>
         </is>
       </c>
-      <c r="C729" t="inlineStr">
+      <c r="C755" t="inlineStr">
         <is>
           <t>Networks connected to chat {{title}}</t>
         </is>
       </c>
-      <c r="D729" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F729" t="inlineStr">
+      <c r="D755" t="inlineStr"/>
+      <c r="E755" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F755" t="inlineStr">
         <is>
           <t>scenes.networks.chat_networks_header</t>
         </is>
       </c>
-      <c r="G729" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B730" t="inlineStr">
+      <c r="G755" t="inlineStr"/>
+      <c r="H755" t="inlineStr"/>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr"/>
+      <c r="B756" t="inlineStr">
         <is>
           <t>Чаты в сети "{{name}}"</t>
         </is>
       </c>
-      <c r="C730" t="inlineStr">
+      <c r="C756" t="inlineStr">
         <is>
           <t>Chats in network "{{name}}"</t>
         </is>
       </c>
-      <c r="D730" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F730" t="inlineStr">
+      <c r="D756" t="inlineStr"/>
+      <c r="E756" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F756" t="inlineStr">
         <is>
           <t>scenes.networks.chats_header</t>
         </is>
       </c>
-      <c r="G730" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B731" t="inlineStr">
+      <c r="G756" t="inlineStr"/>
+      <c r="H756" t="inlineStr"/>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr"/>
+      <c r="B757" t="inlineStr">
         <is>
           <t>Список чатов</t>
         </is>
       </c>
-      <c r="C731" t="inlineStr">
+      <c r="C757" t="inlineStr">
         <is>
           <t>Chats list</t>
         </is>
       </c>
-      <c r="D731" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F731" t="inlineStr">
+      <c r="D757" t="inlineStr"/>
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
         <is>
           <t>scenes.networks.chats_list</t>
         </is>
       </c>
-      <c r="G731" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B732" t="inlineStr">
+      <c r="G757" t="inlineStr"/>
+      <c r="H757" t="inlineStr"/>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr"/>
+      <c r="B758" t="inlineStr">
         <is>
           <t>Создать сеть</t>
         </is>
       </c>
-      <c r="C732" t="inlineStr">
+      <c r="C758" t="inlineStr">
         <is>
           <t>Create network</t>
         </is>
       </c>
-      <c r="D732" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F732" t="inlineStr">
+      <c r="D758" t="inlineStr"/>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
         <is>
           <t>scenes.networks.create_network</t>
         </is>
       </c>
-      <c r="G732" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B733" t="inlineStr">
+      <c r="G758" t="inlineStr"/>
+      <c r="H758" t="inlineStr"/>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr"/>
+      <c r="B759" t="inlineStr">
         <is>
           <t>Вы уверены, что хотите удалить сеть "{{name}}"?</t>
         </is>
       </c>
-      <c r="C733" t="inlineStr">
+      <c r="C759" t="inlineStr">
         <is>
           <t>Are you sure you want to delete network "{{name}}"?</t>
         </is>
       </c>
-      <c r="D733" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F733" t="inlineStr">
+      <c r="D759" t="inlineStr"/>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F759" t="inlineStr">
         <is>
           <t>scenes.networks.delete_confirm</t>
         </is>
       </c>
-      <c r="G733" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B734" t="inlineStr">
+      <c r="G759" t="inlineStr"/>
+      <c r="H759" t="inlineStr"/>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr"/>
+      <c r="B760" t="inlineStr">
         <is>
           <t>Удалить сеть</t>
         </is>
       </c>
-      <c r="C734" t="inlineStr">
+      <c r="C760" t="inlineStr">
         <is>
           <t>Delete network</t>
         </is>
       </c>
-      <c r="D734" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F734" t="inlineStr">
+      <c r="D760" t="inlineStr"/>
+      <c r="E760" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F760" t="inlineStr">
         <is>
           <t>scenes.networks.delete_network</t>
         </is>
       </c>
-      <c r="G734" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B735" t="inlineStr">
+      <c r="G760" t="inlineStr"/>
+      <c r="H760" t="inlineStr"/>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr"/>
+      <c r="B761" t="inlineStr">
         <is>
           <t>Введите код приглашения для подключения к сети:</t>
         </is>
       </c>
-      <c r="C735" t="inlineStr">
+      <c r="C761" t="inlineStr">
         <is>
           <t>Enter invite code to join network:</t>
         </is>
       </c>
-      <c r="D735" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F735" t="inlineStr">
+      <c r="D761" t="inlineStr"/>
+      <c r="E761" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F761" t="inlineStr">
         <is>
           <t>scenes.networks.enter_invite</t>
         </is>
       </c>
-      <c r="G735" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B736" t="inlineStr">
+      <c r="G761" t="inlineStr"/>
+      <c r="H761" t="inlineStr"/>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr"/>
+      <c r="B762" t="inlineStr">
         <is>
           <t>Введите название для новой сети:</t>
         </is>
       </c>
-      <c r="C736" t="inlineStr">
+      <c r="C762" t="inlineStr">
         <is>
           <t>Enter name for new network:</t>
         </is>
       </c>
-      <c r="D736" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F736" t="inlineStr">
+      <c r="D762" t="inlineStr"/>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
         <is>
           <t>scenes.networks.enter_name</t>
         </is>
       </c>
-      <c r="G736" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B737" t="inlineStr">
+      <c r="G762" t="inlineStr"/>
+      <c r="H762" t="inlineStr"/>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr"/>
+      <c r="B763" t="inlineStr">
         <is>
           <t>Сетевые блокировки в чате {{title}}</t>
         </is>
       </c>
-      <c r="C737" t="inlineStr">
+      <c r="C763" t="inlineStr">
         <is>
           <t>Network bans in chat {{title}}</t>
         </is>
       </c>
-      <c r="D737" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F737" t="inlineStr">
+      <c r="D763" t="inlineStr"/>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F763" t="inlineStr">
         <is>
           <t>scenes.networks.header</t>
         </is>
       </c>
-      <c r="G737" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B738" t="inlineStr">
+      <c r="G763" t="inlineStr"/>
+      <c r="H763" t="inlineStr"/>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr"/>
+      <c r="B764" t="inlineStr">
         <is>
           <t>Импортировать ли имеющиеся ограничения в сети?</t>
         </is>
       </c>
-      <c r="C738" t="inlineStr">
+      <c r="C764" t="inlineStr">
         <is>
           <t>Import existing restrictions to the network?</t>
         </is>
       </c>
-      <c r="D738" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F738" t="inlineStr">
+      <c r="D764" t="inlineStr"/>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
         <is>
           <t>scenes.networks.import_question</t>
         </is>
       </c>
-      <c r="G738" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B739" t="inlineStr">
+      <c r="G764" t="inlineStr"/>
+      <c r="H764" t="inlineStr"/>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr"/>
+      <c r="B765" t="inlineStr">
         <is>
           <t>Неверный код приглашения!</t>
         </is>
       </c>
-      <c r="C739" t="inlineStr">
+      <c r="C765" t="inlineStr">
         <is>
           <t>Invalid invite code!</t>
         </is>
       </c>
-      <c r="D739" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F739" t="inlineStr">
+      <c r="D765" t="inlineStr"/>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
         <is>
           <t>scenes.networks.invalid_invite</t>
         </is>
       </c>
-      <c r="G739" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B740" t="inlineStr">
+      <c r="G765" t="inlineStr"/>
+      <c r="H765" t="inlineStr"/>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr"/>
+      <c r="B766" t="inlineStr">
         <is>
           <t>Новый код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C740" t="inlineStr">
+      <c r="C766" t="inlineStr">
         <is>
           <t>New invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D740" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F740" t="inlineStr">
+      <c r="D766" t="inlineStr"/>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
         <is>
           <t>scenes.networks.invite_regenerated</t>
         </is>
       </c>
-      <c r="G740" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B741" t="inlineStr">
+      <c r="G766" t="inlineStr"/>
+      <c r="H766" t="inlineStr"/>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr"/>
+      <c r="B767" t="inlineStr">
         <is>
           <t>Присоединиться к сети</t>
         </is>
       </c>
-      <c r="C741" t="inlineStr">
+      <c r="C767" t="inlineStr">
         <is>
           <t>Join network</t>
         </is>
       </c>
-      <c r="D741" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F741" t="inlineStr">
+      <c r="D767" t="inlineStr"/>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
         <is>
           <t>scenes.networks.join_network</t>
         </is>
       </c>
-      <c r="G741" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B742" t="inlineStr">
+      <c r="G767" t="inlineStr"/>
+      <c r="H767" t="inlineStr"/>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr"/>
+      <c r="B768" t="inlineStr">
         <is>
           <t>Исключить чат</t>
         </is>
       </c>
-      <c r="C742" t="inlineStr">
+      <c r="C768" t="inlineStr">
         <is>
           <t>Kick chat</t>
         </is>
       </c>
-      <c r="D742" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F742" t="inlineStr">
+      <c r="D768" t="inlineStr"/>
+      <c r="E768" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F768" t="inlineStr">
         <is>
           <t>scenes.networks.kick_chat</t>
         </is>
       </c>
-      <c r="G742" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B743" t="inlineStr">
+      <c r="G768" t="inlineStr"/>
+      <c r="H768" t="inlineStr"/>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr"/>
+      <c r="B769" t="inlineStr">
         <is>
           <t>Выйти из сети</t>
         </is>
       </c>
-      <c r="C743" t="inlineStr">
+      <c r="C769" t="inlineStr">
         <is>
           <t>Leave network</t>
         </is>
       </c>
-      <c r="D743" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F743" t="inlineStr">
+      <c r="D769" t="inlineStr"/>
+      <c r="E769" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F769" t="inlineStr">
         <is>
           <t>scenes.networks.leave_network</t>
         </is>
       </c>
-      <c r="G743" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B744" t="inlineStr">
+      <c r="G769" t="inlineStr"/>
+      <c r="H769" t="inlineStr"/>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr"/>
+      <c r="B770" t="inlineStr">
         <is>
           <t>Управление администрируемыми сетями</t>
         </is>
       </c>
-      <c r="C744" t="inlineStr">
+      <c r="C770" t="inlineStr">
         <is>
           <t>Manage administered networks</t>
         </is>
       </c>
-      <c r="D744" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F744" t="inlineStr">
+      <c r="D770" t="inlineStr"/>
+      <c r="E770" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F770" t="inlineStr">
         <is>
           <t>scenes.networks.manage_admin</t>
         </is>
       </c>
-      <c r="G744" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B745" t="inlineStr">
+      <c r="G770" t="inlineStr"/>
+      <c r="H770" t="inlineStr"/>
+    </row>
+    <row r="771">
+      <c r="A771" t="inlineStr"/>
+      <c r="B771" t="inlineStr">
         <is>
           <t>Управление сетями чата</t>
         </is>
       </c>
-      <c r="C745" t="inlineStr">
+      <c r="C771" t="inlineStr">
         <is>
           <t>Manage chat networks</t>
         </is>
       </c>
-      <c r="D745" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F745" t="inlineStr">
+      <c r="D771" t="inlineStr"/>
+      <c r="E771" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F771" t="inlineStr">
         <is>
           <t>scenes.networks.manage_chat</t>
         </is>
       </c>
-      <c r="G745" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B746" t="inlineStr">
+      <c r="G771" t="inlineStr"/>
+      <c r="H771" t="inlineStr"/>
+    </row>
+    <row r="772">
+      <c r="A772" t="inlineStr"/>
+      <c r="B772" t="inlineStr">
         <is>
           <t>Сеть "{{name}}" создана!
 Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C746" t="inlineStr">
+      <c r="C772" t="inlineStr">
         <is>
           <t>Network "{{name}}" created!
 Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D746" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F746" t="inlineStr">
+      <c r="D772" t="inlineStr"/>
+      <c r="E772" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F772" t="inlineStr">
         <is>
           <t>scenes.networks.network_created</t>
         </is>
       </c>
-      <c r="G746" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B747" t="inlineStr">
+      <c r="G772" t="inlineStr"/>
+      <c r="H772" t="inlineStr"/>
+    </row>
+    <row r="773">
+      <c r="A773" t="inlineStr"/>
+      <c r="B773" t="inlineStr">
         <is>
           <t>Сеть удалена</t>
         </is>
       </c>
-      <c r="C747" t="inlineStr">
+      <c r="C773" t="inlineStr">
         <is>
           <t>Network deleted</t>
         </is>
       </c>
-      <c r="D747" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F747" t="inlineStr">
+      <c r="D773" t="inlineStr"/>
+      <c r="E773" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F773" t="inlineStr">
         <is>
           <t>scenes.networks.network_deleted</t>
         </is>
       </c>
-      <c r="G747" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B748" t="inlineStr">
+      <c r="G773" t="inlineStr"/>
+      <c r="H773" t="inlineStr"/>
+    </row>
+    <row r="774">
+      <c r="A774" t="inlineStr"/>
+      <c r="B774" t="inlineStr">
         <is>
           <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
 Количество ограничений: {{restrictions}}
 Ваши права в сети:
 - Выдача блокировок: {{can_issue}}
 - Отмена блокировок: {{can_cancel}}
 - Автоимпорт: {{can_autoimport}}</t>
         </is>
       </c>
-      <c r="C748" t="inlineStr">
+      <c r="C774" t="inlineStr">
         <is>
           <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
 Restrictions count: {{restrictions}}
 Your rights in network:
 - Issue bans: {{can_issue}}
 - Cancel bans: {{can_cancel}}
 - Autoimport: {{can_autoimport}}</t>
         </is>
       </c>
-      <c r="D748" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F748" t="inlineStr">
+      <c r="D774" t="inlineStr"/>
+      <c r="E774" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F774" t="inlineStr">
         <is>
           <t>scenes.networks.network_info</t>
         </is>
       </c>
-      <c r="G748" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B749" t="inlineStr">
+      <c r="G774" t="inlineStr"/>
+      <c r="H774" t="inlineStr"/>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr"/>
+      <c r="B775" t="inlineStr">
         <is>
           <t>Сеть не найдена!</t>
         </is>
       </c>
-      <c r="C749" t="inlineStr">
+      <c r="C775" t="inlineStr">
         <is>
           <t>Network not found!</t>
         </is>
       </c>
-      <c r="D749" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F749" t="inlineStr">
+      <c r="D775" t="inlineStr"/>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F775" t="inlineStr">
         <is>
           <t>scenes.networks.network_not_found</t>
         </is>
       </c>
-      <c r="G749" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B750" t="inlineStr">
+      <c r="G775" t="inlineStr"/>
+      <c r="H775" t="inlineStr"/>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr"/>
+      <c r="B776" t="inlineStr">
         <is>
           <t>У вас нет собственных сетей</t>
         </is>
       </c>
-      <c r="C750" t="inlineStr">
+      <c r="C776" t="inlineStr">
         <is>
           <t>You have no networks of your own</t>
         </is>
       </c>
-      <c r="D750" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F750" t="inlineStr">
+      <c r="D776" t="inlineStr"/>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F776" t="inlineStr">
         <is>
           <t>scenes.networks.no_administered_networks</t>
         </is>
       </c>
-      <c r="G750" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B751" t="inlineStr">
+      <c r="G776" t="inlineStr"/>
+      <c r="H776" t="inlineStr"/>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr"/>
+      <c r="B777" t="inlineStr">
         <is>
           <t>Чат не подключен ни к одной сети</t>
         </is>
       </c>
-      <c r="C751" t="inlineStr">
+      <c r="C777" t="inlineStr">
         <is>
           <t>Chat is not connected to any network</t>
         </is>
       </c>
-      <c r="D751" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F751" t="inlineStr">
+      <c r="D777" t="inlineStr"/>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F777" t="inlineStr">
         <is>
           <t>scenes.networks.no_chat_networks</t>
         </is>
       </c>
-      <c r="G751" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B752" t="inlineStr">
+      <c r="G777" t="inlineStr"/>
+      <c r="H777" t="inlineStr"/>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr"/>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t>Делегированных пользователей пока нет</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>No delegated users yet</t>
+        </is>
+      </c>
+      <c r="D778" t="inlineStr"/>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F778" t="inlineStr">
+        <is>
+          <t>scenes.networks.no_users</t>
+        </is>
+      </c>
+      <c r="G778" t="inlineStr"/>
+      <c r="H778" t="inlineStr"/>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr"/>
+      <c r="B779" t="inlineStr">
         <is>
           <t>Перевыпустить код приглашения</t>
         </is>
       </c>
-      <c r="C752" t="inlineStr">
+      <c r="C779" t="inlineStr">
         <is>
           <t>Regenerate invite code</t>
         </is>
       </c>
-      <c r="D752" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F752" t="inlineStr">
+      <c r="D779" t="inlineStr"/>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F779" t="inlineStr">
         <is>
           <t>scenes.networks.regenerate_invite</t>
         </is>
       </c>
-      <c r="G752" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B753" t="inlineStr">
+      <c r="G779" t="inlineStr"/>
+      <c r="H779" t="inlineStr"/>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr"/>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t>Удалить пользователя</t>
+        </is>
+      </c>
+      <c r="C780" t="inlineStr">
+        <is>
+          <t>Remove user</t>
+        </is>
+      </c>
+      <c r="D780" t="inlineStr"/>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F780" t="inlineStr">
+        <is>
+          <t>scenes.networks.remove_user</t>
+        </is>
+      </c>
+      <c r="G780" t="inlineStr"/>
+      <c r="H780" t="inlineStr"/>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr"/>
+      <c r="B781" t="inlineStr">
         <is>
           <t>Права чата:</t>
         </is>
       </c>
-      <c r="C753" t="inlineStr">
+      <c r="C781" t="inlineStr">
         <is>
           <t>Chat rights:</t>
         </is>
       </c>
-      <c r="D753" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F753" t="inlineStr">
+      <c r="D781" t="inlineStr"/>
+      <c r="E781" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F781" t="inlineStr">
         <is>
           <t>scenes.networks.rights</t>
         </is>
       </c>
-      <c r="G753" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B754" t="inlineStr">
+      <c r="G781" t="inlineStr"/>
+      <c r="H781" t="inlineStr"/>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr"/>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t>Делегат</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>Delegate</t>
+        </is>
+      </c>
+      <c r="D782" t="inlineStr"/>
+      <c r="E782" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F782" t="inlineStr">
+        <is>
+          <t>scenes.networks.role_delegate</t>
+        </is>
+      </c>
+      <c r="G782" t="inlineStr"/>
+      <c r="H782" t="inlineStr"/>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr"/>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t>Владелец</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr">
+        <is>
+          <t>Owner</t>
+        </is>
+      </c>
+      <c r="D783" t="inlineStr"/>
+      <c r="E783" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F783" t="inlineStr">
+        <is>
+          <t>scenes.networks.role_owner</t>
+        </is>
+      </c>
+      <c r="G783" t="inlineStr"/>
+      <c r="H783" t="inlineStr"/>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr"/>
+      <c r="B784" t="inlineStr">
         <is>
           <t>Передать владение</t>
         </is>
       </c>
-      <c r="C754" t="inlineStr">
+      <c r="C784" t="inlineStr">
         <is>
           <t>Transfer ownership</t>
         </is>
       </c>
-      <c r="D754" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F754" t="inlineStr">
+      <c r="D784" t="inlineStr"/>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F784" t="inlineStr">
         <is>
           <t>scenes.networks.transfer</t>
         </is>
       </c>
-      <c r="G754" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B755" t="inlineStr">
+      <c r="G784" t="inlineStr"/>
+      <c r="H784" t="inlineStr"/>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr"/>
+      <c r="B785" t="inlineStr">
         <is>
           <t>Введите ID пользователя или @username кому передать сеть:</t>
         </is>
       </c>
-      <c r="C755" t="inlineStr">
+      <c r="C785" t="inlineStr">
         <is>
           <t>Enter User ID or @username to transfer network to:</t>
         </is>
       </c>
-      <c r="D755" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F755" t="inlineStr">
+      <c r="D785" t="inlineStr"/>
+      <c r="E785" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F785" t="inlineStr">
         <is>
           <t>scenes.networks.transfer_header</t>
         </is>
       </c>
-      <c r="G755" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B756" t="inlineStr">
+      <c r="G785" t="inlineStr"/>
+      <c r="H785" t="inlineStr"/>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr"/>
+      <c r="B786" t="inlineStr">
         <is>
           <t>Сеть передана!</t>
         </is>
       </c>
-      <c r="C756" t="inlineStr">
+      <c r="C786" t="inlineStr">
         <is>
           <t>Network transferred!</t>
         </is>
       </c>
-      <c r="D756" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F756" t="inlineStr">
+      <c r="D786" t="inlineStr"/>
+      <c r="E786" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F786" t="inlineStr">
         <is>
           <t>scenes.networks.transfer_success</t>
         </is>
       </c>
-      <c r="G756" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B757" t="inlineStr">
+      <c r="G786" t="inlineStr"/>
+      <c r="H786" t="inlineStr"/>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr"/>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t>Пользователь: &lt;b&gt;{{user}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Права:
+- Выдача блокировок: {{can_issue}}
+- Отмена блокировок: {{can_cancel}}</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>User: &lt;b&gt;{{user}}&lt;/b&gt;
+ID: &lt;code&gt;{{id}}&lt;/code&gt;
+Rights:
+- Issue bans: {{can_issue}}
+- Cancel bans: {{can_cancel}}</t>
+        </is>
+      </c>
+      <c r="D787" t="inlineStr"/>
+      <c r="E787" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F787" t="inlineStr">
+        <is>
+          <t>scenes.networks.user_info</t>
+        </is>
+      </c>
+      <c r="G787" t="inlineStr"/>
+      <c r="H787" t="inlineStr"/>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr"/>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t>Этот пользователь уже владелец сети</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>This user already owns the network</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr"/>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F788" t="inlineStr">
+        <is>
+          <t>scenes.networks.user_is_owner</t>
+        </is>
+      </c>
+      <c r="G788" t="inlineStr"/>
+      <c r="H788" t="inlineStr"/>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr"/>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>Пользователи сети "{{name}}"</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr">
+        <is>
+          <t>Users in network "{{name}}"</t>
+        </is>
+      </c>
+      <c r="D789" t="inlineStr"/>
+      <c r="E789" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F789" t="inlineStr">
+        <is>
+          <t>scenes.networks.users_header</t>
+        </is>
+      </c>
+      <c r="G789" t="inlineStr"/>
+      <c r="H789" t="inlineStr"/>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr"/>
+      <c r="B790" t="inlineStr">
+        <is>
+          <t>Пользователи</t>
+        </is>
+      </c>
+      <c r="C790" t="inlineStr">
+        <is>
+          <t>Users</t>
+        </is>
+      </c>
+      <c r="D790" t="inlineStr"/>
+      <c r="E790" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F790" t="inlineStr">
+        <is>
+          <t>scenes.networks.users_list</t>
+        </is>
+      </c>
+      <c r="G790" t="inlineStr"/>
+      <c r="H790" t="inlineStr"/>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr"/>
+      <c r="B791" t="inlineStr">
         <is>
           <t>Токены в чате {{title}}</t>
         </is>
       </c>
-      <c r="C757" t="inlineStr">
+      <c r="C791" t="inlineStr">
         <is>
           <t>Tokens in chat {{title}}</t>
         </is>
       </c>
-      <c r="D757" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F757" t="inlineStr">
+      <c r="D791" t="inlineStr"/>
+      <c r="E791" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F791" t="inlineStr">
         <is>
           <t>scenes.tokens.header</t>
         </is>
       </c>
-      <c r="G757" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B758" t="inlineStr">
+      <c r="G791" t="inlineStr"/>
+      <c r="H791" t="inlineStr"/>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr"/>
+      <c r="B792" t="inlineStr">
         <is>
           <t>Токен не найден!</t>
         </is>
       </c>
-      <c r="C758" t="inlineStr">
+      <c r="C792" t="inlineStr">
         <is>
           <t>Token not found!</t>
         </is>
       </c>
-      <c r="D758" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F758" t="inlineStr">
+      <c r="D792" t="inlineStr"/>
+      <c r="E792" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F792" t="inlineStr">
         <is>
           <t>scenes.tokens.notFound</t>
         </is>
       </c>
-      <c r="G758" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B759" t="inlineStr">
+      <c r="G792" t="inlineStr"/>
+      <c r="H792" t="inlineStr"/>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr"/>
+      <c r="B793" t="inlineStr">
         <is>
           <t>Триггер не найден!</t>
         </is>
       </c>
-      <c r="C759" t="inlineStr">
+      <c r="C793" t="inlineStr">
         <is>
           <t>Trigger not found!</t>
         </is>
       </c>
-      <c r="D759" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F759" t="inlineStr">
+      <c r="D793" t="inlineStr"/>
+      <c r="E793" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F793" t="inlineStr">
         <is>
           <t>scenes.trigger.notFound</t>
         </is>
       </c>
-      <c r="G759" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B760" t="inlineStr">
+      <c r="G793" t="inlineStr"/>
+      <c r="H793" t="inlineStr"/>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr"/>
+      <c r="B794" t="inlineStr">
         <is>
           <t>Редактировать действие</t>
         </is>
       </c>
-      <c r="C760" t="inlineStr">
+      <c r="C794" t="inlineStr">
         <is>
           <t>Edit action</t>
         </is>
       </c>
-      <c r="D760" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F760" t="inlineStr">
+      <c r="D794" t="inlineStr"/>
+      <c r="E794" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F794" t="inlineStr">
         <is>
           <t>scenes.triggers.editAction</t>
         </is>
       </c>
-      <c r="G760" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B761" t="inlineStr">
+      <c r="G794" t="inlineStr"/>
+      <c r="H794" t="inlineStr"/>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr"/>
+      <c r="B795" t="inlineStr">
         <is>
           <t>Редактировать условие сработки</t>
         </is>
       </c>
-      <c r="C761" t="inlineStr">
+      <c r="C795" t="inlineStr">
         <is>
           <t>Edit trigger condition</t>
         </is>
       </c>
-      <c r="D761" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F761" t="inlineStr">
+      <c r="D795" t="inlineStr"/>
+      <c r="E795" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F795" t="inlineStr">
         <is>
           <t>scenes.triggers.editCondition</t>
         </is>
       </c>
-      <c r="G761" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B762" t="inlineStr">
+      <c r="G795" t="inlineStr"/>
+      <c r="H795" t="inlineStr"/>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr"/>
+      <c r="B796" t="inlineStr">
         <is>
           <t>Редактировать источник текста</t>
         </is>
       </c>
-      <c r="C762" t="inlineStr">
+      <c r="C796" t="inlineStr">
         <is>
           <t>Edit text source</t>
         </is>
       </c>
-      <c r="D762" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F762" t="inlineStr">
+      <c r="D796" t="inlineStr"/>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
         <is>
           <t>scenes.triggers.editSource</t>
         </is>
       </c>
-      <c r="G762" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B763" t="inlineStr">
+      <c r="G796" t="inlineStr"/>
+      <c r="H796" t="inlineStr"/>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr"/>
+      <c r="B797" t="inlineStr">
         <is>
           <t>Триггеры в чате {{title}}</t>
         </is>
       </c>
-      <c r="C763" t="inlineStr">
+      <c r="C797" t="inlineStr">
         <is>
           <t>Triggers in chat {{title}}</t>
         </is>
       </c>
-      <c r="D763" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F763" t="inlineStr">
+      <c r="D797" t="inlineStr"/>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
         <is>
           <t>scenes.triggers.header</t>
         </is>
       </c>
-      <c r="G763" t="inlineStr"/>
-      <c r="H763" t="inlineStr"/>
+      <c r="G797" t="inlineStr"/>
+      <c r="H797" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>