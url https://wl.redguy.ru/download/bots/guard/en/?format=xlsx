--- v5 (2026-08-12)
+++ v6 (2026-09-27)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H797"/>
+  <dimension ref="A1:H813"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -3168,18174 +3168,18590 @@
         </is>
       </c>
       <c r="C105" t="inlineStr">
         <is>
           <t>Read only mode enabled!</t>
         </is>
       </c>
       <c r="D105" t="inlineStr"/>
       <c r="E105" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F105" t="inlineStr">
         <is>
           <t>commands.readonly.enabled</t>
         </is>
       </c>
       <c r="G105" t="inlineStr"/>
       <c r="H105" t="inlineStr"/>
     </row>
     <row r="106">
       <c r="A106" t="inlineStr"/>
       <c r="B106" t="inlineStr">
         <is>
-          <t>Репорт одобрен!</t>
+          <t>Удаляет клавиатуру в чате</t>
         </is>
       </c>
       <c r="C106" t="inlineStr">
         <is>
-          <t>Report approved!</t>
+          <t>Removes a keyboard in chat</t>
         </is>
       </c>
       <c r="D106" t="inlineStr"/>
       <c r="E106" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F106" t="inlineStr">
         <is>
-          <t>commands.report.accepted</t>
+          <t>commands.removekeyboard.description</t>
         </is>
       </c>
       <c r="G106" t="inlineStr"/>
       <c r="H106" t="inlineStr"/>
     </row>
     <row r="107">
       <c r="A107" t="inlineStr"/>
       <c r="B107" t="inlineStr">
         <is>
-          <t>Вы уже отправляли репорт на это сообщение!</t>
+          <t>Клавиатура удалена!</t>
         </is>
       </c>
       <c r="C107" t="inlineStr">
         <is>
-          <t>You already reported this message!</t>
+          <t>Keyboard removed!</t>
         </is>
       </c>
       <c r="D107" t="inlineStr"/>
       <c r="E107" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F107" t="inlineStr">
         <is>
-          <t>commands.report.alreadySent</t>
+          <t>commands.removekeyboard.text</t>
         </is>
       </c>
       <c r="G107" t="inlineStr"/>
       <c r="H107" t="inlineStr"/>
     </row>
     <row r="108">
       <c r="A108" t="inlineStr"/>
       <c r="B108" t="inlineStr">
         <is>
-          <t>Сообщение удалено из-за большого количества репортов!</t>
+          <t>Репорт одобрен!</t>
         </is>
       </c>
       <c r="C108" t="inlineStr">
         <is>
-          <t>The message is deleted by a lot of reports!</t>
+          <t>Report approved!</t>
         </is>
       </c>
       <c r="D108" t="inlineStr"/>
       <c r="E108" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F108" t="inlineStr">
         <is>
-          <t>commands.report.deleted</t>
+          <t>commands.report.accepted</t>
         </is>
       </c>
       <c r="G108" t="inlineStr"/>
       <c r="H108" t="inlineStr"/>
     </row>
     <row r="109">
       <c r="A109" t="inlineStr"/>
       <c r="B109" t="inlineStr">
         <is>
-          <t>Отправить репорт на сообщение</t>
+          <t>Вы уже отправляли репорт на это сообщение!</t>
         </is>
       </c>
       <c r="C109" t="inlineStr">
         <is>
-          <t>Report a message</t>
+          <t>You already reported this message!</t>
         </is>
       </c>
       <c r="D109" t="inlineStr"/>
       <c r="E109" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F109" t="inlineStr">
         <is>
-          <t>commands.report.description</t>
+          <t>commands.report.alreadySent</t>
         </is>
       </c>
       <c r="G109" t="inlineStr"/>
       <c r="H109" t="inlineStr"/>
     </row>
     <row r="110">
       <c r="A110" t="inlineStr"/>
       <c r="B110" t="inlineStr">
         <is>
-          <t>Получен &lt;a href="{{reportUrl}}"&gt;репорт&lt;/a&gt; от &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; на &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} в чате &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
+          <t>Сообщение удалено из-за большого количества репортов!</t>
         </is>
       </c>
       <c r="C110" t="inlineStr">
         <is>
-          <t>Got &lt;a href="{{reportUrl}}"&gt;report&lt;/a&gt; from &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; to &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} in chat &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
+          <t>The message is deleted by a lot of reports!</t>
         </is>
       </c>
       <c r="D110" t="inlineStr"/>
       <c r="E110" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F110" t="inlineStr">
         <is>
-          <t>commands.report.got</t>
+          <t>commands.report.deleted</t>
         </is>
       </c>
       <c r="G110" t="inlineStr"/>
       <c r="H110" t="inlineStr"/>
     </row>
     <row r="111">
       <c r="A111" t="inlineStr"/>
       <c r="B111" t="inlineStr">
         <is>
-          <t>Рейтинг выдан!</t>
+          <t>Отправить репорт на сообщение</t>
         </is>
       </c>
       <c r="C111" t="inlineStr">
         <is>
-          <t>Raiting given!</t>
+          <t>Report a message</t>
         </is>
       </c>
       <c r="D111" t="inlineStr"/>
       <c r="E111" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F111" t="inlineStr">
         <is>
-          <t>commands.report.rated</t>
+          <t>commands.report.description</t>
         </is>
       </c>
       <c r="G111" t="inlineStr"/>
       <c r="H111" t="inlineStr"/>
     </row>
     <row r="112">
       <c r="A112" t="inlineStr"/>
       <c r="B112" t="inlineStr">
         <is>
-          <t>Репорт отклонён!</t>
+          <t>Получен &lt;a href="{{reportUrl}}"&gt;репорт&lt;/a&gt; от &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; на &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} в чате &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C112" t="inlineStr">
         <is>
-          <t>Report rejected!</t>
+          <t>Got &lt;a href="{{reportUrl}}"&gt;report&lt;/a&gt; from &lt;a href="tg://user?id={{fromId}}"&gt;{{fromName}}&lt;/a&gt; to &lt;a href="tg://user?id={{toId}}"&gt;{{toName}}&lt;/a&gt; #id{{toId}} in chat &lt;a href="{{messageUrl}}"&gt;{{title}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D112" t="inlineStr"/>
       <c r="E112" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F112" t="inlineStr">
         <is>
-          <t>commands.report.rejected</t>
+          <t>commands.report.got</t>
         </is>
       </c>
       <c r="G112" t="inlineStr"/>
       <c r="H112" t="inlineStr"/>
     </row>
     <row r="113">
       <c r="A113" t="inlineStr"/>
       <c r="B113" t="inlineStr">
         <is>
-          <t>Репорт отправлен!</t>
+          <t>Рейтинг выдан!</t>
         </is>
       </c>
       <c r="C113" t="inlineStr">
         <is>
-          <t>Report sent!</t>
+          <t>Raiting given!</t>
         </is>
       </c>
       <c r="D113" t="inlineStr"/>
       <c r="E113" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F113" t="inlineStr">
         <is>
-          <t>commands.report.sent</t>
+          <t>commands.report.rated</t>
         </is>
       </c>
       <c r="G113" t="inlineStr"/>
       <c r="H113" t="inlineStr"/>
     </row>
     <row r="114">
       <c r="A114" t="inlineStr"/>
       <c r="B114" t="inlineStr">
         <is>
-          <t>Репорт отправлен ({{now}}/{{need}})</t>
+          <t>Репорт отклонён!</t>
         </is>
       </c>
       <c r="C114" t="inlineStr">
         <is>
-          <t>Report sent! ({{now}}/{{need}})</t>
+          <t>Report rejected!</t>
         </is>
       </c>
       <c r="D114" t="inlineStr"/>
       <c r="E114" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F114" t="inlineStr">
         <is>
-          <t>commands.report.sentForDelete</t>
+          <t>commands.report.rejected</t>
         </is>
       </c>
       <c r="G114" t="inlineStr"/>
       <c r="H114" t="inlineStr"/>
     </row>
     <row r="115">
       <c r="A115" t="inlineStr"/>
       <c r="B115" t="inlineStr">
         <is>
-          <t>Получить топ репортеров</t>
+          <t>Репорт отправлен!</t>
         </is>
       </c>
       <c r="C115" t="inlineStr">
         <is>
-          <t>Gets top of reporters</t>
+          <t>Report sent!</t>
         </is>
       </c>
       <c r="D115" t="inlineStr"/>
       <c r="E115" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F115" t="inlineStr">
         <is>
-          <t>commands.reptop.description</t>
+          <t>commands.report.sent</t>
         </is>
       </c>
       <c r="G115" t="inlineStr"/>
       <c r="H115" t="inlineStr"/>
     </row>
     <row r="116">
       <c r="A116" t="inlineStr"/>
       <c r="B116" t="inlineStr">
         <is>
-          <t>Топ репортеров:</t>
+          <t>Репорт отправлен ({{now}}/{{need}})</t>
         </is>
       </c>
       <c r="C116" t="inlineStr">
         <is>
-          <t>Top of reporters:</t>
+          <t>Report sent! ({{now}}/{{need}})</t>
         </is>
       </c>
       <c r="D116" t="inlineStr"/>
       <c r="E116" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F116" t="inlineStr">
         <is>
-          <t>commands.reptop.reports</t>
+          <t>commands.report.sentForDelete</t>
         </is>
       </c>
       <c r="G116" t="inlineStr"/>
       <c r="H116" t="inlineStr"/>
     </row>
     <row r="117">
       <c r="A117" t="inlineStr"/>
       <c r="B117" t="inlineStr">
         <is>
-          <t>Топ репутации:</t>
+          <t>Получить топ репортеров</t>
         </is>
       </c>
       <c r="C117" t="inlineStr">
         <is>
-          <t>Reputation top:</t>
+          <t>Gets top of reporters</t>
         </is>
       </c>
       <c r="D117" t="inlineStr"/>
       <c r="E117" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F117" t="inlineStr">
         <is>
-          <t>commands.reptop.reputation</t>
+          <t>commands.reptop.description</t>
         </is>
       </c>
       <c r="G117" t="inlineStr"/>
       <c r="H117" t="inlineStr"/>
     </row>
     <row r="118">
       <c r="A118" t="inlineStr"/>
       <c r="B118" t="inlineStr">
         <is>
-          <t>Сбрасывает переданный ключ во всех кешах</t>
+          <t>Топ репортеров:</t>
         </is>
       </c>
       <c r="C118" t="inlineStr">
         <is>
-          <t>Resets the passed key in all caches</t>
+          <t>Top of reporters:</t>
         </is>
       </c>
       <c r="D118" t="inlineStr"/>
       <c r="E118" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F118" t="inlineStr">
         <is>
-          <t>commands.reset.description</t>
+          <t>commands.reptop.reports</t>
         </is>
       </c>
       <c r="G118" t="inlineStr"/>
       <c r="H118" t="inlineStr"/>
     </row>
     <row r="119">
       <c r="A119" t="inlineStr"/>
       <c r="B119" t="inlineStr">
         <is>
-          <t>Отображает топ нарушителей в чате.</t>
+          <t>Топ репутации:</t>
         </is>
       </c>
       <c r="C119" t="inlineStr">
         <is>
-          <t>Displays the top offenders in chat.</t>
+          <t>Reputation top:</t>
         </is>
       </c>
       <c r="D119" t="inlineStr"/>
       <c r="E119" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F119" t="inlineStr">
         <is>
-          <t>commands.resttop.description</t>
+          <t>commands.reptop.reputation</t>
         </is>
       </c>
       <c r="G119" t="inlineStr"/>
       <c r="H119" t="inlineStr"/>
     </row>
     <row r="120">
       <c r="A120" t="inlineStr"/>
       <c r="B120" t="inlineStr">
         <is>
-          <t>Топ нарушителей:</t>
+          <t>Сбрасывает переданный ключ во всех кешах</t>
         </is>
       </c>
       <c r="C120" t="inlineStr">
         <is>
-          <t>Top offenders:</t>
+          <t>Resets the passed key in all caches</t>
         </is>
       </c>
       <c r="D120" t="inlineStr"/>
       <c r="E120" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F120" t="inlineStr">
         <is>
-          <t>commands.resttop.header</t>
+          <t>commands.reset.description</t>
         </is>
       </c>
       <c r="G120" t="inlineStr"/>
       <c r="H120" t="inlineStr"/>
     </row>
     <row r="121">
       <c r="A121" t="inlineStr"/>
       <c r="B121" t="inlineStr">
         <is>
-          <t>Нажмите на кнопку, для открытия настроек!</t>
+          <t>Отображает топ нарушителей в чате.</t>
         </is>
       </c>
       <c r="C121" t="inlineStr">
         <is>
-          <t>Click on button to open settings!</t>
+          <t>Displays the top offenders in chat.</t>
         </is>
       </c>
       <c r="D121" t="inlineStr"/>
       <c r="E121" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F121" t="inlineStr">
         <is>
-          <t>commands.settings.anonymous</t>
+          <t>commands.resttop.description</t>
         </is>
       </c>
       <c r="G121" t="inlineStr"/>
       <c r="H121" t="inlineStr"/>
     </row>
     <row r="122">
       <c r="A122" t="inlineStr"/>
       <c r="B122" t="inlineStr">
         <is>
-          <t>Открыть настройки чата</t>
+          <t>Топ нарушителей:</t>
         </is>
       </c>
       <c r="C122" t="inlineStr">
         <is>
-          <t>Opens chat settings</t>
+          <t>Top offenders:</t>
         </is>
       </c>
       <c r="D122" t="inlineStr"/>
       <c r="E122" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F122" t="inlineStr">
         <is>
-          <t>commands.settings.description</t>
+          <t>commands.resttop.header</t>
         </is>
       </c>
       <c r="G122" t="inlineStr"/>
       <c r="H122" t="inlineStr"/>
     </row>
     <row r="123">
       <c r="A123" t="inlineStr"/>
       <c r="B123" t="inlineStr">
         <is>
-          <t>Чат не найден!</t>
+          <t>Нажмите на кнопку, для открытия настроек!</t>
         </is>
       </c>
       <c r="C123" t="inlineStr">
         <is>
-          <t>Chat not found!</t>
+          <t>Click on button to open settings!</t>
         </is>
       </c>
       <c r="D123" t="inlineStr"/>
       <c r="E123" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F123" t="inlineStr">
         <is>
-          <t>commands.settings.notFound</t>
+          <t>commands.settings.anonymous</t>
         </is>
       </c>
       <c r="G123" t="inlineStr"/>
       <c r="H123" t="inlineStr"/>
     </row>
     <row r="124">
       <c r="A124" t="inlineStr"/>
       <c r="B124" t="inlineStr">
         <is>
-          <t>Я не смог отправить настройки, отправьте /start в личные сообщения и попробуйте ещё раз.</t>
+          <t>Открыть настройки чата</t>
         </is>
       </c>
       <c r="C124" t="inlineStr">
         <is>
-          <t>I couldn't send the settings, send /start in private messages and try again.</t>
+          <t>Opens chat settings</t>
         </is>
       </c>
       <c r="D124" t="inlineStr"/>
       <c r="E124" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F124" t="inlineStr">
         <is>
-          <t>commands.settings.notSent</t>
+          <t>commands.settings.description</t>
         </is>
       </c>
       <c r="G124" t="inlineStr"/>
       <c r="H124" t="inlineStr"/>
     </row>
     <row r="125">
       <c r="A125" t="inlineStr"/>
       <c r="B125" t="inlineStr">
         <is>
-          <t>Недостаточно прав для выполнения данной команды, требуется право на редактирование чата!</t>
+          <t>Чат не найден!</t>
         </is>
       </c>
       <c r="C125" t="inlineStr">
         <is>
-          <t>Not enough permissions to execute this command, you need permission to edit chat!</t>
+          <t>Chat not found!</t>
         </is>
       </c>
       <c r="D125" t="inlineStr"/>
       <c r="E125" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F125" t="inlineStr">
         <is>
-          <t>commands.settings.permission</t>
+          <t>commands.settings.notFound</t>
         </is>
       </c>
       <c r="G125" t="inlineStr"/>
       <c r="H125" t="inlineStr"/>
     </row>
     <row r="126">
       <c r="A126" t="inlineStr"/>
       <c r="B126" t="inlineStr">
         <is>
-          <t>Настройки отправлены в личные сообщения!</t>
+          <t>Я не смог отправить настройки, отправьте /start в личные сообщения и попробуйте ещё раз.</t>
         </is>
       </c>
       <c r="C126" t="inlineStr">
         <is>
-          <t>Settings sent in PM!</t>
+          <t>I couldn't send the settings, send /start in private messages and try again.</t>
         </is>
       </c>
       <c r="D126" t="inlineStr"/>
       <c r="E126" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F126" t="inlineStr">
         <is>
-          <t>commands.settings.sent</t>
+          <t>commands.settings.notSent</t>
         </is>
       </c>
       <c r="G126" t="inlineStr"/>
       <c r="H126" t="inlineStr"/>
     </row>
     <row r="127">
       <c r="A127" t="inlineStr"/>
       <c r="B127" t="inlineStr">
         <is>
-          <t>У вас есть активные ограничения:</t>
+          <t>Недостаточно прав для выполнения данной команды, требуется право на редактирование чата!</t>
         </is>
       </c>
       <c r="C127" t="inlineStr">
         <is>
-          <t>You has active restrictions:</t>
+          <t>Not enough permissions to execute this command, you need permission to edit chat!</t>
         </is>
       </c>
       <c r="D127" t="inlineStr"/>
       <c r="E127" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F127" t="inlineStr">
         <is>
-          <t>commands.start.activeRestrictions</t>
+          <t>commands.settings.permission</t>
         </is>
       </c>
       <c r="G127" t="inlineStr"/>
       <c r="H127" t="inlineStr"/>
     </row>
     <row r="128">
       <c r="A128" t="inlineStr"/>
       <c r="B128" t="inlineStr">
         <is>
-          <t>Выводит список активных нарушений во всех чатах</t>
+          <t>Настройки отправлены в личные сообщения!</t>
         </is>
       </c>
       <c r="C128" t="inlineStr">
         <is>
-          <t>Shows list of active restrictions in all chats</t>
+          <t>Settings sent in PM!</t>
         </is>
       </c>
       <c r="D128" t="inlineStr"/>
       <c r="E128" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F128" t="inlineStr">
         <is>
-          <t>commands.start.description</t>
+          <t>commands.settings.sent</t>
         </is>
       </c>
       <c r="G128" t="inlineStr"/>
       <c r="H128" t="inlineStr"/>
     </row>
     <row r="129">
       <c r="A129" t="inlineStr"/>
       <c r="B129" t="inlineStr">
         <is>
-          <t>Обо всех моих возможностях можно узнать используя команду /help</t>
+          <t>У вас есть активные ограничения:</t>
         </is>
       </c>
       <c r="C129" t="inlineStr">
         <is>
-          <t>You can learn about all my capabilities using the /help command</t>
+          <t>You has active restrictions:</t>
         </is>
       </c>
       <c r="D129" t="inlineStr"/>
       <c r="E129" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F129" t="inlineStr">
         <is>
-          <t>commands.start.footer</t>
+          <t>commands.start.activeRestrictions</t>
         </is>
       </c>
       <c r="G129" t="inlineStr"/>
       <c r="H129" t="inlineStr"/>
     </row>
     <row r="130">
       <c r="A130" t="inlineStr"/>
       <c r="B130" t="inlineStr">
         <is>
-          <t>Привет! Я Имперский стражник, бот для слежения за порядком в чатах.</t>
+          <t>Выводит список активных нарушений во всех чатах</t>
         </is>
       </c>
       <c r="C130" t="inlineStr">
         <is>
-          <t>Hi! I'm Imperium Guard, moderation bot for chats.</t>
+          <t>Shows list of active restrictions in all chats</t>
         </is>
       </c>
       <c r="D130" t="inlineStr"/>
       <c r="E130" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F130" t="inlineStr">
         <is>
-          <t>commands.start.header</t>
+          <t>commands.start.description</t>
         </is>
       </c>
       <c r="G130" t="inlineStr"/>
       <c r="H130" t="inlineStr"/>
     </row>
     <row r="131">
       <c r="A131" t="inlineStr"/>
       <c r="B131" t="inlineStr">
         <is>
-          <t>Привет! Я — бот-помощник Имперского Стражника, созданный для проверки медиафайлов в чатах, где отсутствует мой основной аккаунт.</t>
+          <t>Обо всех моих возможностях можно узнать используя команду /help</t>
         </is>
       </c>
       <c r="C131" t="inlineStr">
         <is>
-          <t>Hello! I am the Imperium Guard Assistant Bot, designed to check media files in chats where my main account is not present.</t>
+          <t>You can learn about all my capabilities using the /help command</t>
         </is>
       </c>
       <c r="D131" t="inlineStr"/>
       <c r="E131" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F131" t="inlineStr">
         <is>
-          <t>commands.start.media</t>
+          <t>commands.start.footer</t>
         </is>
       </c>
       <c r="G131" t="inlineStr"/>
       <c r="H131" t="inlineStr"/>
     </row>
     <row r="132">
       <c r="A132" t="inlineStr"/>
       <c r="B132" t="inlineStr">
         <is>
-          <t>У вас нет активных ограничений.</t>
+          <t>Привет! Я Имперский стражник, бот для слежения за порядком в чатах.</t>
         </is>
       </c>
       <c r="C132" t="inlineStr">
         <is>
-          <t>You have no active restrictions.</t>
+          <t>Hi! I'm Imperium Guard, moderation bot for chats.</t>
         </is>
       </c>
       <c r="D132" t="inlineStr"/>
       <c r="E132" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F132" t="inlineStr">
         <is>
-          <t>commands.start.noActiveRestrictions</t>
+          <t>commands.start.header</t>
         </is>
       </c>
       <c r="G132" t="inlineStr"/>
       <c r="H132" t="inlineStr"/>
     </row>
     <row r="133">
       <c r="A133" t="inlineStr"/>
       <c r="B133" t="inlineStr">
         <is>
-          <t>Открыт пользователь &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
+          <t>Привет! Я — бот-помощник Имперского Стражника, созданный для проверки медиафайлов в чатах, где отсутствует мой основной аккаунт.</t>
         </is>
       </c>
       <c r="C133" t="inlineStr">
         <is>
-          <t>Opened user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
+          <t>Hello! I am the Imperium Guard Assistant Bot, designed to check media files in chats where my main account is not present.</t>
         </is>
       </c>
       <c r="D133" t="inlineStr"/>
       <c r="E133" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F133" t="inlineStr">
         <is>
-          <t>commands.start.openUser</t>
+          <t>commands.start.media</t>
         </is>
       </c>
       <c r="G133" t="inlineStr"/>
       <c r="H133" t="inlineStr"/>
     </row>
     <row r="134">
       <c r="A134" t="inlineStr"/>
       <c r="B134" t="inlineStr">
         <is>
-          <t>• {{type}} "{{reason}}" до {{end}} в чате "{{title}}"</t>
+          <t>У вас нет активных ограничений.</t>
         </is>
       </c>
       <c r="C134" t="inlineStr">
         <is>
-          <t>• {{type}} "{{reason}}" until {{end}} in chat "{{title}}"</t>
+          <t>You have no active restrictions.</t>
         </is>
       </c>
       <c r="D134" t="inlineStr"/>
       <c r="E134" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F134" t="inlineStr">
         <is>
-          <t>commands.start.restriction</t>
+          <t>commands.start.noActiveRestrictions</t>
         </is>
       </c>
       <c r="G134" t="inlineStr"/>
       <c r="H134" t="inlineStr"/>
     </row>
     <row r="135">
       <c r="A135" t="inlineStr"/>
       <c r="B135" t="inlineStr">
         <is>
-          <t>Кеш CAS</t>
+          <t>Открыт пользователь &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="C135" t="inlineStr">
         <is>
-          <t>CAS Cache</t>
+          <t>Opened user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;</t>
         </is>
       </c>
       <c r="D135" t="inlineStr"/>
       <c r="E135" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F135" t="inlineStr">
         <is>
-          <t>commands.stats.cache.cas</t>
+          <t>commands.start.openUser</t>
         </is>
       </c>
       <c r="G135" t="inlineStr"/>
       <c r="H135" t="inlineStr"/>
     </row>
     <row r="136">
       <c r="A136" t="inlineStr"/>
       <c r="B136" t="inlineStr">
         <is>
-          <t>Кеш чатов</t>
+          <t>• {{type}} "{{reason}}" до {{end}} в чате "{{title}}"</t>
         </is>
       </c>
       <c r="C136" t="inlineStr">
         <is>
-          <t>Chats cache</t>
+          <t>• {{type}} "{{reason}}" until {{end}} in chat "{{title}}"</t>
         </is>
       </c>
       <c r="D136" t="inlineStr"/>
       <c r="E136" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F136" t="inlineStr">
         <is>
-          <t>commands.stats.cache.chats</t>
+          <t>commands.start.restriction</t>
         </is>
       </c>
       <c r="G136" t="inlineStr"/>
       <c r="H136" t="inlineStr"/>
     </row>
     <row r="137">
       <c r="A137" t="inlineStr"/>
       <c r="B137" t="inlineStr">
         <is>
-          <t>Кеш участников</t>
+          <t>Кеш CAS</t>
         </is>
       </c>
       <c r="C137" t="inlineStr">
         <is>
-          <t>Members cache</t>
+          <t>CAS Cache</t>
         </is>
       </c>
       <c r="D137" t="inlineStr"/>
       <c r="E137" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F137" t="inlineStr">
         <is>
-          <t>commands.stats.cache.members</t>
+          <t>commands.stats.cache.cas</t>
         </is>
       </c>
       <c r="G137" t="inlineStr"/>
       <c r="H137" t="inlineStr"/>
     </row>
     <row r="138">
       <c r="A138" t="inlineStr"/>
       <c r="B138" t="inlineStr">
         <is>
-          <t>Кеш пользователей</t>
+          <t>Кеш чатов</t>
         </is>
       </c>
       <c r="C138" t="inlineStr">
         <is>
-          <t>Users cache</t>
+          <t>Chats cache</t>
         </is>
       </c>
       <c r="D138" t="inlineStr"/>
       <c r="E138" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F138" t="inlineStr">
         <is>
-          <t>commands.stats.cache.users</t>
+          <t>commands.stats.cache.chats</t>
         </is>
       </c>
       <c r="G138" t="inlineStr"/>
       <c r="H138" t="inlineStr"/>
     </row>
     <row r="139">
       <c r="A139" t="inlineStr"/>
       <c r="B139" t="inlineStr">
         <is>
-          <t>Получить техническую статистику</t>
+          <t>Кеш участников</t>
         </is>
       </c>
       <c r="C139" t="inlineStr">
         <is>
-          <t>Get technical statistics</t>
+          <t>Members cache</t>
         </is>
       </c>
       <c r="D139" t="inlineStr"/>
       <c r="E139" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F139" t="inlineStr">
         <is>
-          <t>commands.stats.description</t>
+          <t>commands.stats.cache.members</t>
         </is>
       </c>
       <c r="G139" t="inlineStr"/>
       <c r="H139" t="inlineStr"/>
     </row>
     <row r="140">
       <c r="A140" t="inlineStr"/>
       <c r="B140" t="inlineStr">
         <is>
-          <t>Очередь отправки сообщений</t>
+          <t>Кеш пользователей</t>
         </is>
       </c>
       <c r="C140" t="inlineStr">
         <is>
-          <t>Message sending queue</t>
+          <t>Users cache</t>
         </is>
       </c>
       <c r="D140" t="inlineStr"/>
       <c r="E140" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F140" t="inlineStr">
         <is>
-          <t>commands.stats.queue.messages</t>
+          <t>commands.stats.cache.users</t>
         </is>
       </c>
       <c r="G140" t="inlineStr"/>
       <c r="H140" t="inlineStr"/>
     </row>
     <row r="141">
       <c r="A141" t="inlineStr"/>
       <c r="B141" t="inlineStr">
         <is>
-          <t>Очередь событий</t>
+          <t>Получить техническую статистику</t>
         </is>
       </c>
       <c r="C141" t="inlineStr">
         <is>
-          <t>Update processing queue</t>
+          <t>Get technical statistics</t>
         </is>
       </c>
       <c r="D141" t="inlineStr"/>
       <c r="E141" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F141" t="inlineStr">
         <is>
-          <t>commands.stats.queue.updates</t>
+          <t>commands.stats.description</t>
         </is>
       </c>
       <c r="G141" t="inlineStr"/>
       <c r="H141" t="inlineStr"/>
     </row>
     <row r="142">
       <c r="A142" t="inlineStr"/>
       <c r="B142" t="inlineStr">
         <is>
-          <t>Аптайм</t>
+          <t>Очередь отправки сообщений</t>
         </is>
       </c>
       <c r="C142" t="inlineStr">
         <is>
-          <t>Uptime</t>
+          <t>Message sending queue</t>
         </is>
       </c>
       <c r="D142" t="inlineStr"/>
       <c r="E142" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F142" t="inlineStr">
         <is>
-          <t>commands.stats.uptime</t>
+          <t>commands.stats.queue.messages</t>
         </is>
       </c>
       <c r="G142" t="inlineStr"/>
       <c r="H142" t="inlineStr"/>
     </row>
     <row r="143">
       <c r="A143" t="inlineStr"/>
       <c r="B143" t="inlineStr">
         <is>
-          <t>Поддержка по боту</t>
+          <t>Очередь событий</t>
         </is>
       </c>
       <c r="C143" t="inlineStr">
         <is>
-          <t>Bot support</t>
+          <t>Update processing queue</t>
         </is>
       </c>
       <c r="D143" t="inlineStr"/>
       <c r="E143" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F143" t="inlineStr">
         <is>
-          <t>commands.support.description</t>
+          <t>commands.stats.queue.updates</t>
         </is>
       </c>
       <c r="G143" t="inlineStr"/>
       <c r="H143" t="inlineStr"/>
     </row>
     <row r="144">
       <c r="A144" t="inlineStr"/>
       <c r="B144" t="inlineStr">
         <is>
-          <t>Информация отправлена в поддержку!</t>
+          <t>Аптайм</t>
         </is>
       </c>
       <c r="C144" t="inlineStr">
         <is>
-          <t>Info sent to support!</t>
+          <t>Uptime</t>
         </is>
       </c>
       <c r="D144" t="inlineStr"/>
       <c r="E144" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F144" t="inlineStr">
         <is>
-          <t>commands.support.header</t>
+          <t>commands.stats.uptime</t>
         </is>
       </c>
       <c r="G144" t="inlineStr"/>
       <c r="H144" t="inlineStr"/>
     </row>
     <row r="145">
       <c r="A145" t="inlineStr"/>
       <c r="B145" t="inlineStr">
         <is>
-          <t>Отправка информации о текущем чате технической поддержке</t>
+          <t>Поддержка по боту</t>
         </is>
       </c>
       <c r="C145" t="inlineStr">
         <is>
-          <t>Sending information about the current chat to technical support</t>
+          <t>Bot support</t>
         </is>
       </c>
       <c r="D145" t="inlineStr"/>
       <c r="E145" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F145" t="inlineStr">
         <is>
-          <t>commands.support_chat.description</t>
+          <t>commands.support.description</t>
         </is>
       </c>
       <c r="G145" t="inlineStr"/>
       <c r="H145" t="inlineStr"/>
     </row>
     <row r="146">
       <c r="A146" t="inlineStr"/>
       <c r="B146" t="inlineStr">
         <is>
-          <t>Подтверждаете ли вы передачу информации о текущем чате (настройки и список администраторов) группе технической поддержки бота?</t>
+          <t>Информация отправлена в поддержку!</t>
         </is>
       </c>
       <c r="C146" t="inlineStr">
         <is>
-          <t>Do you confirm the transfer of information about the current chat (settings and list of administrators) to the bot's technical support team?</t>
+          <t>Info sent to support!</t>
         </is>
       </c>
       <c r="D146" t="inlineStr"/>
       <c r="E146" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F146" t="inlineStr">
         <is>
-          <t>commands.support_chat.header</t>
+          <t>commands.support.header</t>
         </is>
       </c>
       <c r="G146" t="inlineStr"/>
       <c r="H146" t="inlineStr"/>
     </row>
     <row r="147">
       <c r="A147" t="inlineStr"/>
       <c r="B147" t="inlineStr">
         <is>
-          <t>Отправляет информацию о пользователе технической поддержке</t>
+          <t>Отправка информации о текущем чате технической поддержке</t>
         </is>
       </c>
       <c r="C147" t="inlineStr">
         <is>
-          <t>Sends user information to technical support</t>
+          <t>Sending information about the current chat to technical support</t>
         </is>
       </c>
       <c r="D147" t="inlineStr"/>
       <c r="E147" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F147" t="inlineStr">
         <is>
-          <t>commands.support_user.description</t>
+          <t>commands.support_chat.description</t>
         </is>
       </c>
       <c r="G147" t="inlineStr"/>
       <c r="H147" t="inlineStr"/>
     </row>
     <row r="148">
       <c r="A148" t="inlineStr"/>
       <c r="B148" t="inlineStr">
         <is>
-          <t>Подтверждаете ли вы передачу информации о пользователе группе технической поддержки бота?</t>
+          <t>Подтверждаете ли вы передачу информации о текущем чате (настройки и список администраторов) группе технической поддержки бота?</t>
         </is>
       </c>
       <c r="C148" t="inlineStr">
         <is>
-          <t>Do you confirm the transfer of user information to the bot's technical support team?</t>
+          <t>Do you confirm the transfer of information about the current chat (settings and list of administrators) to the bot's technical support team?</t>
         </is>
       </c>
       <c r="D148" t="inlineStr"/>
       <c r="E148" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F148" t="inlineStr">
         <is>
-          <t>commands.support_user.header</t>
+          <t>commands.support_chat.header</t>
         </is>
       </c>
       <c r="G148" t="inlineStr"/>
       <c r="H148" t="inlineStr"/>
     </row>
     <row r="149">
       <c r="A149" t="inlineStr"/>
       <c r="B149" t="inlineStr">
         <is>
-          <t>Синхронизация завершена!</t>
+          <t>Отправляет информацию о пользователе технической поддержке</t>
         </is>
       </c>
       <c r="C149" t="inlineStr">
         <is>
-          <t>Sync complete!</t>
+          <t>Sends user information to technical support</t>
         </is>
       </c>
       <c r="D149" t="inlineStr"/>
       <c r="E149" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F149" t="inlineStr">
         <is>
-          <t>commands.sync.complete</t>
+          <t>commands.support_user.description</t>
         </is>
       </c>
       <c r="G149" t="inlineStr"/>
       <c r="H149" t="inlineStr"/>
     </row>
     <row r="150">
       <c r="A150" t="inlineStr"/>
       <c r="B150" t="inlineStr">
         <is>
-          <t>Синхронизировать модераторов чата</t>
+          <t>Подтверждаете ли вы передачу информации о пользователе группе технической поддержки бота?</t>
         </is>
       </c>
       <c r="C150" t="inlineStr">
         <is>
-          <t>Sync moders of chat</t>
+          <t>Do you confirm the transfer of user information to the bot's technical support team?</t>
         </is>
       </c>
       <c r="D150" t="inlineStr"/>
       <c r="E150" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F150" t="inlineStr">
         <is>
-          <t>commands.sync.description</t>
+          <t>commands.support_user.header</t>
         </is>
       </c>
       <c r="G150" t="inlineStr"/>
       <c r="H150" t="inlineStr"/>
     </row>
     <row r="151">
       <c r="A151" t="inlineStr"/>
       <c r="B151" t="inlineStr">
         <is>
-          <t>Условия использования</t>
+          <t>Синхронизация завершена!</t>
         </is>
       </c>
       <c r="C151" t="inlineStr">
         <is>
-          <t>Terms of Use</t>
+          <t>Sync complete!</t>
         </is>
       </c>
       <c r="D151" t="inlineStr"/>
       <c r="E151" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F151" t="inlineStr">
         <is>
-          <t>commands.terms.description</t>
+          <t>commands.sync.complete</t>
         </is>
       </c>
       <c r="G151" t="inlineStr"/>
       <c r="H151" t="inlineStr"/>
     </row>
     <row r="152">
       <c r="A152" t="inlineStr"/>
       <c r="B152" t="inlineStr">
         <is>
-          <t>Разблокировать пользователя</t>
+          <t>Синхронизировать модераторов чата</t>
         </is>
       </c>
       <c r="C152" t="inlineStr">
         <is>
-          <t>Unban user</t>
+          <t>Sync moders of chat</t>
         </is>
       </c>
       <c r="D152" t="inlineStr"/>
       <c r="E152" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F152" t="inlineStr">
         <is>
-          <t>commands.unban.description</t>
+          <t>commands.sync.description</t>
         </is>
       </c>
       <c r="G152" t="inlineStr"/>
       <c r="H152" t="inlineStr"/>
     </row>
     <row r="153">
       <c r="A153" t="inlineStr"/>
       <c r="B153" t="inlineStr">
         <is>
-          <t>Пользователь не заблокирован!</t>
+          <t>Условия использования</t>
         </is>
       </c>
       <c r="C153" t="inlineStr">
         <is>
-          <t>User not banned!</t>
+          <t>Terms of Use</t>
         </is>
       </c>
       <c r="D153" t="inlineStr"/>
       <c r="E153" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F153" t="inlineStr">
         <is>
-          <t>commands.unban.notFoundRestrictions</t>
+          <t>commands.terms.description</t>
         </is>
       </c>
       <c r="G153" t="inlineStr"/>
       <c r="H153" t="inlineStr"/>
     </row>
     <row r="154">
       <c r="A154" t="inlineStr"/>
       <c r="B154" t="inlineStr">
         <is>
-          <t>Пользователь разблокирован!</t>
+          <t>Разблокировать пользователя</t>
         </is>
       </c>
       <c r="C154" t="inlineStr">
         <is>
-          <t>User unbanned!</t>
+          <t>Unban user</t>
         </is>
       </c>
       <c r="D154" t="inlineStr"/>
       <c r="E154" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F154" t="inlineStr">
         <is>
-          <t>commands.unban.ok</t>
+          <t>commands.unban.description</t>
         </is>
       </c>
       <c r="G154" t="inlineStr"/>
       <c r="H154" t="inlineStr"/>
     </row>
     <row r="155">
       <c r="A155" t="inlineStr"/>
       <c r="B155" t="inlineStr">
         <is>
-          <t>Размутить пользователя</t>
+          <t>Пользователь не заблокирован!</t>
         </is>
       </c>
       <c r="C155" t="inlineStr">
         <is>
-          <t>Unmute user</t>
+          <t>User not banned!</t>
         </is>
       </c>
       <c r="D155" t="inlineStr"/>
       <c r="E155" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F155" t="inlineStr">
         <is>
-          <t>commands.unmute.description</t>
+          <t>commands.unban.notFoundRestrictions</t>
         </is>
       </c>
       <c r="G155" t="inlineStr"/>
       <c r="H155" t="inlineStr"/>
     </row>
     <row r="156">
       <c r="A156" t="inlineStr"/>
       <c r="B156" t="inlineStr">
         <is>
-          <t>Пользователь не замучен!</t>
+          <t>Пользователь разблокирован!</t>
         </is>
       </c>
       <c r="C156" t="inlineStr">
         <is>
-          <t>User not mutted!</t>
+          <t>User unbanned!</t>
         </is>
       </c>
       <c r="D156" t="inlineStr"/>
       <c r="E156" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F156" t="inlineStr">
         <is>
-          <t>commands.unmute.notFoundRestrictions</t>
+          <t>commands.unban.ok</t>
         </is>
       </c>
       <c r="G156" t="inlineStr"/>
       <c r="H156" t="inlineStr"/>
     </row>
     <row r="157">
       <c r="A157" t="inlineStr"/>
       <c r="B157" t="inlineStr">
         <is>
-          <t>Пользователь размучен!</t>
+          <t>Размутить пользователя</t>
         </is>
       </c>
       <c r="C157" t="inlineStr">
         <is>
-          <t>User unmutted!</t>
+          <t>Unmute user</t>
         </is>
       </c>
       <c r="D157" t="inlineStr"/>
       <c r="E157" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F157" t="inlineStr">
         <is>
-          <t>commands.unmute.ok</t>
+          <t>commands.unmute.description</t>
         </is>
       </c>
       <c r="G157" t="inlineStr"/>
       <c r="H157" t="inlineStr"/>
     </row>
     <row r="158">
       <c r="A158" t="inlineStr"/>
       <c r="B158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Активная блокировка: </t>
+          <t>Пользователь не замучен!</t>
         </is>
       </c>
       <c r="C158" t="inlineStr">
         <is>
-          <t xml:space="preserve">Active ban: </t>
+          <t>User not mutted!</t>
         </is>
       </c>
       <c r="D158" t="inlineStr"/>
       <c r="E158" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F158" t="inlineStr">
         <is>
-          <t>commands.user.activeban</t>
+          <t>commands.unmute.notFoundRestrictions</t>
         </is>
       </c>
       <c r="G158" t="inlineStr"/>
       <c r="H158" t="inlineStr"/>
     </row>
     <row r="159">
       <c r="A159" t="inlineStr"/>
       <c r="B159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Активный мут: </t>
+          <t>Пользователь размучен!</t>
         </is>
       </c>
       <c r="C159" t="inlineStr">
         <is>
-          <t xml:space="preserve">Active mute: </t>
+          <t>User unmutted!</t>
         </is>
       </c>
       <c r="D159" t="inlineStr"/>
       <c r="E159" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F159" t="inlineStr">
         <is>
-          <t>commands.user.activemute</t>
+          <t>commands.unmute.ok</t>
         </is>
       </c>
       <c r="G159" t="inlineStr"/>
       <c r="H159" t="inlineStr"/>
     </row>
     <row r="160">
       <c r="A160" t="inlineStr"/>
       <c r="B160" t="inlineStr">
         <is>
+          <t xml:space="preserve">Активная блокировка: </t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Active ban: </t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr"/>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>commands.user.activeban</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr"/>
+      <c r="H160" t="inlineStr"/>
+    </row>
+    <row r="161">
+      <c r="A161" t="inlineStr"/>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Активный мут: </t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Active mute: </t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr"/>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>commands.user.activemute</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr"/>
+      <c r="H161" t="inlineStr"/>
+    </row>
+    <row r="162">
+      <c r="A162" t="inlineStr"/>
+      <c r="B162" t="inlineStr">
+        <is>
           <t>Приложение {{uuid}} к ограничению {{id}}
 Автор: {{moder}}
 {{text}}</t>
         </is>
       </c>
-      <c r="C160" t="inlineStr">
+      <c r="C162" t="inlineStr">
         <is>
           <t>Attachment {{uuid}} for restriction {{id}}
 Author: {{moder}}
 {{text}}</t>
         </is>
       </c>
-      <c r="D160" t="inlineStr"/>
-[...50 lines deleted...]
-      </c>
       <c r="D162" t="inlineStr"/>
       <c r="E162" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F162" t="inlineStr">
         <is>
-          <t>commands.user.attaches</t>
+          <t>commands.user.attach</t>
         </is>
       </c>
       <c r="G162" t="inlineStr"/>
       <c r="H162" t="inlineStr"/>
     </row>
     <row r="163">
       <c r="A163" t="inlineStr"/>
       <c r="B163" t="inlineStr">
         <is>
-          <t>У пользователя присутствует глобальная блокировка!</t>
+          <t>Медиа из приложения {{uuid}}</t>
         </is>
       </c>
       <c r="C163" t="inlineStr">
         <is>
-          <t>The user has a global ban!</t>
+          <t>Media from attachment {{uuid}}</t>
         </is>
       </c>
       <c r="D163" t="inlineStr"/>
       <c r="E163" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F163" t="inlineStr">
         <is>
-          <t>commands.user.body.aloneGlobalBan</t>
+          <t>commands.user.attachMedia</t>
         </is>
       </c>
       <c r="G163" t="inlineStr"/>
       <c r="H163" t="inlineStr"/>
     </row>
     <row r="164">
       <c r="A164" t="inlineStr"/>
       <c r="B164" t="inlineStr">
         <is>
-          <t>Активная блокировка: {{bans}} Блокировок всего: {{total_bans}}</t>
+          <t>Приложения</t>
         </is>
       </c>
       <c r="C164" t="inlineStr">
         <is>
-          <t>Active ban: {{bans}} Total bans: {{total_bans}}</t>
+          <t>Attaches</t>
         </is>
       </c>
       <c r="D164" t="inlineStr"/>
       <c r="E164" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F164" t="inlineStr">
         <is>
-          <t>commands.user.body.bans</t>
+          <t>commands.user.attaches</t>
         </is>
       </c>
       <c r="G164" t="inlineStr"/>
       <c r="H164" t="inlineStr"/>
     </row>
     <row r="165">
       <c r="A165" t="inlineStr"/>
       <c r="B165" t="inlineStr">
         <is>
-          <t>В чате с {{date}}</t>
+          <t>Баны:</t>
         </is>
       </c>
       <c r="C165" t="inlineStr">
         <is>
-          <t>In chat since {{date}}</t>
+          <t>Bans:</t>
         </is>
       </c>
       <c r="D165" t="inlineStr"/>
       <c r="E165" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F165" t="inlineStr">
         <is>
-          <t>commands.user.body.join</t>
+          <t>commands.user.bans</t>
         </is>
       </c>
       <c r="G165" t="inlineStr"/>
       <c r="H165" t="inlineStr"/>
     </row>
     <row r="166">
       <c r="A166" t="inlineStr"/>
       <c r="B166" t="inlineStr">
         <is>
-          <t>Активный мут: {{mutes}} Мутов всего: {{total_mutes}}</t>
+          <t>У пользователя присутствует глобальная блокировка!</t>
         </is>
       </c>
       <c r="C166" t="inlineStr">
         <is>
-          <t>Active mute: {{mutes}} Total mutes: {{total_mutes}}</t>
+          <t>The user has a global ban!</t>
         </is>
       </c>
       <c r="D166" t="inlineStr"/>
       <c r="E166" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F166" t="inlineStr">
         <is>
-          <t>commands.user.body.mutes</t>
+          <t>commands.user.body.aloneGlobalBan</t>
         </is>
       </c>
       <c r="G166" t="inlineStr"/>
       <c r="H166" t="inlineStr"/>
     </row>
     <row r="167">
       <c r="A167" t="inlineStr"/>
       <c r="B167" t="inlineStr">
         <is>
-          <t>Статус в чате: {{status}}</t>
+          <t>Активная блокировка: {{bans}} Блокировок всего: {{total_bans}}</t>
         </is>
       </c>
       <c r="C167" t="inlineStr">
         <is>
-          <t>Status in chat: {{status}}</t>
+          <t>Active ban: {{bans}} Total bans: {{total_bans}}</t>
         </is>
       </c>
       <c r="D167" t="inlineStr"/>
       <c r="E167" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F167" t="inlineStr">
         <is>
-          <t>commands.user.body.status</t>
+          <t>commands.user.body.bans</t>
         </is>
       </c>
       <c r="G167" t="inlineStr"/>
       <c r="H167" t="inlineStr"/>
     </row>
     <row r="168">
       <c r="A168" t="inlineStr"/>
       <c r="B168" t="inlineStr">
         <is>
-          <t>Активных предупреждений: {{warns}} Всего предупреждений: {{total_warns}}</t>
+          <t>В чате с {{date}}</t>
         </is>
       </c>
       <c r="C168" t="inlineStr">
         <is>
-          <t>Active warns: {{warns}} Total warns: {{total_warns}}</t>
+          <t>In chat since {{date}}</t>
         </is>
       </c>
       <c r="D168" t="inlineStr"/>
       <c r="E168" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F168" t="inlineStr">
         <is>
-          <t>commands.user.body.warns</t>
+          <t>commands.user.body.join</t>
         </is>
       </c>
       <c r="G168" t="inlineStr"/>
       <c r="H168" t="inlineStr"/>
     </row>
     <row r="169">
       <c r="A169" t="inlineStr"/>
       <c r="B169" t="inlineStr">
         <is>
-          <t>Отменить</t>
+          <t>Активный мут: {{mutes}} Мутов всего: {{total_mutes}}</t>
         </is>
       </c>
       <c r="C169" t="inlineStr">
         <is>
-          <t>Cancel</t>
+          <t>Active mute: {{mutes}} Total mutes: {{total_mutes}}</t>
         </is>
       </c>
       <c r="D169" t="inlineStr"/>
       <c r="E169" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F169" t="inlineStr">
         <is>
-          <t>commands.user.cancel</t>
+          <t>commands.user.body.mutes</t>
         </is>
       </c>
       <c r="G169" t="inlineStr"/>
       <c r="H169" t="inlineStr"/>
     </row>
     <row r="170">
       <c r="A170" t="inlineStr"/>
       <c r="B170" t="inlineStr">
         <is>
-          <t>Ограничение отменено!</t>
+          <t>Статус в чате: {{status}}</t>
         </is>
       </c>
       <c r="C170" t="inlineStr">
         <is>
-          <t>Restriction cancelled!</t>
+          <t>Status in chat: {{status}}</t>
         </is>
       </c>
       <c r="D170" t="inlineStr"/>
       <c r="E170" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F170" t="inlineStr">
         <is>
-          <t>commands.user.cancelled</t>
+          <t>commands.user.body.status</t>
         </is>
       </c>
       <c r="G170" t="inlineStr"/>
       <c r="H170" t="inlineStr"/>
     </row>
     <row r="171">
       <c r="A171" t="inlineStr"/>
       <c r="B171" t="inlineStr">
         <is>
-          <t>Ограничение удалено!</t>
+          <t>Активных предупреждений: {{warns}} Всего предупреждений: {{total_warns}}</t>
         </is>
       </c>
       <c r="C171" t="inlineStr">
         <is>
-          <t>Restiction deleted!</t>
+          <t>Active warns: {{warns}} Total warns: {{total_warns}}</t>
         </is>
       </c>
       <c r="D171" t="inlineStr"/>
       <c r="E171" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F171" t="inlineStr">
         <is>
-          <t>commands.user.deleted</t>
+          <t>commands.user.body.warns</t>
         </is>
       </c>
       <c r="G171" t="inlineStr"/>
       <c r="H171" t="inlineStr"/>
     </row>
     <row r="172">
       <c r="A172" t="inlineStr"/>
       <c r="B172" t="inlineStr">
         <is>
-          <t>Получить информацию о пользователе</t>
+          <t>Отменить</t>
         </is>
       </c>
       <c r="C172" t="inlineStr">
         <is>
-          <t>Get information about user</t>
+          <t>Cancel</t>
         </is>
       </c>
       <c r="D172" t="inlineStr"/>
       <c r="E172" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F172" t="inlineStr">
         <is>
-          <t>commands.user.description</t>
+          <t>commands.user.cancel</t>
         </is>
       </c>
       <c r="G172" t="inlineStr"/>
       <c r="H172" t="inlineStr"/>
     </row>
     <row r="173">
       <c r="A173" t="inlineStr"/>
       <c r="B173" t="inlineStr">
         <is>
-          <t>Редактировать причину</t>
+          <t>Ограничение отменено!</t>
         </is>
       </c>
       <c r="C173" t="inlineStr">
         <is>
-          <t>Edit reason</t>
+          <t>Restriction cancelled!</t>
         </is>
       </c>
       <c r="D173" t="inlineStr"/>
       <c r="E173" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F173" t="inlineStr">
         <is>
-          <t>commands.user.edit_reason</t>
+          <t>commands.user.cancelled</t>
         </is>
       </c>
       <c r="G173" t="inlineStr"/>
       <c r="H173" t="inlineStr"/>
     </row>
     <row r="174">
       <c r="A174" t="inlineStr"/>
       <c r="B174" t="inlineStr">
         <is>
-          <t>Информация о канале {{title}}:</t>
+          <t>Ограничение удалено!</t>
         </is>
       </c>
       <c r="C174" t="inlineStr">
         <is>
-          <t>Information about channel {{title}}:</t>
+          <t>Restiction deleted!</t>
         </is>
       </c>
       <c r="D174" t="inlineStr"/>
       <c r="E174" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F174" t="inlineStr">
         <is>
-          <t>commands.user.header.chat</t>
+          <t>commands.user.deleted</t>
         </is>
       </c>
       <c r="G174" t="inlineStr"/>
       <c r="H174" t="inlineStr"/>
     </row>
     <row r="175">
       <c r="A175" t="inlineStr"/>
       <c r="B175" t="inlineStr">
         <is>
-          <t>Информация о пользователе &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
+          <t>Получить информацию о пользователе</t>
         </is>
       </c>
       <c r="C175" t="inlineStr">
         <is>
-          <t>Information about user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
+          <t>Get information about user</t>
         </is>
       </c>
       <c r="D175" t="inlineStr"/>
       <c r="E175" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F175" t="inlineStr">
         <is>
-          <t>commands.user.header.user</t>
+          <t>commands.user.description</t>
         </is>
       </c>
       <c r="G175" t="inlineStr"/>
       <c r="H175" t="inlineStr"/>
     </row>
     <row r="176">
       <c r="A176" t="inlineStr"/>
       <c r="B176" t="inlineStr">
         <is>
-          <t>Сообщений: {{messages}}</t>
+          <t>Редактировать причину</t>
         </is>
       </c>
       <c r="C176" t="inlineStr">
         <is>
-          <t>Messages: {{messages}}</t>
+          <t>Edit reason</t>
         </is>
       </c>
       <c r="D176" t="inlineStr"/>
       <c r="E176" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F176" t="inlineStr">
         <is>
-          <t>commands.user.messages</t>
+          <t>commands.user.edit_reason</t>
         </is>
       </c>
       <c r="G176" t="inlineStr"/>
       <c r="H176" t="inlineStr"/>
     </row>
     <row r="177">
       <c r="A177" t="inlineStr"/>
       <c r="B177" t="inlineStr">
         <is>
-          <t>Нет ограничений</t>
+          <t>Информация о канале {{title}}:</t>
         </is>
       </c>
       <c r="C177" t="inlineStr">
         <is>
-          <t>No restrictions</t>
+          <t>Information about channel {{title}}:</t>
         </is>
       </c>
       <c r="D177" t="inlineStr"/>
       <c r="E177" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F177" t="inlineStr">
         <is>
-          <t>commands.user.noRestrictions</t>
+          <t>commands.user.header.chat</t>
         </is>
       </c>
       <c r="G177" t="inlineStr"/>
       <c r="H177" t="inlineStr"/>
     </row>
     <row r="178">
       <c r="A178" t="inlineStr"/>
       <c r="B178" t="inlineStr">
         <is>
-          <t>История изменения профиля</t>
+          <t>Информация о пользователе &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
         </is>
       </c>
       <c r="C178" t="inlineStr">
         <is>
-          <t>Profile changes history</t>
+          <t>Information about user &lt;a href="tg://user?id={{id}}"&gt;{{name}}&lt;/a&gt;:</t>
         </is>
       </c>
       <c r="D178" t="inlineStr"/>
       <c r="E178" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F178" t="inlineStr">
         <is>
-          <t>commands.user.profileHistory</t>
+          <t>commands.user.header.user</t>
         </is>
       </c>
       <c r="G178" t="inlineStr"/>
       <c r="H178" t="inlineStr"/>
     </row>
     <row r="179">
       <c r="A179" t="inlineStr"/>
       <c r="B179" t="inlineStr">
         <is>
-          <t>Изменения профиля {{id}}:</t>
+          <t>Сообщений: {{messages}}</t>
         </is>
       </c>
       <c r="C179" t="inlineStr">
         <is>
-          <t>Changes of profile {{id}}:</t>
+          <t>Messages: {{messages}}</t>
         </is>
       </c>
       <c r="D179" t="inlineStr"/>
       <c r="E179" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F179" t="inlineStr">
         <is>
-          <t>commands.user.profileHistoryHeader</t>
+          <t>commands.user.messages</t>
         </is>
       </c>
       <c r="G179" t="inlineStr"/>
       <c r="H179" t="inlineStr"/>
     </row>
     <row r="180">
       <c r="A180" t="inlineStr"/>
       <c r="B180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Репутация: </t>
+          <t>Муты:</t>
         </is>
       </c>
       <c r="C180" t="inlineStr">
         <is>
-          <t xml:space="preserve">Reputation: </t>
+          <t>Mutes:</t>
         </is>
       </c>
       <c r="D180" t="inlineStr"/>
       <c r="E180" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F180" t="inlineStr">
         <is>
-          <t>commands.user.reputation</t>
+          <t>commands.user.mutes</t>
         </is>
       </c>
       <c r="G180" t="inlineStr"/>
       <c r="H180" t="inlineStr"/>
     </row>
     <row r="181">
       <c r="A181" t="inlineStr"/>
       <c r="B181" t="inlineStr">
+        <is>
+          <t>Нет ограничений</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>No restrictions</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr"/>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>commands.user.noRestrictions</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr"/>
+      <c r="H181" t="inlineStr"/>
+    </row>
+    <row r="182">
+      <c r="A182" t="inlineStr"/>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>История изменения профиля</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>Profile changes history</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr"/>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>commands.user.profileHistory</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr"/>
+      <c r="H182" t="inlineStr"/>
+    </row>
+    <row r="183">
+      <c r="A183" t="inlineStr"/>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>Изменения профиля {{id}}:</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>Changes of profile {{id}}:</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr"/>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>commands.user.profileHistoryHeader</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr"/>
+      <c r="H183" t="inlineStr"/>
+    </row>
+    <row r="184">
+      <c r="A184" t="inlineStr"/>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Репутация: </t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reputation: </t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr"/>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>commands.user.reputation</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr"/>
+      <c r="H184" t="inlineStr"/>
+    </row>
+    <row r="185">
+      <c r="A185" t="inlineStr"/>
+      <c r="B185" t="inlineStr">
         <is>
           <t>{{type}} №{{id}} до {{until}}
 Пользователь: {{restricted}}
 Причина: {{reason}}
 Выдан: {{issue_date}}
 Модератор: {{moder}}
 Приложений: {{attaches}}
 {{canceled}}</t>
         </is>
       </c>
-      <c r="C181" t="inlineStr">
+      <c r="C185" t="inlineStr">
         <is>
           <t>{{type}} №{{id}} until {{until}}
 User: {{restricted}}
 Reason: {{reason}}
 Issued: {{issue_date}}
 Moder: {{moder}}
 Attaches: {{attaches}}
 {{canceled}}</t>
         </is>
       </c>
-      <c r="D181" t="inlineStr"/>
-[...102 lines deleted...]
-      </c>
       <c r="D185" t="inlineStr"/>
       <c r="E185" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F185" t="inlineStr">
         <is>
-          <t>commands.user.showMedia</t>
+          <t>commands.user.restriction</t>
         </is>
       </c>
       <c r="G185" t="inlineStr"/>
       <c r="H185" t="inlineStr"/>
     </row>
     <row r="186">
       <c r="A186" t="inlineStr"/>
       <c r="B186" t="inlineStr">
         <is>
-          <t>Посмотреть сообщение</t>
+          <t>Ограничение не найдено!</t>
         </is>
       </c>
       <c r="C186" t="inlineStr">
         <is>
-          <t>Show message</t>
+          <t>Restiction not found!</t>
         </is>
       </c>
       <c r="D186" t="inlineStr"/>
       <c r="E186" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F186" t="inlineStr">
         <is>
-          <t>commands.user.showMessage</t>
+          <t>commands.user.restrictionNotFound</t>
         </is>
       </c>
       <c r="G186" t="inlineStr"/>
       <c r="H186" t="inlineStr"/>
     </row>
     <row r="187">
       <c r="A187" t="inlineStr"/>
       <c r="B187" t="inlineStr">
         <is>
-          <t>Восстановить</t>
+          <t>Найдено несколько совпадений</t>
         </is>
       </c>
       <c r="C187" t="inlineStr">
         <is>
-          <t>Restore</t>
+          <t>Multiple results found</t>
         </is>
       </c>
       <c r="D187" t="inlineStr"/>
       <c r="E187" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F187" t="inlineStr">
         <is>
-          <t>commands.user.uncancel</t>
+          <t>commands.user.selectUser</t>
         </is>
       </c>
       <c r="G187" t="inlineStr"/>
       <c r="H187" t="inlineStr"/>
     </row>
     <row r="188">
       <c r="A188" t="inlineStr"/>
       <c r="B188" t="inlineStr">
         <is>
-          <t>Ограничение восстановлено!</t>
+          <t>Отправить всё</t>
         </is>
       </c>
       <c r="C188" t="inlineStr">
         <is>
-          <t>Restriction restored!</t>
+          <t>Send all</t>
         </is>
       </c>
       <c r="D188" t="inlineStr"/>
       <c r="E188" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F188" t="inlineStr">
         <is>
-          <t>commands.user.uncanceled</t>
+          <t>commands.user.sendAll</t>
         </is>
       </c>
       <c r="G188" t="inlineStr"/>
       <c r="H188" t="inlineStr"/>
     </row>
     <row r="189">
       <c r="A189" t="inlineStr"/>
       <c r="B189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
+          <t>Показать медиа</t>
         </is>
       </c>
       <c r="C189" t="inlineStr">
         <is>
-          <t xml:space="preserve">Send new reason for restriction, current: </t>
+          <t>Show media</t>
         </is>
       </c>
       <c r="D189" t="inlineStr"/>
       <c r="E189" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F189" t="inlineStr">
         <is>
-          <t>commands.user.updateReason</t>
+          <t>commands.user.showMedia</t>
         </is>
       </c>
       <c r="G189" t="inlineStr"/>
       <c r="H189" t="inlineStr"/>
     </row>
     <row r="190">
       <c r="A190" t="inlineStr"/>
       <c r="B190" t="inlineStr">
         <is>
-          <t xml:space="preserve">Предупреждений: </t>
+          <t>Посмотреть сообщение</t>
         </is>
       </c>
       <c r="C190" t="inlineStr">
         <is>
-          <t xml:space="preserve">warns </t>
+          <t>Show message</t>
         </is>
       </c>
       <c r="D190" t="inlineStr"/>
       <c r="E190" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F190" t="inlineStr">
         <is>
-          <t>commands.user.warns</t>
+          <t>commands.user.showMessage</t>
         </is>
       </c>
       <c r="G190" t="inlineStr"/>
       <c r="H190" t="inlineStr"/>
     </row>
     <row r="191">
       <c r="A191" t="inlineStr"/>
       <c r="B191" t="inlineStr">
         <is>
-          <t>AI-Воркеры:</t>
+          <t>Восстановить</t>
         </is>
       </c>
       <c r="C191" t="inlineStr">
         <is>
-          <t>AI-Workers:</t>
+          <t>Restore</t>
         </is>
       </c>
       <c r="D191" t="inlineStr"/>
       <c r="E191" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F191" t="inlineStr">
         <is>
-          <t>commands.user.workers</t>
+          <t>commands.user.uncancel</t>
         </is>
       </c>
       <c r="G191" t="inlineStr"/>
       <c r="H191" t="inlineStr"/>
     </row>
     <row r="192">
       <c r="A192" t="inlineStr"/>
       <c r="B192" t="inlineStr">
         <is>
-          <t>Заход в чат</t>
+          <t>Ограничение восстановлено!</t>
         </is>
       </c>
       <c r="C192" t="inlineStr">
         <is>
-          <t>Joined Chat</t>
+          <t>Restriction restored!</t>
         </is>
       </c>
       <c r="D192" t="inlineStr"/>
       <c r="E192" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F192" t="inlineStr">
         <is>
-          <t>commands.userreport.chatJoin</t>
+          <t>commands.user.uncanceled</t>
         </is>
       </c>
       <c r="G192" t="inlineStr"/>
       <c r="H192" t="inlineStr"/>
     </row>
     <row r="193">
       <c r="A193" t="inlineStr"/>
       <c r="B193" t="inlineStr">
         <is>
-          <t>Статус в чате</t>
+          <t xml:space="preserve">Введите новую причину для ограничения, текущая: </t>
         </is>
       </c>
       <c r="C193" t="inlineStr">
         <is>
-          <t>Chat status</t>
+          <t xml:space="preserve">Send new reason for restriction, current: </t>
         </is>
       </c>
       <c r="D193" t="inlineStr"/>
       <c r="E193" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F193" t="inlineStr">
         <is>
-          <t>commands.userreport.chatStatus</t>
+          <t>commands.user.updateReason</t>
         </is>
       </c>
       <c r="G193" t="inlineStr"/>
       <c r="H193" t="inlineStr"/>
     </row>
     <row r="194">
       <c r="A194" t="inlineStr"/>
       <c r="B194" t="inlineStr">
         <is>
-          <t>Создание текстового репорта для пользователя</t>
+          <t>Предупреждений:</t>
         </is>
       </c>
       <c r="C194" t="inlineStr">
         <is>
-          <t>Creating a text report for the user</t>
+          <t>Warns:</t>
         </is>
       </c>
       <c r="D194" t="inlineStr"/>
       <c r="E194" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F194" t="inlineStr">
         <is>
-          <t>commands.userreport.description</t>
+          <t>commands.user.warns</t>
         </is>
       </c>
       <c r="G194" t="inlineStr"/>
       <c r="H194" t="inlineStr"/>
     </row>
     <row r="195">
       <c r="A195" t="inlineStr"/>
       <c r="B195" t="inlineStr">
         <is>
-          <t>Имя</t>
+          <t>AI-Воркеры:</t>
         </is>
       </c>
       <c r="C195" t="inlineStr">
         <is>
-          <t>First name</t>
+          <t>AI-Workers:</t>
         </is>
       </c>
       <c r="D195" t="inlineStr"/>
       <c r="E195" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F195" t="inlineStr">
         <is>
-          <t>commands.userreport.firstName</t>
+          <t>commands.user.workers</t>
         </is>
       </c>
       <c r="G195" t="inlineStr"/>
       <c r="H195" t="inlineStr"/>
     </row>
     <row r="196">
       <c r="A196" t="inlineStr"/>
       <c r="B196" t="inlineStr">
         <is>
-          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
+          <t>Заход в чат</t>
         </is>
       </c>
       <c r="C196" t="inlineStr">
         <is>
-          <t>Complete information about user {{first_name}} in chat {{title}}</t>
+          <t>Joined Chat</t>
         </is>
       </c>
       <c r="D196" t="inlineStr"/>
       <c r="E196" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F196" t="inlineStr">
         <is>
-          <t>commands.userreport.header</t>
+          <t>commands.userreport.chatJoin</t>
         </is>
       </c>
       <c r="G196" t="inlineStr"/>
       <c r="H196" t="inlineStr"/>
     </row>
     <row r="197">
       <c r="A197" t="inlineStr"/>
       <c r="B197" t="inlineStr">
         <is>
-          <t>Сообщений</t>
+          <t>Статус в чате</t>
         </is>
       </c>
       <c r="C197" t="inlineStr">
         <is>
-          <t>Messages Sent</t>
+          <t>Chat status</t>
         </is>
       </c>
       <c r="D197" t="inlineStr"/>
       <c r="E197" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F197" t="inlineStr">
         <is>
-          <t>commands.userreport.messages</t>
+          <t>commands.userreport.chatStatus</t>
         </is>
       </c>
       <c r="G197" t="inlineStr"/>
       <c r="H197" t="inlineStr"/>
     </row>
     <row r="198">
       <c r="A198" t="inlineStr"/>
       <c r="B198" t="inlineStr">
         <is>
-          <t>Репортов</t>
+          <t>Создание текстового репорта для пользователя</t>
         </is>
       </c>
       <c r="C198" t="inlineStr">
         <is>
-          <t>Reports Sent</t>
+          <t>Creating a text report for the user</t>
         </is>
       </c>
       <c r="D198" t="inlineStr"/>
       <c r="E198" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F198" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.count</t>
+          <t>commands.userreport.description</t>
         </is>
       </c>
       <c r="G198" t="inlineStr"/>
       <c r="H198" t="inlineStr"/>
     </row>
     <row r="199">
       <c r="A199" t="inlineStr"/>
       <c r="B199" t="inlineStr">
         <is>
-          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
+          <t>Имя</t>
         </is>
       </c>
       <c r="C199" t="inlineStr">
         <is>
-          <t>Report #{{id}} from {{date}} ({{quality}})</t>
+          <t>First name</t>
         </is>
       </c>
       <c r="D199" t="inlineStr"/>
       <c r="E199" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F199" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.element</t>
+          <t>commands.userreport.firstName</t>
         </is>
       </c>
       <c r="G199" t="inlineStr"/>
       <c r="H199" t="inlineStr"/>
     </row>
     <row r="200">
       <c r="A200" t="inlineStr"/>
       <c r="B200" t="inlineStr">
         <is>
-          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
+          <t>Полная информация о пользователе {{first_name}} в чате {{title}}</t>
         </is>
       </c>
       <c r="C200" t="inlineStr">
         <is>
-          <t>Actual reports: {{sum}} reports ({{avg}})</t>
+          <t>Complete information about user {{first_name}} in chat {{title}}</t>
         </is>
       </c>
       <c r="D200" t="inlineStr"/>
       <c r="E200" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F200" t="inlineStr">
         <is>
-          <t>commands.userreport.reports.rate</t>
+          <t>commands.userreport.header</t>
         </is>
       </c>
       <c r="G200" t="inlineStr"/>
       <c r="H200" t="inlineStr"/>
     </row>
     <row r="201">
       <c r="A201" t="inlineStr"/>
       <c r="B201" t="inlineStr">
         <is>
-          <t>Пользователь не выдавал наказаний</t>
+          <t>Сообщений</t>
         </is>
       </c>
       <c r="C201" t="inlineStr">
         <is>
-          <t>User didn't issue any restrictions</t>
+          <t>Messages Sent</t>
         </is>
       </c>
       <c r="D201" t="inlineStr"/>
       <c r="E201" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F201" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.empty</t>
+          <t>commands.userreport.messages</t>
         </is>
       </c>
       <c r="G201" t="inlineStr"/>
       <c r="H201" t="inlineStr"/>
     </row>
     <row r="202">
       <c r="A202" t="inlineStr"/>
       <c r="B202" t="inlineStr">
         <is>
-          <t>Выданные наказания</t>
+          <t>Репортов</t>
         </is>
       </c>
       <c r="C202" t="inlineStr">
         <is>
-          <t>Punishments Issued</t>
+          <t>Reports Sent</t>
         </is>
       </c>
       <c r="D202" t="inlineStr"/>
       <c r="E202" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F202" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.issued.list</t>
+          <t>commands.userreport.reports.count</t>
         </is>
       </c>
       <c r="G202" t="inlineStr"/>
       <c r="H202" t="inlineStr"/>
     </row>
     <row r="203">
       <c r="A203" t="inlineStr"/>
       <c r="B203" t="inlineStr">
         <is>
-          <t>Пользователь не получал наказаний</t>
+          <t>Репорт #{{id}} от {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="C203" t="inlineStr">
         <is>
-          <t>User didn't received any restrictions</t>
+          <t>Report #{{id}} from {{date}} ({{quality}})</t>
         </is>
       </c>
       <c r="D203" t="inlineStr"/>
       <c r="E203" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F203" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.empty</t>
+          <t>commands.userreport.reports.element</t>
         </is>
       </c>
       <c r="G203" t="inlineStr"/>
       <c r="H203" t="inlineStr"/>
     </row>
     <row r="204">
       <c r="A204" t="inlineStr"/>
       <c r="B204" t="inlineStr">
         <is>
-          <t>Полученные наказания</t>
+          <t>Актуальные репорты: {{sum}} репортов ({{avg}})</t>
         </is>
       </c>
       <c r="C204" t="inlineStr">
         <is>
-          <t>Rreceived punishments</t>
+          <t>Actual reports: {{sum}} reports ({{avg}})</t>
         </is>
       </c>
       <c r="D204" t="inlineStr"/>
       <c r="E204" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F204" t="inlineStr">
         <is>
-          <t>commands.userreport.restrictions.received.list</t>
+          <t>commands.userreport.reports.rate</t>
         </is>
       </c>
       <c r="G204" t="inlineStr"/>
       <c r="H204" t="inlineStr"/>
     </row>
     <row r="205">
       <c r="A205" t="inlineStr"/>
       <c r="B205" t="inlineStr">
         <is>
-          <t>Я отправил информацию в личные сообщения!</t>
+          <t>Пользователь не выдавал наказаний</t>
         </is>
       </c>
       <c r="C205" t="inlineStr">
         <is>
-          <t>I've sent the info in private messages!</t>
+          <t>User didn't issue any restrictions</t>
         </is>
       </c>
       <c r="D205" t="inlineStr"/>
       <c r="E205" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F205" t="inlineStr">
         <is>
-          <t>commands.userreport.sent</t>
+          <t>commands.userreport.restrictions.issued.empty</t>
         </is>
       </c>
       <c r="G205" t="inlineStr"/>
       <c r="H205" t="inlineStr"/>
     </row>
     <row r="206">
       <c r="A206" t="inlineStr"/>
       <c r="B206" t="inlineStr">
         <is>
-          <t>Юзернейм</t>
+          <t>Выданные наказания</t>
         </is>
       </c>
       <c r="C206" t="inlineStr">
         <is>
-          <t>Username</t>
+          <t>Punishments Issued</t>
         </is>
       </c>
       <c r="D206" t="inlineStr"/>
       <c r="E206" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F206" t="inlineStr">
         <is>
-          <t>commands.userreport.username</t>
+          <t>commands.userreport.restrictions.issued.list</t>
         </is>
       </c>
       <c r="G206" t="inlineStr"/>
       <c r="H206" t="inlineStr"/>
     </row>
     <row r="207">
       <c r="A207" t="inlineStr"/>
       <c r="B207" t="inlineStr">
         <is>
-          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
+          <t>Пользователь не получал наказаний</t>
         </is>
       </c>
       <c r="C207" t="inlineStr">
         <is>
-          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
+          <t>User didn't received any restrictions</t>
         </is>
       </c>
       <c r="D207" t="inlineStr"/>
       <c r="E207" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F207" t="inlineStr">
         <is>
-          <t>commands.warn.cancel</t>
+          <t>commands.userreport.restrictions.received.empty</t>
         </is>
       </c>
       <c r="G207" t="inlineStr"/>
       <c r="H207" t="inlineStr"/>
     </row>
     <row r="208">
       <c r="A208" t="inlineStr"/>
       <c r="B208" t="inlineStr">
         <is>
-          <t>Выдать предупреждение пользователю</t>
+          <t>Полученные наказания</t>
         </is>
       </c>
       <c r="C208" t="inlineStr">
         <is>
-          <t>Warns user</t>
+          <t>Rreceived punishments</t>
         </is>
       </c>
       <c r="D208" t="inlineStr"/>
       <c r="E208" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F208" t="inlineStr">
         <is>
-          <t>commands.warn.description</t>
+          <t>commands.userreport.restrictions.received.list</t>
         </is>
       </c>
       <c r="G208" t="inlineStr"/>
       <c r="H208" t="inlineStr"/>
     </row>
     <row r="209">
       <c r="A209" t="inlineStr"/>
       <c r="B209" t="inlineStr">
         <is>
-          <t>Нельзя выдать предупреждение другому администратору!</t>
+          <t>Я отправил информацию в личные сообщения!</t>
         </is>
       </c>
       <c r="C209" t="inlineStr">
         <is>
-          <t>You cannot give warn to other admin!</t>
+          <t>I've sent the info in private messages!</t>
         </is>
       </c>
       <c r="D209" t="inlineStr"/>
       <c r="E209" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F209" t="inlineStr">
         <is>
-          <t>commands.warn.onlyUsers</t>
+          <t>commands.userreport.sent</t>
         </is>
       </c>
       <c r="G209" t="inlineStr"/>
       <c r="H209" t="inlineStr"/>
     </row>
     <row r="210">
       <c r="A210" t="inlineStr"/>
       <c r="B210" t="inlineStr">
         <is>
-          <t>null</t>
+          <t>Юзернейм</t>
         </is>
       </c>
       <c r="C210" t="inlineStr">
         <is>
-          <t>ru</t>
+          <t>Username</t>
         </is>
       </c>
       <c r="D210" t="inlineStr"/>
       <c r="E210" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F210" t="inlineStr">
         <is>
-          <t>extends</t>
+          <t>commands.userreport.username</t>
         </is>
       </c>
       <c r="G210" t="inlineStr"/>
       <c r="H210" t="inlineStr"/>
     </row>
     <row r="211">
       <c r="A211" t="inlineStr"/>
       <c r="B211" t="inlineStr">
         <is>
-          <t>Создать</t>
+          <t>{{moder}} удалил варн {{user}} с причиной "{{reason}}"</t>
         </is>
       </c>
       <c r="C211" t="inlineStr">
         <is>
-          <t>Create</t>
+          <t>{{moder}} removed {{user}}'s warn with the reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D211" t="inlineStr"/>
       <c r="E211" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F211" t="inlineStr">
         <is>
-          <t>general.Create</t>
+          <t>commands.warn.cancel</t>
         </is>
       </c>
       <c r="G211" t="inlineStr"/>
       <c r="H211" t="inlineStr"/>
     </row>
     <row r="212">
       <c r="A212" t="inlineStr"/>
       <c r="B212" t="inlineStr">
         <is>
-          <t>Удалять</t>
+          <t>Выдать предупреждение пользователю</t>
         </is>
       </c>
       <c r="C212" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Warns user</t>
         </is>
       </c>
       <c r="D212" t="inlineStr"/>
       <c r="E212" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F212" t="inlineStr">
         <is>
-          <t>general.Delete</t>
+          <t>commands.warn.description</t>
         </is>
       </c>
       <c r="G212" t="inlineStr"/>
       <c r="H212" t="inlineStr"/>
     </row>
     <row r="213">
       <c r="A213" t="inlineStr"/>
       <c r="B213" t="inlineStr">
         <is>
-          <t>Отключить</t>
+          <t>Нельзя выдать предупреждение другому администратору!</t>
         </is>
       </c>
       <c r="C213" t="inlineStr">
         <is>
-          <t>Disable</t>
+          <t>You cannot give warn to other admin!</t>
         </is>
       </c>
       <c r="D213" t="inlineStr"/>
       <c r="E213" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F213" t="inlineStr">
         <is>
-          <t>general.Disable</t>
+          <t>commands.warn.onlyUsers</t>
         </is>
       </c>
       <c r="G213" t="inlineStr"/>
       <c r="H213" t="inlineStr"/>
     </row>
     <row r="214">
       <c r="A214" t="inlineStr"/>
       <c r="B214" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>null</t>
         </is>
       </c>
       <c r="C214" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>ru</t>
         </is>
       </c>
       <c r="D214" t="inlineStr"/>
       <c r="E214" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F214" t="inlineStr">
         <is>
-          <t>general.Edit</t>
+          <t>extends</t>
         </is>
       </c>
       <c r="G214" t="inlineStr"/>
       <c r="H214" t="inlineStr"/>
     </row>
     <row r="215">
       <c r="A215" t="inlineStr"/>
       <c r="B215" t="inlineStr">
         <is>
-          <t>Включить</t>
+          <t>Создать</t>
         </is>
       </c>
       <c r="C215" t="inlineStr">
         <is>
-          <t>Enable</t>
+          <t>Create</t>
         </is>
       </c>
       <c r="D215" t="inlineStr"/>
       <c r="E215" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F215" t="inlineStr">
         <is>
-          <t>general.Enable</t>
+          <t>general.Create</t>
         </is>
       </c>
       <c r="G215" t="inlineStr"/>
       <c r="H215" t="inlineStr"/>
     </row>
     <row r="216">
       <c r="A216" t="inlineStr"/>
       <c r="B216" t="inlineStr">
         <is>
-          <t>Навсегда</t>
+          <t>Удалять</t>
         </is>
       </c>
       <c r="C216" t="inlineStr">
         <is>
-          <t>Forever</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D216" t="inlineStr"/>
       <c r="E216" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F216" t="inlineStr">
         <is>
-          <t>general.Forever</t>
+          <t>general.Delete</t>
         </is>
       </c>
       <c r="G216" t="inlineStr"/>
       <c r="H216" t="inlineStr"/>
     </row>
     <row r="217">
       <c r="A217" t="inlineStr"/>
       <c r="B217" t="inlineStr">
         <is>
-          <t>Никогда</t>
+          <t>Отключить</t>
         </is>
       </c>
       <c r="C217" t="inlineStr">
         <is>
-          <t>Never</t>
+          <t>Disable</t>
         </is>
       </c>
       <c r="D217" t="inlineStr"/>
       <c r="E217" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F217" t="inlineStr">
         <is>
-          <t>general.Never</t>
+          <t>general.Disable</t>
         </is>
       </c>
       <c r="G217" t="inlineStr"/>
       <c r="H217" t="inlineStr"/>
     </row>
     <row r="218">
       <c r="A218" t="inlineStr"/>
       <c r="B218" t="inlineStr">
         <is>
-          <t>Триггер</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C218" t="inlineStr">
         <is>
-          <t>Trigger</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D218" t="inlineStr"/>
       <c r="E218" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F218" t="inlineStr">
         <is>
-          <t>general.Trigger</t>
+          <t>general.Edit</t>
         </is>
       </c>
       <c r="G218" t="inlineStr"/>
       <c r="H218" t="inlineStr"/>
     </row>
     <row r="219">
       <c r="A219" t="inlineStr"/>
       <c r="B219" t="inlineStr">
         <is>
-          <t>Добавить</t>
+          <t>Включить</t>
         </is>
       </c>
       <c r="C219" t="inlineStr">
         <is>
-          <t>Add</t>
+          <t>Enable</t>
         </is>
       </c>
       <c r="D219" t="inlineStr"/>
       <c r="E219" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F219" t="inlineStr">
         <is>
-          <t>general.add</t>
+          <t>general.Enable</t>
         </is>
       </c>
       <c r="G219" t="inlineStr"/>
       <c r="H219" t="inlineStr"/>
     </row>
     <row r="220">
       <c r="A220" t="inlineStr"/>
       <c r="B220" t="inlineStr">
         <is>
-          <t>Все</t>
+          <t>Навсегда</t>
         </is>
       </c>
       <c r="C220" t="inlineStr">
         <is>
-          <t>All</t>
+          <t>Forever</t>
         </is>
       </c>
       <c r="D220" t="inlineStr"/>
       <c r="E220" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F220" t="inlineStr">
         <is>
-          <t>general.all</t>
+          <t>general.Forever</t>
         </is>
       </c>
       <c r="G220" t="inlineStr"/>
       <c r="H220" t="inlineStr"/>
     </row>
     <row r="221">
       <c r="A221" t="inlineStr"/>
       <c r="B221" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Никогда</t>
         </is>
       </c>
       <c r="C221" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Never</t>
         </is>
       </c>
       <c r="D221" t="inlineStr"/>
       <c r="E221" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F221" t="inlineStr">
         <is>
-          <t>general.automoderation</t>
+          <t>general.Never</t>
         </is>
       </c>
       <c r="G221" t="inlineStr"/>
       <c r="H221" t="inlineStr"/>
     </row>
     <row r="222">
       <c r="A222" t="inlineStr"/>
       <c r="B222" t="inlineStr">
         <is>
-          <t>Назад</t>
+          <t>Триггер</t>
         </is>
       </c>
       <c r="C222" t="inlineStr">
         <is>
-          <t>Back</t>
+          <t>Trigger</t>
         </is>
       </c>
       <c r="D222" t="inlineStr"/>
       <c r="E222" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F222" t="inlineStr">
         <is>
-          <t>general.back</t>
+          <t>general.Trigger</t>
         </is>
       </c>
       <c r="G222" t="inlineStr"/>
       <c r="H222" t="inlineStr"/>
     </row>
     <row r="223">
       <c r="A223" t="inlineStr"/>
       <c r="B223" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Добавить</t>
         </is>
       </c>
       <c r="C223" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>Add</t>
         </is>
       </c>
       <c r="D223" t="inlineStr"/>
       <c r="E223" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F223" t="inlineStr">
         <is>
-          <t>general.ban</t>
+          <t>general.add</t>
         </is>
       </c>
       <c r="G223" t="inlineStr"/>
       <c r="H223" t="inlineStr"/>
     </row>
     <row r="224">
       <c r="A224" t="inlineStr"/>
       <c r="B224" t="inlineStr">
         <is>
-          <t>блокировки</t>
+          <t>Все</t>
         </is>
       </c>
       <c r="C224" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>All</t>
         </is>
       </c>
       <c r="D224" t="inlineStr"/>
       <c r="E224" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F224" t="inlineStr">
         <is>
-          <t>general.ban_few</t>
+          <t>general.all</t>
         </is>
       </c>
       <c r="G224" t="inlineStr"/>
       <c r="H224" t="inlineStr"/>
     </row>
     <row r="225">
       <c r="A225" t="inlineStr"/>
       <c r="B225" t="inlineStr">
         <is>
-          <t>блокировок</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C225" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D225" t="inlineStr"/>
       <c r="E225" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F225" t="inlineStr">
         <is>
-          <t>general.ban_many</t>
+          <t>general.automoderation</t>
         </is>
       </c>
       <c r="G225" t="inlineStr"/>
       <c r="H225" t="inlineStr"/>
     </row>
     <row r="226">
       <c r="A226" t="inlineStr"/>
       <c r="B226" t="inlineStr">
         <is>
-          <t>блокировок</t>
+          <t>Назад</t>
         </is>
       </c>
       <c r="C226" t="inlineStr">
         <is>
-          <t>bans</t>
+          <t>Back</t>
         </is>
       </c>
       <c r="D226" t="inlineStr"/>
       <c r="E226" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F226" t="inlineStr">
         <is>
-          <t>general.ban_zero</t>
+          <t>general.back</t>
         </is>
       </c>
       <c r="G226" t="inlineStr"/>
       <c r="H226" t="inlineStr"/>
     </row>
     <row r="227">
       <c r="A227" t="inlineStr"/>
       <c r="B227" t="inlineStr">
         <is>
+          <t>блокировка</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>ban</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr"/>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>general.ban</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr"/>
+      <c r="H227" t="inlineStr"/>
+    </row>
+    <row r="228">
+      <c r="A228" t="inlineStr"/>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>блокировки</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr"/>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>general.ban_few</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr"/>
+      <c r="H228" t="inlineStr"/>
+    </row>
+    <row r="229">
+      <c r="A229" t="inlineStr"/>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>блокировок</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr"/>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>general.ban_many</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr"/>
+      <c r="H229" t="inlineStr"/>
+    </row>
+    <row r="230">
+      <c r="A230" t="inlineStr"/>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>блокировок</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>bans</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr"/>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>general.ban_zero</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr"/>
+      <c r="H230" t="inlineStr"/>
+    </row>
+    <row r="231">
+      <c r="A231" t="inlineStr"/>
+      <c r="B231" t="inlineStr">
+        <is>
           <t>Имперский бот для модерации.
 Разработка и поддержка: @sleeplesscode
 Канал: @imperium_guard</t>
         </is>
       </c>
-      <c r="C227" t="inlineStr">
+      <c r="C231" t="inlineStr">
         <is>
           <t>Imperium bot for moderation.
 Development and support: @sleeplesscode
 News channel: @imperium_guard</t>
         </is>
       </c>
-      <c r="D227" t="inlineStr"/>
-[...102 lines deleted...]
-      </c>
       <c r="D231" t="inlineStr"/>
       <c r="E231" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F231" t="inlineStr">
         <is>
-          <t>general.captcha.custom-emoji</t>
+          <t>general.bot.description</t>
         </is>
       </c>
       <c r="G231" t="inlineStr"/>
       <c r="H231" t="inlineStr"/>
     </row>
     <row r="232">
       <c r="A232" t="inlineStr"/>
       <c r="B232" t="inlineStr">
         <is>
-          <t>Эмозди-кнопки</t>
+          <t>Имперский стражник</t>
         </is>
       </c>
       <c r="C232" t="inlineStr">
         <is>
-          <t>Emoji buttons</t>
+          <t>Imperium Guard</t>
         </is>
       </c>
       <c r="D232" t="inlineStr"/>
       <c r="E232" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F232" t="inlineStr">
         <is>
-          <t>general.captcha.emoji</t>
+          <t>general.bot.name</t>
         </is>
       </c>
       <c r="G232" t="inlineStr"/>
       <c r="H232" t="inlineStr"/>
     </row>
     <row r="233">
       <c r="A233" t="inlineStr"/>
       <c r="B233" t="inlineStr">
         <is>
-          <t>Отключена</t>
+          <t>отменено</t>
         </is>
       </c>
       <c r="C233" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>cancelled</t>
         </is>
       </c>
       <c r="D233" t="inlineStr"/>
       <c r="E233" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F233" t="inlineStr">
         <is>
-          <t>general.captcha.null</t>
+          <t>general.canceled</t>
         </is>
       </c>
       <c r="G233" t="inlineStr"/>
       <c r="H233" t="inlineStr"/>
     </row>
     <row r="234">
       <c r="A234" t="inlineStr"/>
       <c r="B234" t="inlineStr">
         <is>
-          <t>администратор</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C234" t="inlineStr">
         <is>
-          <t>administrator</t>
+          <t>Agreed</t>
         </is>
       </c>
       <c r="D234" t="inlineStr"/>
       <c r="E234" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F234" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.administrator</t>
+          <t>general.captcha.agree</t>
         </is>
       </c>
       <c r="G234" t="inlineStr"/>
       <c r="H234" t="inlineStr"/>
     </row>
     <row r="235">
       <c r="A235" t="inlineStr"/>
       <c r="B235" t="inlineStr">
         <is>
-          <t>владелец чата</t>
+          <t>Премиум-эмодзи-кнопки</t>
         </is>
       </c>
       <c r="C235" t="inlineStr">
         <is>
-          <t>creator</t>
+          <t>Premium emoji buttons</t>
         </is>
       </c>
       <c r="D235" t="inlineStr"/>
       <c r="E235" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F235" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.creator</t>
+          <t>general.captcha.custom-emoji</t>
         </is>
       </c>
       <c r="G235" t="inlineStr"/>
       <c r="H235" t="inlineStr"/>
     </row>
     <row r="236">
       <c r="A236" t="inlineStr"/>
       <c r="B236" t="inlineStr">
         <is>
-          <t>исключён из чата</t>
+          <t>Эмозди-кнопки</t>
         </is>
       </c>
       <c r="C236" t="inlineStr">
         <is>
-          <t>kicked</t>
+          <t>Emoji buttons</t>
         </is>
       </c>
       <c r="D236" t="inlineStr"/>
       <c r="E236" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F236" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.kicked</t>
+          <t>general.captcha.emoji</t>
         </is>
       </c>
       <c r="G236" t="inlineStr"/>
       <c r="H236" t="inlineStr"/>
     </row>
     <row r="237">
       <c r="A237" t="inlineStr"/>
       <c r="B237" t="inlineStr">
         <is>
-          <t>не в чате</t>
+          <t>Отключена</t>
         </is>
       </c>
       <c r="C237" t="inlineStr">
         <is>
-          <t>left</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D237" t="inlineStr"/>
       <c r="E237" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F237" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.left</t>
+          <t>general.captcha.null</t>
         </is>
       </c>
       <c r="G237" t="inlineStr"/>
       <c r="H237" t="inlineStr"/>
     </row>
     <row r="238">
       <c r="A238" t="inlineStr"/>
       <c r="B238" t="inlineStr">
         <is>
-          <t>участник чата</t>
+          <t>администратор</t>
         </is>
       </c>
       <c r="C238" t="inlineStr">
         <is>
-          <t>member</t>
+          <t>administrator</t>
         </is>
       </c>
       <c r="D238" t="inlineStr"/>
       <c r="E238" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F238" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.member</t>
+          <t>general.chatMemberStatus.administrator</t>
         </is>
       </c>
       <c r="G238" t="inlineStr"/>
       <c r="H238" t="inlineStr"/>
     </row>
     <row r="239">
       <c r="A239" t="inlineStr"/>
       <c r="B239" t="inlineStr">
         <is>
-          <t>неизвестно</t>
+          <t>владелец чата</t>
         </is>
       </c>
       <c r="C239" t="inlineStr">
         <is>
-          <t>unknown</t>
+          <t>creator</t>
         </is>
       </c>
       <c r="D239" t="inlineStr"/>
       <c r="E239" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F239" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.null</t>
+          <t>general.chatMemberStatus.creator</t>
         </is>
       </c>
       <c r="G239" t="inlineStr"/>
       <c r="H239" t="inlineStr"/>
     </row>
     <row r="240">
       <c r="A240" t="inlineStr"/>
       <c r="B240" t="inlineStr">
         <is>
-          <t>ограниченный</t>
+          <t>исключён из чата</t>
         </is>
       </c>
       <c r="C240" t="inlineStr">
         <is>
-          <t>restricted</t>
+          <t>kicked</t>
         </is>
       </c>
       <c r="D240" t="inlineStr"/>
       <c r="E240" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F240" t="inlineStr">
         <is>
-          <t>general.chatMemberStatus.restricted</t>
+          <t>general.chatMemberStatus.kicked</t>
         </is>
       </c>
       <c r="G240" t="inlineStr"/>
       <c r="H240" t="inlineStr"/>
     </row>
     <row r="241">
       <c r="A241" t="inlineStr"/>
       <c r="B241" t="inlineStr">
         <is>
-          <t>Закрыть</t>
+          <t>не в чате</t>
         </is>
       </c>
       <c r="C241" t="inlineStr">
         <is>
-          <t>Close</t>
+          <t>left</t>
         </is>
       </c>
       <c r="D241" t="inlineStr"/>
       <c r="E241" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F241" t="inlineStr">
         <is>
-          <t>general.close</t>
+          <t>general.chatMemberStatus.left</t>
         </is>
       </c>
       <c r="G241" t="inlineStr"/>
       <c r="H241" t="inlineStr"/>
     </row>
     <row r="242">
       <c r="A242" t="inlineStr"/>
       <c r="B242" t="inlineStr">
         <is>
-          <t>Команда</t>
+          <t>участник чата</t>
         </is>
       </c>
       <c r="C242" t="inlineStr">
         <is>
-          <t>Command</t>
+          <t>member</t>
         </is>
       </c>
       <c r="D242" t="inlineStr"/>
       <c r="E242" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F242" t="inlineStr">
         <is>
-          <t>general.command</t>
+          <t>general.chatMemberStatus.member</t>
         </is>
       </c>
       <c r="G242" t="inlineStr"/>
       <c r="H242" t="inlineStr"/>
     </row>
     <row r="243">
       <c r="A243" t="inlineStr"/>
       <c r="B243" t="inlineStr">
         <is>
-          <t>Для модераторов чата</t>
+          <t>неизвестно</t>
         </is>
       </c>
       <c r="C243" t="inlineStr">
         <is>
-          <t>Only for chat moders</t>
+          <t>unknown</t>
         </is>
       </c>
       <c r="D243" t="inlineStr"/>
       <c r="E243" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F243" t="inlineStr">
         <is>
-          <t>general.commandRestriction.administrator</t>
+          <t>general.chatMemberStatus.null</t>
         </is>
       </c>
       <c r="G243" t="inlineStr"/>
       <c r="H243" t="inlineStr"/>
     </row>
     <row r="244">
       <c r="A244" t="inlineStr"/>
       <c r="B244" t="inlineStr">
         <is>
-          <t>Только для владельца чата</t>
+          <t>ограниченный</t>
         </is>
       </c>
       <c r="C244" t="inlineStr">
         <is>
-          <t>Only for chat owner</t>
+          <t>restricted</t>
         </is>
       </c>
       <c r="D244" t="inlineStr"/>
       <c r="E244" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F244" t="inlineStr">
         <is>
-          <t>general.commandRestriction.creator</t>
+          <t>general.chatMemberStatus.restricted</t>
         </is>
       </c>
       <c r="G244" t="inlineStr"/>
       <c r="H244" t="inlineStr"/>
     </row>
     <row r="245">
       <c r="A245" t="inlineStr"/>
       <c r="B245" t="inlineStr">
         <is>
-          <t>Для групп с приоритетом меньше или равным</t>
+          <t>Закрыть</t>
         </is>
       </c>
       <c r="C245" t="inlineStr">
         <is>
-          <t>Only for groups with priority less or equal</t>
+          <t>Close</t>
         </is>
       </c>
       <c r="D245" t="inlineStr"/>
       <c r="E245" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F245" t="inlineStr">
         <is>
-          <t>general.commandRestriction.group</t>
+          <t>general.close</t>
         </is>
       </c>
       <c r="G245" t="inlineStr"/>
       <c r="H245" t="inlineStr"/>
     </row>
     <row r="246">
       <c r="A246" t="inlineStr"/>
       <c r="B246" t="inlineStr">
         <is>
-          <t>Отключена для всех</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C246" t="inlineStr">
         <is>
-          <t>Disabled for everyone</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D246" t="inlineStr"/>
       <c r="E246" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F246" t="inlineStr">
         <is>
-          <t>general.commandRestriction.none</t>
+          <t>general.command</t>
         </is>
       </c>
       <c r="G246" t="inlineStr"/>
       <c r="H246" t="inlineStr"/>
     </row>
     <row r="247">
       <c r="A247" t="inlineStr"/>
       <c r="B247" t="inlineStr">
         <is>
-          <t>Согласен</t>
+          <t>Для модераторов чата</t>
         </is>
       </c>
       <c r="C247" t="inlineStr">
         <is>
-          <t>Confirm</t>
+          <t>Only for chat moders</t>
         </is>
       </c>
       <c r="D247" t="inlineStr"/>
       <c r="E247" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F247" t="inlineStr">
         <is>
-          <t>general.confirm</t>
+          <t>general.commandRestriction.administrator</t>
         </is>
       </c>
       <c r="G247" t="inlineStr"/>
       <c r="H247" t="inlineStr"/>
     </row>
     <row r="248">
       <c r="A248" t="inlineStr"/>
       <c r="B248" t="inlineStr">
         <is>
-          <t>Удалить</t>
+          <t>Только для владельца чата</t>
         </is>
       </c>
       <c r="C248" t="inlineStr">
         <is>
-          <t>Delete</t>
+          <t>Only for chat owner</t>
         </is>
       </c>
       <c r="D248" t="inlineStr"/>
       <c r="E248" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F248" t="inlineStr">
         <is>
-          <t>general.delete</t>
+          <t>general.commandRestriction.creator</t>
         </is>
       </c>
       <c r="G248" t="inlineStr"/>
       <c r="H248" t="inlineStr"/>
     </row>
     <row r="249">
       <c r="A249" t="inlineStr"/>
       <c r="B249" t="inlineStr">
         <is>
-          <t>выключено</t>
+          <t>Для групп с приоритетом меньше или равным</t>
         </is>
       </c>
       <c r="C249" t="inlineStr">
         <is>
-          <t>disabled</t>
+          <t>Only for groups with priority less or equal</t>
         </is>
       </c>
       <c r="D249" t="inlineStr"/>
       <c r="E249" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F249" t="inlineStr">
         <is>
-          <t>general.disabled</t>
+          <t>general.commandRestriction.group</t>
         </is>
       </c>
       <c r="G249" t="inlineStr"/>
       <c r="H249" t="inlineStr"/>
     </row>
     <row r="250">
       <c r="A250" t="inlineStr"/>
       <c r="B250" t="inlineStr">
         <is>
-          <t>Редактировать</t>
+          <t>Отключена для всех</t>
         </is>
       </c>
       <c r="C250" t="inlineStr">
         <is>
-          <t>Edit</t>
+          <t>Disabled for everyone</t>
         </is>
       </c>
       <c r="D250" t="inlineStr"/>
       <c r="E250" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F250" t="inlineStr">
         <is>
-          <t>general.edit</t>
+          <t>general.commandRestriction.none</t>
         </is>
       </c>
       <c r="G250" t="inlineStr"/>
       <c r="H250" t="inlineStr"/>
     </row>
     <row r="251">
       <c r="A251" t="inlineStr"/>
       <c r="B251" t="inlineStr">
         <is>
-          <t>включено</t>
+          <t>Согласен</t>
         </is>
       </c>
       <c r="C251" t="inlineStr">
         <is>
-          <t>enabled</t>
+          <t>Confirm</t>
         </is>
       </c>
       <c r="D251" t="inlineStr"/>
       <c r="E251" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F251" t="inlineStr">
         <is>
-          <t>general.enabled</t>
+          <t>general.confirm</t>
         </is>
       </c>
       <c r="G251" t="inlineStr"/>
       <c r="H251" t="inlineStr"/>
     </row>
     <row r="252">
       <c r="A252" t="inlineStr"/>
       <c r="B252" t="inlineStr">
         <is>
-          <t>Чат не найден!</t>
+          <t>Удалить</t>
         </is>
       </c>
       <c r="C252" t="inlineStr">
         <is>
-          <t>Chat not found!</t>
+          <t>Delete</t>
         </is>
       </c>
       <c r="D252" t="inlineStr"/>
       <c r="E252" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F252" t="inlineStr">
         <is>
-          <t>general.errors.chatNotFound</t>
+          <t>general.delete</t>
         </is>
       </c>
       <c r="G252" t="inlineStr"/>
       <c r="H252" t="inlineStr"/>
     </row>
     <row r="253">
       <c r="A253" t="inlineStr"/>
       <c r="B253" t="inlineStr">
         <is>
-          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
+          <t>выключено</t>
         </is>
       </c>
       <c r="C253" t="inlineStr">
         <is>
-          <t>You made too many requests, wait {{seconds}} seconds!</t>
+          <t>disabled</t>
         </is>
       </c>
       <c r="D253" t="inlineStr"/>
       <c r="E253" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F253" t="inlineStr">
         <is>
-          <t>general.errors.cooldown</t>
+          <t>general.disabled</t>
         </is>
       </c>
       <c r="G253" t="inlineStr"/>
       <c r="H253" t="inlineStr"/>
     </row>
     <row r="254">
       <c r="A254" t="inlineStr"/>
       <c r="B254" t="inlineStr">
         <is>
-          <t>Данная команда работает только в супер-группах!</t>
+          <t>Редактировать</t>
         </is>
       </c>
       <c r="C254" t="inlineStr">
         <is>
-          <t>This command only works in supergroups!</t>
+          <t>Edit</t>
         </is>
       </c>
       <c r="D254" t="inlineStr"/>
       <c r="E254" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F254" t="inlineStr">
         <is>
-          <t>general.errors.notAvailable</t>
+          <t>general.edit</t>
         </is>
       </c>
       <c r="G254" t="inlineStr"/>
       <c r="H254" t="inlineStr"/>
     </row>
     <row r="255">
       <c r="A255" t="inlineStr"/>
       <c r="B255" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для данного действия!</t>
+          <t>включено</t>
         </is>
       </c>
       <c r="C255" t="inlineStr">
         <is>
-          <t>I don't have enough rights for this action!</t>
+          <t>enabled</t>
         </is>
       </c>
       <c r="D255" t="inlineStr"/>
       <c r="E255" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F255" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRights</t>
+          <t>general.enabled</t>
         </is>
       </c>
       <c r="G255" t="inlineStr"/>
       <c r="H255" t="inlineStr"/>
     </row>
     <row r="256">
       <c r="A256" t="inlineStr"/>
       <c r="B256" t="inlineStr">
         <is>
-          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
+          <t>Чат не найден!</t>
         </is>
       </c>
       <c r="C256" t="inlineStr">
         <is>
-          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
+          <t>Chat not found!</t>
         </is>
       </c>
       <c r="D256" t="inlineStr"/>
       <c r="E256" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F256" t="inlineStr">
         <is>
-          <t>general.errors.notEnoughRightsToRestrict</t>
+          <t>general.errors.chatNotFound</t>
         </is>
       </c>
       <c r="G256" t="inlineStr"/>
       <c r="H256" t="inlineStr"/>
     </row>
     <row r="257">
       <c r="A257" t="inlineStr"/>
       <c r="B257" t="inlineStr">
         <is>
-          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
+          <t>Вы делаете слишком много запросов, подождите {{seconds}} секунд!</t>
         </is>
       </c>
       <c r="C257" t="inlineStr">
         <is>
-          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
+          <t>You made too many requests, wait {{seconds}} seconds!</t>
         </is>
       </c>
       <c r="D257" t="inlineStr"/>
       <c r="E257" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F257" t="inlineStr">
         <is>
-          <t>general.errors.pmlock</t>
+          <t>general.errors.cooldown</t>
         </is>
       </c>
       <c r="G257" t="inlineStr"/>
       <c r="H257" t="inlineStr"/>
     </row>
     <row r="258">
       <c r="A258" t="inlineStr"/>
       <c r="B258" t="inlineStr">
         <is>
-          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
+          <t>Данная команда работает только в супер-группах!</t>
         </is>
       </c>
       <c r="C258" t="inlineStr">
         <is>
-          <t>You have specified me as a user; please verify that this is correct.</t>
+          <t>This command only works in supergroups!</t>
         </is>
       </c>
       <c r="D258" t="inlineStr"/>
       <c r="E258" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F258" t="inlineStr">
         <is>
-          <t>general.errors.selfInteract</t>
+          <t>general.errors.notAvailable</t>
         </is>
       </c>
       <c r="G258" t="inlineStr"/>
       <c r="H258" t="inlineStr"/>
     </row>
     <row r="259">
       <c r="A259" t="inlineStr"/>
       <c r="B259" t="inlineStr">
         <is>
-          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
+          <t>У меня недостаточно прав для данного действия!</t>
         </is>
       </c>
       <c r="C259" t="inlineStr">
         <is>
-          <t>Due to Telegram restrictions, the message cannot be sent!</t>
+          <t>I don't have enough rights for this action!</t>
         </is>
       </c>
       <c r="D259" t="inlineStr"/>
       <c r="E259" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F259" t="inlineStr">
         <is>
-          <t>general.errors.telegramRestrictedSending</t>
+          <t>general.errors.notEnoughRights</t>
         </is>
       </c>
       <c r="G259" t="inlineStr"/>
       <c r="H259" t="inlineStr"/>
     </row>
     <row r="260">
       <c r="A260" t="inlineStr"/>
       <c r="B260" t="inlineStr">
         <is>
-          <t>Подтверждён командой модерации</t>
+          <t>Я не смог выдать ограничение, так как у меня не хватает прав в чате, проверьте аудит для подробностей!</t>
         </is>
       </c>
       <c r="C260" t="inlineStr">
         <is>
-          <t>Confirmed by the moderation team</t>
+          <t>I couldn't apply the restriction because I don't have enough permissions in the chat. Check the audit for details!</t>
         </is>
       </c>
       <c r="D260" t="inlineStr"/>
       <c r="E260" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F260" t="inlineStr">
         <is>
-          <t>general.fileStatus.approved</t>
+          <t>general.errors.notEnoughRightsToRestrict</t>
         </is>
       </c>
       <c r="G260" t="inlineStr"/>
       <c r="H260" t="inlineStr"/>
     </row>
     <row r="261">
       <c r="A261" t="inlineStr"/>
       <c r="B261" t="inlineStr">
         <is>
-          <t>Проверен с помощью ИИ</t>
+          <t>Я не смог написать в личные сообщения, отправьте команду /start мне в личные сообщения.</t>
         </is>
       </c>
       <c r="C261" t="inlineStr">
         <is>
-          <t>Checked using AI</t>
+          <t>I couldn't write in private messages, send the command /start to me in private messages.</t>
         </is>
       </c>
       <c r="D261" t="inlineStr"/>
       <c r="E261" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F261" t="inlineStr">
         <is>
-          <t>general.fileStatus.automated</t>
+          <t>general.errors.pmlock</t>
         </is>
       </c>
       <c r="G261" t="inlineStr"/>
       <c r="H261" t="inlineStr"/>
     </row>
     <row r="262">
       <c r="A262" t="inlineStr"/>
       <c r="B262" t="inlineStr">
         <is>
-          <t>На обучении командой модерации</t>
+          <t>Вы указали меня в качестве пользователя, проверьте корректность действия.</t>
         </is>
       </c>
       <c r="C262" t="inlineStr">
         <is>
-          <t>Training by the moderation team</t>
+          <t>You have specified me as a user; please verify that this is correct.</t>
         </is>
       </c>
       <c r="D262" t="inlineStr"/>
       <c r="E262" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F262" t="inlineStr">
         <is>
-          <t>general.fileStatus.denied</t>
+          <t>general.errors.selfInteract</t>
         </is>
       </c>
       <c r="G262" t="inlineStr"/>
       <c r="H262" t="inlineStr"/>
     </row>
     <row r="263">
       <c r="A263" t="inlineStr"/>
       <c r="B263" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>Из-за ограничений Telegram, сообщение не может быть отправлено!</t>
         </is>
       </c>
       <c r="C263" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Due to Telegram restrictions, the message cannot be sent!</t>
         </is>
       </c>
       <c r="D263" t="inlineStr"/>
       <c r="E263" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F263" t="inlineStr">
         <is>
-          <t>general.fileStatus.processing</t>
+          <t>general.errors.telegramRestrictedSending</t>
         </is>
       </c>
       <c r="G263" t="inlineStr"/>
       <c r="H263" t="inlineStr"/>
     </row>
     <row r="264">
       <c r="A264" t="inlineStr"/>
       <c r="B264" t="inlineStr">
         <is>
-          <t>вечно</t>
+          <t>Действие не удалось, так как пользователь является администратором!</t>
         </is>
       </c>
       <c r="C264" t="inlineStr">
         <is>
-          <t>infinity</t>
+          <t>The action failed because the user is an administrator!</t>
         </is>
       </c>
       <c r="D264" t="inlineStr"/>
       <c r="E264" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F264" t="inlineStr">
         <is>
-          <t>general.infinity</t>
+          <t>general.errors.userIsAdmin</t>
         </is>
       </c>
       <c r="G264" t="inlineStr"/>
       <c r="H264" t="inlineStr"/>
     </row>
     <row r="265">
       <c r="A265" t="inlineStr"/>
       <c r="B265" t="inlineStr">
         <is>
-          <t>мес</t>
+          <t>Действие не удалось, так как пользователь является анонимным администратором чата.</t>
         </is>
       </c>
       <c r="C265" t="inlineStr">
         <is>
-          <t>mon</t>
+          <t>The action failed because the user is an anonymous chat administrator.</t>
         </is>
       </c>
       <c r="D265" t="inlineStr"/>
       <c r="E265" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F265" t="inlineStr">
         <is>
-          <t>general.intervals.M</t>
+          <t>general.errors.userIsAnonymousAdmin</t>
         </is>
       </c>
       <c r="G265" t="inlineStr"/>
       <c r="H265" t="inlineStr"/>
     </row>
     <row r="266">
       <c r="A266" t="inlineStr"/>
       <c r="B266" t="inlineStr">
         <is>
-          <t>дн</t>
+          <t>Подтверждён командой модерации</t>
         </is>
       </c>
       <c r="C266" t="inlineStr">
         <is>
-          <t>day</t>
+          <t>Confirmed by the moderation team</t>
         </is>
       </c>
       <c r="D266" t="inlineStr"/>
       <c r="E266" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F266" t="inlineStr">
         <is>
-          <t>general.intervals.d</t>
+          <t>general.fileStatus.approved</t>
         </is>
       </c>
       <c r="G266" t="inlineStr"/>
       <c r="H266" t="inlineStr"/>
     </row>
     <row r="267">
       <c r="A267" t="inlineStr"/>
       <c r="B267" t="inlineStr">
         <is>
-          <t>час</t>
+          <t>Проверен с помощью ИИ</t>
         </is>
       </c>
       <c r="C267" t="inlineStr">
         <is>
-          <t>hr</t>
+          <t>Checked using AI</t>
         </is>
       </c>
       <c r="D267" t="inlineStr"/>
       <c r="E267" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F267" t="inlineStr">
         <is>
-          <t>general.intervals.h</t>
+          <t>general.fileStatus.automated</t>
         </is>
       </c>
       <c r="G267" t="inlineStr"/>
       <c r="H267" t="inlineStr"/>
     </row>
     <row r="268">
       <c r="A268" t="inlineStr"/>
       <c r="B268" t="inlineStr">
         <is>
-          <t>мин</t>
+          <t>На обучении командой модерации</t>
         </is>
       </c>
       <c r="C268" t="inlineStr">
         <is>
-          <t>min</t>
+          <t>Training by the moderation team</t>
         </is>
       </c>
       <c r="D268" t="inlineStr"/>
       <c r="E268" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F268" t="inlineStr">
         <is>
-          <t>general.intervals.m</t>
+          <t>general.fileStatus.denied</t>
         </is>
       </c>
       <c r="G268" t="inlineStr"/>
       <c r="H268" t="inlineStr"/>
     </row>
     <row r="269">
       <c r="A269" t="inlineStr"/>
       <c r="B269" t="inlineStr">
         <is>
-          <t>год</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C269" t="inlineStr">
         <is>
-          <t>year</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D269" t="inlineStr"/>
       <c r="E269" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F269" t="inlineStr">
         <is>
-          <t>general.intervals.y</t>
+          <t>general.fileStatus.processing</t>
         </is>
       </c>
       <c r="G269" t="inlineStr"/>
       <c r="H269" t="inlineStr"/>
     </row>
     <row r="270">
       <c r="A270" t="inlineStr"/>
       <c r="B270" t="inlineStr">
         <is>
-          <t>Ссылки</t>
+          <t>вечно</t>
         </is>
       </c>
       <c r="C270" t="inlineStr">
         <is>
-          <t>Links</t>
+          <t>infinity</t>
         </is>
       </c>
       <c r="D270" t="inlineStr"/>
       <c r="E270" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F270" t="inlineStr">
         <is>
-          <t>general.links</t>
+          <t>general.infinity</t>
         </is>
       </c>
       <c r="G270" t="inlineStr"/>
       <c r="H270" t="inlineStr"/>
     </row>
     <row r="271">
       <c r="A271" t="inlineStr"/>
       <c r="B271" t="inlineStr">
         <is>
-          <t>медиа</t>
+          <t>мес</t>
         </is>
       </c>
       <c r="C271" t="inlineStr">
         <is>
-          <t>Media</t>
+          <t>mon</t>
         </is>
       </c>
       <c r="D271" t="inlineStr"/>
       <c r="E271" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F271" t="inlineStr">
         <is>
-          <t>general.media</t>
+          <t>general.intervals.M</t>
         </is>
       </c>
       <c r="G271" t="inlineStr"/>
       <c r="H271" t="inlineStr"/>
     </row>
     <row r="272">
       <c r="A272" t="inlineStr"/>
       <c r="B272" t="inlineStr">
         <is>
-          <t>Заблокировать</t>
+          <t>дн</t>
         </is>
       </c>
       <c r="C272" t="inlineStr">
         <is>
-          <t>Ban</t>
+          <t>day</t>
         </is>
       </c>
       <c r="D272" t="inlineStr"/>
       <c r="E272" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F272" t="inlineStr">
         <is>
-          <t>general.modRule.ban</t>
+          <t>general.intervals.d</t>
         </is>
       </c>
       <c r="G272" t="inlineStr"/>
       <c r="H272" t="inlineStr"/>
     </row>
     <row r="273">
       <c r="A273" t="inlineStr"/>
       <c r="B273" t="inlineStr">
         <is>
-          <t>Удалить сообщение</t>
+          <t>час</t>
         </is>
       </c>
       <c r="C273" t="inlineStr">
         <is>
-          <t>Delete message</t>
+          <t>hr</t>
         </is>
       </c>
       <c r="D273" t="inlineStr"/>
       <c r="E273" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F273" t="inlineStr">
         <is>
-          <t>general.modRule.delete</t>
+          <t>general.intervals.h</t>
         </is>
       </c>
       <c r="G273" t="inlineStr"/>
       <c r="H273" t="inlineStr"/>
     </row>
     <row r="274">
       <c r="A274" t="inlineStr"/>
       <c r="B274" t="inlineStr">
         <is>
-          <t>Игнорировать</t>
+          <t>мин</t>
         </is>
       </c>
       <c r="C274" t="inlineStr">
         <is>
-          <t>Ignore</t>
+          <t>min</t>
         </is>
       </c>
       <c r="D274" t="inlineStr"/>
       <c r="E274" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F274" t="inlineStr">
         <is>
-          <t>general.modRule.ignore</t>
+          <t>general.intervals.m</t>
         </is>
       </c>
       <c r="G274" t="inlineStr"/>
       <c r="H274" t="inlineStr"/>
     </row>
     <row r="275">
       <c r="A275" t="inlineStr"/>
       <c r="B275" t="inlineStr">
         <is>
-          <t>Исключить</t>
+          <t>год</t>
         </is>
       </c>
       <c r="C275" t="inlineStr">
         <is>
-          <t>Kick</t>
+          <t>year</t>
         </is>
       </c>
       <c r="D275" t="inlineStr"/>
       <c r="E275" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F275" t="inlineStr">
         <is>
-          <t>general.modRule.kick</t>
+          <t>general.intervals.y</t>
         </is>
       </c>
       <c r="G275" t="inlineStr"/>
       <c r="H275" t="inlineStr"/>
     </row>
     <row r="276">
       <c r="A276" t="inlineStr"/>
       <c r="B276" t="inlineStr">
         <is>
-          <t>Отправить сообщение</t>
+          <t>Ссылки</t>
         </is>
       </c>
       <c r="C276" t="inlineStr">
         <is>
-          <t>Send message</t>
+          <t>Links</t>
         </is>
       </c>
       <c r="D276" t="inlineStr"/>
       <c r="E276" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F276" t="inlineStr">
         <is>
-          <t>general.modRule.message</t>
+          <t>general.links</t>
         </is>
       </c>
       <c r="G276" t="inlineStr"/>
       <c r="H276" t="inlineStr"/>
     </row>
     <row r="277">
       <c r="A277" t="inlineStr"/>
       <c r="B277" t="inlineStr">
         <is>
-          <t>Замутить</t>
+          <t>медиа</t>
         </is>
       </c>
       <c r="C277" t="inlineStr">
         <is>
-          <t>Mute</t>
+          <t>Media</t>
         </is>
       </c>
       <c r="D277" t="inlineStr"/>
       <c r="E277" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F277" t="inlineStr">
         <is>
-          <t>general.modRule.mute</t>
+          <t>general.media</t>
         </is>
       </c>
       <c r="G277" t="inlineStr"/>
       <c r="H277" t="inlineStr"/>
     </row>
     <row r="278">
       <c r="A278" t="inlineStr"/>
       <c r="B278" t="inlineStr">
         <is>
-          <t>Уведомить</t>
+          <t>Заблокировать</t>
         </is>
       </c>
       <c r="C278" t="inlineStr">
         <is>
-          <t>Notify</t>
+          <t>Ban</t>
         </is>
       </c>
       <c r="D278" t="inlineStr"/>
       <c r="E278" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F278" t="inlineStr">
         <is>
-          <t>general.modRule.notify</t>
+          <t>general.modRule.ban</t>
         </is>
       </c>
       <c r="G278" t="inlineStr"/>
       <c r="H278" t="inlineStr"/>
     </row>
     <row r="279">
       <c r="A279" t="inlineStr"/>
       <c r="B279" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>Удалить сообщение</t>
         </is>
       </c>
       <c r="C279" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Delete message</t>
         </is>
       </c>
       <c r="D279" t="inlineStr"/>
       <c r="E279" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F279" t="inlineStr">
         <is>
-          <t>general.modRule.null</t>
+          <t>general.modRule.delete</t>
         </is>
       </c>
       <c r="G279" t="inlineStr"/>
       <c r="H279" t="inlineStr"/>
     </row>
     <row r="280">
       <c r="A280" t="inlineStr"/>
       <c r="B280" t="inlineStr">
         <is>
-          <t>Изменить репутацию</t>
+          <t>Игнорировать</t>
         </is>
       </c>
       <c r="C280" t="inlineStr">
         <is>
-          <t>Change reputation</t>
+          <t>Ignore</t>
         </is>
       </c>
       <c r="D280" t="inlineStr"/>
       <c r="E280" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F280" t="inlineStr">
         <is>
-          <t>general.modRule.reputation</t>
+          <t>general.modRule.ignore</t>
         </is>
       </c>
       <c r="G280" t="inlineStr"/>
       <c r="H280" t="inlineStr"/>
     </row>
     <row r="281">
       <c r="A281" t="inlineStr"/>
       <c r="B281" t="inlineStr">
         <is>
-          <t>Не указано</t>
+          <t>Исключить</t>
         </is>
       </c>
       <c r="C281" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>Kick</t>
         </is>
       </c>
       <c r="D281" t="inlineStr"/>
       <c r="E281" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F281" t="inlineStr">
         <is>
-          <t>general.modRule.undefined</t>
+          <t>general.modRule.kick</t>
         </is>
       </c>
       <c r="G281" t="inlineStr"/>
       <c r="H281" t="inlineStr"/>
     </row>
     <row r="282">
       <c r="A282" t="inlineStr"/>
       <c r="B282" t="inlineStr">
         <is>
-          <t>Удалять с предупреждением</t>
+          <t>Отправить сообщение</t>
         </is>
       </c>
       <c r="C282" t="inlineStr">
         <is>
-          <t>Delete with warn</t>
+          <t>Send message</t>
         </is>
       </c>
       <c r="D282" t="inlineStr"/>
       <c r="E282" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F282" t="inlineStr">
         <is>
-          <t>general.modRule.warn</t>
+          <t>general.modRule.message</t>
         </is>
       </c>
       <c r="G282" t="inlineStr"/>
       <c r="H282" t="inlineStr"/>
     </row>
     <row r="283">
       <c r="A283" t="inlineStr"/>
       <c r="B283" t="inlineStr">
         <is>
-          <t>Очистка удалённых аккаунтов</t>
+          <t>Замутить</t>
         </is>
       </c>
       <c r="C283" t="inlineStr">
         <is>
-          <t>Clearing of deleted accounts</t>
+          <t>Mute</t>
         </is>
       </c>
       <c r="D283" t="inlineStr"/>
       <c r="E283" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F283" t="inlineStr">
         <is>
-          <t>general.nativeTask.name.clear_deleted</t>
+          <t>general.modRule.mute</t>
         </is>
       </c>
       <c r="G283" t="inlineStr"/>
       <c r="H283" t="inlineStr"/>
     </row>
     <row r="284">
       <c r="A284" t="inlineStr"/>
       <c r="B284" t="inlineStr">
         <is>
-          <t>В очереди</t>
+          <t>Уведомить</t>
         </is>
       </c>
       <c r="C284" t="inlineStr">
         <is>
-          <t>In queue</t>
+          <t>Notify</t>
         </is>
       </c>
       <c r="D284" t="inlineStr"/>
       <c r="E284" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F284" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.0</t>
+          <t>general.modRule.notify</t>
         </is>
       </c>
       <c r="G284" t="inlineStr"/>
       <c r="H284" t="inlineStr"/>
     </row>
     <row r="285">
       <c r="A285" t="inlineStr"/>
       <c r="B285" t="inlineStr">
         <is>
-          <t>В работе</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C285" t="inlineStr">
         <is>
-          <t>In progress</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D285" t="inlineStr"/>
       <c r="E285" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F285" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.1</t>
+          <t>general.modRule.null</t>
         </is>
       </c>
       <c r="G285" t="inlineStr"/>
       <c r="H285" t="inlineStr"/>
     </row>
     <row r="286">
       <c r="A286" t="inlineStr"/>
       <c r="B286" t="inlineStr">
         <is>
-          <t>Завершено</t>
+          <t>Изменить репутацию</t>
         </is>
       </c>
       <c r="C286" t="inlineStr">
         <is>
-          <t>Done</t>
+          <t>Change reputation</t>
         </is>
       </c>
       <c r="D286" t="inlineStr"/>
       <c r="E286" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F286" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.2</t>
+          <t>general.modRule.reputation</t>
         </is>
       </c>
       <c r="G286" t="inlineStr"/>
       <c r="H286" t="inlineStr"/>
     </row>
     <row r="287">
       <c r="A287" t="inlineStr"/>
       <c r="B287" t="inlineStr">
         <is>
-          <t>Ошибка</t>
+          <t>Не указано</t>
         </is>
       </c>
       <c r="C287" t="inlineStr">
         <is>
-          <t>Errored</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D287" t="inlineStr"/>
       <c r="E287" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F287" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.3</t>
+          <t>general.modRule.undefined</t>
         </is>
       </c>
       <c r="G287" t="inlineStr"/>
       <c r="H287" t="inlineStr"/>
     </row>
     <row r="288">
       <c r="A288" t="inlineStr"/>
       <c r="B288" t="inlineStr">
         <is>
-          <t>Отменено</t>
+          <t>Удалять с предупреждением</t>
         </is>
       </c>
       <c r="C288" t="inlineStr">
         <is>
-          <t>Canceled</t>
+          <t>Delete with warn</t>
         </is>
       </c>
       <c r="D288" t="inlineStr"/>
       <c r="E288" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F288" t="inlineStr">
         <is>
-          <t>general.nativeTask.status.4</t>
+          <t>general.modRule.warn</t>
         </is>
       </c>
       <c r="G288" t="inlineStr"/>
       <c r="H288" t="inlineStr"/>
     </row>
     <row r="289">
       <c r="A289" t="inlineStr"/>
       <c r="B289" t="inlineStr">
         <is>
-          <t>не установлено</t>
+          <t>Очистка удалённых аккаунтов</t>
         </is>
       </c>
       <c r="C289" t="inlineStr">
         <is>
-          <t>not set</t>
+          <t>Clearing of deleted accounts</t>
         </is>
       </c>
       <c r="D289" t="inlineStr"/>
       <c r="E289" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F289" t="inlineStr">
         <is>
-          <t>general.notSet</t>
+          <t>general.nativeTask.name.clear_deleted</t>
         </is>
       </c>
       <c r="G289" t="inlineStr"/>
       <c r="H289" t="inlineStr"/>
     </row>
     <row r="290">
       <c r="A290" t="inlineStr"/>
       <c r="B290" t="inlineStr">
         <is>
-          <t>не привязан</t>
+          <t>В очереди</t>
         </is>
       </c>
       <c r="C290" t="inlineStr">
         <is>
-          <t>not linked</t>
+          <t>In queue</t>
         </is>
       </c>
       <c r="D290" t="inlineStr"/>
       <c r="E290" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F290" t="inlineStr">
         <is>
-          <t>general.notlinked</t>
+          <t>general.nativeTask.status.0</t>
         </is>
       </c>
       <c r="G290" t="inlineStr"/>
       <c r="H290" t="inlineStr"/>
     </row>
     <row r="291">
       <c r="A291" t="inlineStr"/>
       <c r="B291" t="inlineStr">
         <is>
-          <t>Удаление сообщений</t>
+          <t>В работе</t>
         </is>
       </c>
       <c r="C291" t="inlineStr">
         <is>
-          <t>Delete messages</t>
+          <t>In progress</t>
         </is>
       </c>
       <c r="D291" t="inlineStr"/>
       <c r="E291" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F291" t="inlineStr">
         <is>
-          <t>general.permissions.delete_messages</t>
+          <t>general.nativeTask.status.1</t>
         </is>
       </c>
       <c r="G291" t="inlineStr"/>
       <c r="H291" t="inlineStr"/>
     </row>
     <row r="292">
       <c r="A292" t="inlineStr"/>
       <c r="B292" t="inlineStr">
         <is>
-          <t>Управление наказаниями</t>
+          <t>Завершено</t>
         </is>
       </c>
       <c r="C292" t="inlineStr">
         <is>
-          <t>Manage restrictions</t>
+          <t>Done</t>
         </is>
       </c>
       <c r="D292" t="inlineStr"/>
       <c r="E292" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F292" t="inlineStr">
         <is>
-          <t>general.permissions.manage_restrictions</t>
+          <t>general.nativeTask.status.2</t>
         </is>
       </c>
       <c r="G292" t="inlineStr"/>
       <c r="H292" t="inlineStr"/>
     </row>
     <row r="293">
       <c r="A293" t="inlineStr"/>
       <c r="B293" t="inlineStr">
         <is>
-          <t>Удаление ограничений</t>
+          <t>Ошибка</t>
         </is>
       </c>
       <c r="C293" t="inlineStr">
         <is>
-          <t>Removing restrictions</t>
+          <t>Errored</t>
         </is>
       </c>
       <c r="D293" t="inlineStr"/>
       <c r="E293" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F293" t="inlineStr">
         <is>
-          <t>general.permissions.remove_restrictions</t>
+          <t>general.nativeTask.status.3</t>
         </is>
       </c>
       <c r="G293" t="inlineStr"/>
       <c r="H293" t="inlineStr"/>
     </row>
     <row r="294">
       <c r="A294" t="inlineStr"/>
       <c r="B294" t="inlineStr">
         <is>
-          <t>Управление репортами</t>
+          <t>Отменено</t>
         </is>
       </c>
       <c r="C294" t="inlineStr">
         <is>
-          <t>Manage reports</t>
+          <t>Canceled</t>
         </is>
       </c>
       <c r="D294" t="inlineStr"/>
       <c r="E294" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F294" t="inlineStr">
         <is>
-          <t>general.permissions.reports</t>
+          <t>general.nativeTask.status.4</t>
         </is>
       </c>
       <c r="G294" t="inlineStr"/>
       <c r="H294" t="inlineStr"/>
     </row>
     <row r="295">
       <c r="A295" t="inlineStr"/>
       <c r="B295" t="inlineStr">
         <is>
-          <t>Выдача блокировок</t>
+          <t>не установлено</t>
         </is>
       </c>
       <c r="C295" t="inlineStr">
         <is>
-          <t>Issuing bans</t>
+          <t>not set</t>
         </is>
       </c>
       <c r="D295" t="inlineStr"/>
       <c r="E295" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F295" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_ban</t>
+          <t>general.notSet</t>
         </is>
       </c>
       <c r="G295" t="inlineStr"/>
       <c r="H295" t="inlineStr"/>
     </row>
     <row r="296">
       <c r="A296" t="inlineStr"/>
       <c r="B296" t="inlineStr">
         <is>
-          <t>Выдача мутов</t>
+          <t>не привязан</t>
         </is>
       </c>
       <c r="C296" t="inlineStr">
         <is>
-          <t>Issuing mutes</t>
+          <t>not linked</t>
         </is>
       </c>
       <c r="D296" t="inlineStr"/>
       <c r="E296" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F296" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_mute</t>
+          <t>general.notlinked</t>
         </is>
       </c>
       <c r="G296" t="inlineStr"/>
       <c r="H296" t="inlineStr"/>
     </row>
     <row r="297">
       <c r="A297" t="inlineStr"/>
       <c r="B297" t="inlineStr">
         <is>
-          <t>Выдача предупреждений</t>
+          <t>Удаление сообщений</t>
         </is>
       </c>
       <c r="C297" t="inlineStr">
         <is>
-          <t>Issuing warns</t>
+          <t>Delete messages</t>
         </is>
       </c>
       <c r="D297" t="inlineStr"/>
       <c r="E297" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F297" t="inlineStr">
         <is>
-          <t>general.permissions.restrict_warn</t>
+          <t>general.permissions.delete_messages</t>
         </is>
       </c>
       <c r="G297" t="inlineStr"/>
       <c r="H297" t="inlineStr"/>
     </row>
     <row r="298">
       <c r="A298" t="inlineStr"/>
       <c r="B298" t="inlineStr">
         <is>
-          <t>Изменение настроек чата</t>
+          <t>Управление наказаниями</t>
         </is>
       </c>
       <c r="C298" t="inlineStr">
         <is>
-          <t>Manage chat settings</t>
+          <t>Manage restrictions</t>
         </is>
       </c>
       <c r="D298" t="inlineStr"/>
       <c r="E298" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F298" t="inlineStr">
         <is>
-          <t>general.permissions.settings</t>
+          <t>general.permissions.manage_restrictions</t>
         </is>
       </c>
       <c r="G298" t="inlineStr"/>
       <c r="H298" t="inlineStr"/>
     </row>
     <row r="299">
       <c r="A299" t="inlineStr"/>
       <c r="B299" t="inlineStr">
         <is>
-          <t>Недостаточно прав для выполнения данной команды!</t>
+          <t>Удаление ограничений</t>
         </is>
       </c>
       <c r="C299" t="inlineStr">
         <is>
-          <t>Insufficient rights to execute this command!</t>
+          <t>Removing restrictions</t>
         </is>
       </c>
       <c r="D299" t="inlineStr"/>
       <c r="E299" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F299" t="inlineStr">
         <is>
-          <t>general.restricted</t>
+          <t>general.permissions.remove_restrictions</t>
         </is>
       </c>
       <c r="G299" t="inlineStr"/>
       <c r="H299" t="inlineStr"/>
     </row>
     <row r="300">
       <c r="A300" t="inlineStr"/>
       <c r="B300" t="inlineStr">
         <is>
-          <t>блокировка</t>
+          <t>Управление репортами</t>
         </is>
       </c>
       <c r="C300" t="inlineStr">
         <is>
-          <t>ban</t>
+          <t>Manage reports</t>
         </is>
       </c>
       <c r="D300" t="inlineStr"/>
       <c r="E300" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F300" t="inlineStr">
         <is>
-          <t>general.restrictionType.ban</t>
+          <t>general.permissions.reports</t>
         </is>
       </c>
       <c r="G300" t="inlineStr"/>
       <c r="H300" t="inlineStr"/>
     </row>
     <row r="301">
       <c r="A301" t="inlineStr"/>
       <c r="B301" t="inlineStr">
         <is>
-          <t>мут</t>
+          <t>Выдача блокировок</t>
         </is>
       </c>
       <c r="C301" t="inlineStr">
         <is>
-          <t>mute</t>
+          <t>Issuing bans</t>
         </is>
       </c>
       <c r="D301" t="inlineStr"/>
       <c r="E301" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F301" t="inlineStr">
         <is>
-          <t>general.restrictionType.mute</t>
+          <t>general.permissions.restrict_ban</t>
         </is>
       </c>
       <c r="G301" t="inlineStr"/>
       <c r="H301" t="inlineStr"/>
     </row>
     <row r="302">
       <c r="A302" t="inlineStr"/>
       <c r="B302" t="inlineStr">
         <is>
-          <t>заметка</t>
+          <t>Выдача мутов</t>
         </is>
       </c>
       <c r="C302" t="inlineStr">
         <is>
-          <t>note</t>
+          <t>Issuing mutes</t>
         </is>
       </c>
       <c r="D302" t="inlineStr"/>
       <c r="E302" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F302" t="inlineStr">
         <is>
-          <t>general.restrictionType.note</t>
+          <t>general.permissions.restrict_mute</t>
         </is>
       </c>
       <c r="G302" t="inlineStr"/>
       <c r="H302" t="inlineStr"/>
     </row>
     <row r="303">
       <c r="A303" t="inlineStr"/>
       <c r="B303" t="inlineStr">
         <is>
-          <t>предупреждение</t>
+          <t>Выдача предупреждений</t>
         </is>
       </c>
       <c r="C303" t="inlineStr">
         <is>
-          <t>warn</t>
+          <t>Issuing warns</t>
         </is>
       </c>
       <c r="D303" t="inlineStr"/>
       <c r="E303" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F303" t="inlineStr">
         <is>
-          <t>general.restrictionType.warn</t>
+          <t>general.permissions.restrict_warn</t>
         </is>
       </c>
       <c r="G303" t="inlineStr"/>
       <c r="H303" t="inlineStr"/>
     </row>
     <row r="304">
       <c r="A304" t="inlineStr"/>
       <c r="B304" t="inlineStr">
         <is>
-          <t>Административная команда</t>
+          <t>Изменение настроек чата</t>
         </is>
       </c>
       <c r="C304" t="inlineStr">
         <is>
-          <t>Administration command</t>
+          <t>Manage chat settings</t>
         </is>
       </c>
       <c r="D304" t="inlineStr"/>
       <c r="E304" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F304" t="inlineStr">
         <is>
-          <t>general.restrictions.adminCommand</t>
+          <t>general.permissions.settings</t>
         </is>
       </c>
       <c r="G304" t="inlineStr"/>
       <c r="H304" t="inlineStr"/>
     </row>
     <row r="305">
       <c r="A305" t="inlineStr"/>
       <c r="B305" t="inlineStr">
         <is>
-          <t>Удалить и сообщить об ошибке</t>
+          <t>Недостаточно прав для выполнения данной команды!</t>
         </is>
       </c>
       <c r="C305" t="inlineStr">
         <is>
-          <t>Delete and report error</t>
+          <t>Insufficient rights to execute this command!</t>
         </is>
       </c>
       <c r="D305" t="inlineStr"/>
       <c r="E305" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F305" t="inlineStr">
         <is>
-          <t>general.restrictions.aiReport</t>
+          <t>general.restricted</t>
         </is>
       </c>
       <c r="G305" t="inlineStr"/>
       <c r="H305" t="inlineStr"/>
     </row>
     <row r="306">
       <c r="A306" t="inlineStr"/>
       <c r="B306" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>блокировка</t>
         </is>
       </c>
       <c r="C306" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>ban</t>
         </is>
       </c>
       <c r="D306" t="inlineStr"/>
       <c r="E306" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F306" t="inlineStr">
         <is>
-          <t>general.restrictions.automod</t>
+          <t>general.restrictionType.ban</t>
         </is>
       </c>
       <c r="G306" t="inlineStr"/>
       <c r="H306" t="inlineStr"/>
     </row>
     <row r="307">
       <c r="A307" t="inlineStr"/>
       <c r="B307" t="inlineStr">
         <is>
-          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
+          <t>мут</t>
         </is>
       </c>
       <c r="C307" t="inlineStr">
         <is>
-          <t>Moderator {{user}} banned user {{restricted}}</t>
+          <t>mute</t>
         </is>
       </c>
       <c r="D307" t="inlineStr"/>
       <c r="E307" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F307" t="inlineStr">
         <is>
-          <t>general.restrictions.ban</t>
+          <t>general.restrictionType.mute</t>
         </is>
       </c>
       <c r="G307" t="inlineStr"/>
       <c r="H307" t="inlineStr"/>
     </row>
     <row r="308">
       <c r="A308" t="inlineStr"/>
       <c r="B308" t="inlineStr">
         <is>
-          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
+          <t>заметка</t>
         </is>
       </c>
       <c r="C308" t="inlineStr">
         <is>
-          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
+          <t>note</t>
         </is>
       </c>
       <c r="D308" t="inlineStr"/>
       <c r="E308" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F308" t="inlineStr">
         <is>
-          <t>general.restrictions.banChannel</t>
+          <t>general.restrictionType.note</t>
         </is>
       </c>
       <c r="G308" t="inlineStr"/>
       <c r="H308" t="inlineStr"/>
     </row>
     <row r="309">
       <c r="A309" t="inlineStr"/>
       <c r="B309" t="inlineStr">
         <is>
-          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
+          <t>предупреждение</t>
         </is>
       </c>
       <c r="C309" t="inlineStr">
         <is>
-          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
+          <t>warn</t>
         </is>
       </c>
       <c r="D309" t="inlineStr"/>
       <c r="E309" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F309" t="inlineStr">
         <is>
-          <t>general.restrictions.chatAdminRequired</t>
+          <t>general.restrictionType.warn</t>
         </is>
       </c>
       <c r="G309" t="inlineStr"/>
       <c r="H309" t="inlineStr"/>
     </row>
     <row r="310">
       <c r="A310" t="inlineStr"/>
       <c r="B310" t="inlineStr">
         <is>
-          <t>на {{duration}}</t>
+          <t>Административная команда</t>
         </is>
       </c>
       <c r="C310" t="inlineStr">
         <is>
-          <t>for {{duration}}</t>
+          <t>Administration command</t>
         </is>
       </c>
       <c r="D310" t="inlineStr"/>
       <c r="E310" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F310" t="inlineStr">
         <is>
-          <t>general.restrictions.duration</t>
+          <t>general.restrictions.adminCommand</t>
         </is>
       </c>
       <c r="G310" t="inlineStr"/>
       <c r="H310" t="inlineStr"/>
     </row>
     <row r="311">
       <c r="A311" t="inlineStr"/>
       <c r="B311" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
+          <t>Удалить и сообщить об ошибке</t>
         </is>
       </c>
       <c r="C311" t="inlineStr">
         <is>
-          <t>Moderator {{user}} kicked user {{restricted}}</t>
+          <t>Delete and report error</t>
         </is>
       </c>
       <c r="D311" t="inlineStr"/>
       <c r="E311" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F311" t="inlineStr">
         <is>
-          <t>general.restrictions.kick</t>
+          <t>general.restrictions.aiReport</t>
         </is>
       </c>
       <c r="G311" t="inlineStr"/>
       <c r="H311" t="inlineStr"/>
     </row>
     <row r="312">
       <c r="A312" t="inlineStr"/>
       <c r="B312" t="inlineStr">
         <is>
-          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C312" t="inlineStr">
         <is>
-          <t>Moderator {{user}} muted user {{restricted}}</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D312" t="inlineStr"/>
       <c r="E312" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F312" t="inlineStr">
         <is>
-          <t>general.restrictions.mute</t>
+          <t>general.restrictions.automod</t>
         </is>
       </c>
       <c r="G312" t="inlineStr"/>
       <c r="H312" t="inlineStr"/>
     </row>
     <row r="313">
       <c r="A313" t="inlineStr"/>
       <c r="B313" t="inlineStr">
         <is>
-          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
+          <t>Модератор {{user}} заблокировал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C313" t="inlineStr">
         <is>
-          <t>Note for {{restricted}} with text "{{reason}}" created</t>
+          <t>Moderator {{user}} banned user {{restricted}}</t>
         </is>
       </c>
       <c r="D313" t="inlineStr"/>
       <c r="E313" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F313" t="inlineStr">
         <is>
-          <t>general.restrictions.note</t>
+          <t>general.restrictions.ban</t>
         </is>
       </c>
       <c r="G313" t="inlineStr"/>
       <c r="H313" t="inlineStr"/>
     </row>
     <row r="314">
       <c r="A314" t="inlineStr"/>
       <c r="B314" t="inlineStr">
         <is>
-          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
+          <t>Модератор {{user}} запретил владельцу канала {{restricted}} отправлять сообщения анонимно</t>
         </is>
       </c>
       <c r="C314" t="inlineStr">
         <is>
-          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
+          <t>Moderator {{user}} has banned channel owner {{restricted}} from posting anonymously</t>
         </is>
       </c>
       <c r="D314" t="inlineStr"/>
       <c r="E314" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F314" t="inlineStr">
         <is>
-          <t>general.restrictions.participantId</t>
+          <t>general.restrictions.banChannel</t>
         </is>
       </c>
       <c r="G314" t="inlineStr"/>
       <c r="H314" t="inlineStr"/>
     </row>
     <row r="315">
       <c r="A315" t="inlineStr"/>
       <c r="B315" t="inlineStr">
         <is>
-          <t>по причине "{{reason}}"</t>
+          <t>У меня недостаточно прав для выполнения этого действия, убедитесь что выдали мне права администратора в чате.</t>
         </is>
       </c>
       <c r="C315" t="inlineStr">
         <is>
-          <t>with reason "{{reason}}"</t>
+          <t>I don't have enough permissions to perform this action, make sure you give me admin rights in chat.</t>
         </is>
       </c>
       <c r="D315" t="inlineStr"/>
       <c r="E315" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F315" t="inlineStr">
         <is>
-          <t>general.restrictions.reason</t>
+          <t>general.restrictions.chatAdminRequired</t>
         </is>
       </c>
       <c r="G315" t="inlineStr"/>
       <c r="H315" t="inlineStr"/>
     </row>
     <row r="316">
       <c r="A316" t="inlineStr"/>
       <c r="B316" t="inlineStr">
         <is>
-          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
+          <t>на {{duration}}</t>
         </is>
       </c>
       <c r="C316" t="inlineStr">
         <is>
-          <t>Moderator {{user}} warned user {{restricted}}</t>
+          <t>for {{duration}}</t>
         </is>
       </c>
       <c r="D316" t="inlineStr"/>
       <c r="E316" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F316" t="inlineStr">
         <is>
-          <t>general.restrictions.warn</t>
+          <t>general.restrictions.duration</t>
         </is>
       </c>
       <c r="G316" t="inlineStr"/>
       <c r="H316" t="inlineStr"/>
     </row>
     <row r="317">
       <c r="A317" t="inlineStr"/>
       <c r="B317" t="inlineStr">
         <is>
-          <t>лимит варнов</t>
+          <t>Модератор {{user}} выгнал пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C317" t="inlineStr">
         <is>
-          <t>warns limit</t>
+          <t>Moderator {{user}} kicked user {{restricted}}</t>
         </is>
       </c>
       <c r="D317" t="inlineStr"/>
       <c r="E317" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F317" t="inlineStr">
         <is>
-          <t>general.restrictions.warnsLimit</t>
+          <t>general.restrictions.kick</t>
         </is>
       </c>
       <c r="G317" t="inlineStr"/>
       <c r="H317" t="inlineStr"/>
     </row>
     <row r="318">
       <c r="A318" t="inlineStr"/>
       <c r="B318" t="inlineStr">
         <is>
-          <t>сохранить</t>
+          <t>Модератор {{user}} замутил пользователя {{restricted}}</t>
         </is>
       </c>
       <c r="C318" t="inlineStr">
         <is>
-          <t>save</t>
+          <t>Moderator {{user}} muted user {{restricted}}</t>
         </is>
       </c>
       <c r="D318" t="inlineStr"/>
       <c r="E318" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F318" t="inlineStr">
         <is>
-          <t>general.save</t>
+          <t>general.restrictions.mute</t>
         </is>
       </c>
       <c r="G318" t="inlineStr"/>
       <c r="H318" t="inlineStr"/>
     </row>
     <row r="319">
       <c r="A319" t="inlineStr"/>
       <c r="B319" t="inlineStr">
         <is>
-          <t>Администраторы</t>
+          <t>Заметка для {{restricted}} с текстом "{{reason}}" создана</t>
         </is>
       </c>
       <c r="C319" t="inlineStr">
         <is>
-          <t>Administrators</t>
+          <t>Note for {{restricted}} with text "{{reason}}" created</t>
         </is>
       </c>
       <c r="D319" t="inlineStr"/>
       <c r="E319" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F319" t="inlineStr">
         <is>
-          <t>general.selector.admins</t>
+          <t>general.restrictions.note</t>
         </is>
       </c>
       <c r="G319" t="inlineStr"/>
       <c r="H319" t="inlineStr"/>
     </row>
     <row r="320">
       <c r="A320" t="inlineStr"/>
       <c r="B320" t="inlineStr">
         <is>
-          <t>Все участники</t>
+          <t>Не удалось выдать блокировку на уровне Telegram API, информация о блокировке сохранена в карточке пользователя.</t>
         </is>
       </c>
       <c r="C320" t="inlineStr">
         <is>
-          <t>All users</t>
+          <t>Failed to issue a ban at the Telegram API level, the blocking information is saved in the user card.</t>
         </is>
       </c>
       <c r="D320" t="inlineStr"/>
       <c r="E320" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F320" t="inlineStr">
         <is>
-          <t>general.selector.all</t>
+          <t>general.restrictions.participantId</t>
         </is>
       </c>
       <c r="G320" t="inlineStr"/>
       <c r="H320" t="inlineStr"/>
     </row>
     <row r="321">
       <c r="A321" t="inlineStr"/>
       <c r="B321" t="inlineStr">
         <is>
-          <t>Отключены</t>
+          <t>по причине "{{reason}}"</t>
         </is>
       </c>
       <c r="C321" t="inlineStr">
         <is>
-          <t>Disabled</t>
+          <t>with reason "{{reason}}"</t>
         </is>
       </c>
       <c r="D321" t="inlineStr"/>
       <c r="E321" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F321" t="inlineStr">
         <is>
-          <t>general.selector.disabled</t>
+          <t>general.restrictions.reason</t>
         </is>
       </c>
       <c r="G321" t="inlineStr"/>
       <c r="H321" t="inlineStr"/>
     </row>
     <row r="322">
       <c r="A322" t="inlineStr"/>
       <c r="B322" t="inlineStr">
         <is>
-          <t>Владелец</t>
+          <t>Модератор {{user}} выдал предупреждение пользователю {{restricted}}</t>
         </is>
       </c>
       <c r="C322" t="inlineStr">
         <is>
-          <t>Creator</t>
+          <t>Moderator {{user}} warned user {{restricted}}</t>
         </is>
       </c>
       <c r="D322" t="inlineStr"/>
       <c r="E322" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F322" t="inlineStr">
         <is>
-          <t>general.selector.owner</t>
+          <t>general.restrictions.warn</t>
         </is>
       </c>
       <c r="G322" t="inlineStr"/>
       <c r="H322" t="inlineStr"/>
     </row>
     <row r="323">
       <c r="A323" t="inlineStr"/>
       <c r="B323" t="inlineStr">
         <is>
-          <t>Не установлено</t>
+          <t>лимит варнов</t>
         </is>
       </c>
       <c r="C323" t="inlineStr">
         <is>
-          <t>Not set</t>
+          <t>warns limit</t>
         </is>
       </c>
       <c r="D323" t="inlineStr"/>
       <c r="E323" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F323" t="inlineStr">
         <is>
-          <t>general.selector.undefined</t>
+          <t>general.restrictions.warnsLimit</t>
         </is>
       </c>
       <c r="G323" t="inlineStr"/>
       <c r="H323" t="inlineStr"/>
     </row>
     <row r="324">
       <c r="A324" t="inlineStr"/>
       <c r="B324" t="inlineStr">
         <is>
-          <t>установлено</t>
+          <t>сохранить</t>
         </is>
       </c>
       <c r="C324" t="inlineStr">
         <is>
-          <t>set</t>
+          <t>save</t>
         </is>
       </c>
       <c r="D324" t="inlineStr"/>
       <c r="E324" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F324" t="inlineStr">
         <is>
-          <t>general.set</t>
+          <t>general.save</t>
         </is>
       </c>
       <c r="G324" t="inlineStr"/>
       <c r="H324" t="inlineStr"/>
     </row>
     <row r="325">
       <c r="A325" t="inlineStr"/>
       <c r="B325" t="inlineStr">
         <is>
-          <t>Аудит</t>
+          <t>Администраторы</t>
         </is>
       </c>
       <c r="C325" t="inlineStr">
         <is>
-          <t>Audit</t>
+          <t>Administrators</t>
         </is>
       </c>
       <c r="D325" t="inlineStr"/>
       <c r="E325" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F325" t="inlineStr">
         <is>
-          <t>general.settings.audit</t>
+          <t>general.selector.admins</t>
         </is>
       </c>
       <c r="G325" t="inlineStr"/>
       <c r="H325" t="inlineStr"/>
     </row>
     <row r="326">
       <c r="A326" t="inlineStr"/>
       <c r="B326" t="inlineStr">
         <is>
-          <t>Разрешить каналам с известным владельцем</t>
+          <t>Все участники</t>
         </is>
       </c>
       <c r="C326" t="inlineStr">
         <is>
-          <t>Allow channels with known owner</t>
+          <t>All users</t>
         </is>
       </c>
       <c r="D326" t="inlineStr"/>
       <c r="E326" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F326" t="inlineStr">
         <is>
-          <t>general.settings.automod.anonChannels.mode.known</t>
+          <t>general.selector.all</t>
         </is>
       </c>
       <c r="G326" t="inlineStr"/>
       <c r="H326" t="inlineStr"/>
     </row>
     <row r="327">
       <c r="A327" t="inlineStr"/>
       <c r="B327" t="inlineStr">
         <is>
-          <t>Разрашить модераторам</t>
+          <t>Отключены</t>
         </is>
       </c>
       <c r="C327" t="inlineStr">
         <is>
-          <t>Allow moders channels</t>
+          <t>Disabled</t>
         </is>
       </c>
       <c r="D327" t="inlineStr"/>
       <c r="E327" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F327" t="inlineStr">
         <is>
-          <t>general.settings.automod.anonChannels.mode.none</t>
+          <t>general.selector.disabled</t>
         </is>
       </c>
       <c r="G327" t="inlineStr"/>
       <c r="H327" t="inlineStr"/>
     </row>
     <row r="328">
       <c r="A328" t="inlineStr"/>
       <c r="B328" t="inlineStr">
         <is>
-          <t>Модерация анонимных каналов</t>
+          <t>Владелец</t>
         </is>
       </c>
       <c r="C328" t="inlineStr">
         <is>
-          <t>Anonomous channels moderation</t>
+          <t>Creator</t>
         </is>
       </c>
       <c r="D328" t="inlineStr"/>
       <c r="E328" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F328" t="inlineStr">
         <is>
-          <t>general.settings.automod.anonChannels.name</t>
+          <t>general.selector.owner</t>
         </is>
       </c>
       <c r="G328" t="inlineStr"/>
       <c r="H328" t="inlineStr"/>
     </row>
     <row r="329">
       <c r="A329" t="inlineStr"/>
       <c r="B329" t="inlineStr">
         <is>
-          <t>Анонимный канал</t>
+          <t>Не установлено</t>
         </is>
       </c>
       <c r="C329" t="inlineStr">
         <is>
-          <t>Anonymous channel</t>
+          <t>Not set</t>
         </is>
       </c>
       <c r="D329" t="inlineStr"/>
       <c r="E329" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F329" t="inlineStr">
         <is>
-          <t>general.settings.automod.anonChannels.reason</t>
+          <t>general.selector.undefined</t>
         </is>
       </c>
       <c r="G329" t="inlineStr"/>
       <c r="H329" t="inlineStr"/>
     </row>
     <row r="330">
       <c r="A330" t="inlineStr"/>
       <c r="B330" t="inlineStr">
         <is>
-          <t>Настройки баз банов в чате {{title}}</t>
+          <t>установлено</t>
         </is>
       </c>
       <c r="C330" t="inlineStr">
         <is>
-          <t>Settings of bans bases in chat {{title}}</t>
+          <t>set</t>
         </is>
       </c>
       <c r="D330" t="inlineStr"/>
       <c r="E330" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F330" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.header</t>
+          <t>general.set</t>
         </is>
       </c>
       <c r="G330" t="inlineStr"/>
       <c r="H330" t="inlineStr"/>
     </row>
     <row r="331">
       <c r="A331" t="inlineStr"/>
       <c r="B331" t="inlineStr">
         <is>
-          <t>Базы банов</t>
+          <t>Аудит</t>
         </is>
       </c>
       <c r="C331" t="inlineStr">
         <is>
-          <t>Bans bases</t>
+          <t>Audit</t>
         </is>
       </c>
       <c r="D331" t="inlineStr"/>
       <c r="E331" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F331" t="inlineStr">
         <is>
-          <t>general.settings.automod.bansSystems.name</t>
+          <t>general.settings.audit</t>
         </is>
       </c>
       <c r="G331" t="inlineStr"/>
       <c r="H331" t="inlineStr"/>
     </row>
     <row r="332">
       <c r="A332" t="inlineStr"/>
       <c r="B332" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>Разрешить каналам с известным владельцем</t>
         </is>
       </c>
       <c r="C332" t="inlineStr">
         <is>
-          <t>Combot Anti Spam</t>
+          <t>Allow channels with known owner</t>
         </is>
       </c>
       <c r="D332" t="inlineStr"/>
       <c r="E332" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F332" t="inlineStr">
         <is>
-          <t>general.settings.automod.cas.name</t>
+          <t>general.settings.automod.anonChannels.mode.known</t>
         </is>
       </c>
       <c r="G332" t="inlineStr"/>
       <c r="H332" t="inlineStr"/>
     </row>
     <row r="333">
       <c r="A333" t="inlineStr"/>
       <c r="B333" t="inlineStr">
         <is>
-          <t>Контакты</t>
+          <t>Разрашить модераторам</t>
         </is>
       </c>
       <c r="C333" t="inlineStr">
         <is>
-          <t>Contacts</t>
+          <t>Allow moders channels</t>
         </is>
       </c>
       <c r="D333" t="inlineStr"/>
       <c r="E333" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F333" t="inlineStr">
         <is>
-          <t>general.settings.automod.contacts.name</t>
+          <t>general.settings.automod.anonChannels.mode.none</t>
         </is>
       </c>
       <c r="G333" t="inlineStr"/>
       <c r="H333" t="inlineStr"/>
     </row>
     <row r="334">
       <c r="A334" t="inlineStr"/>
       <c r="B334" t="inlineStr">
         <is>
-          <t>Удаление стикеров</t>
+          <t>Модерация анонимных каналов</t>
         </is>
       </c>
       <c r="C334" t="inlineStr">
         <is>
-          <t>Sticker deletion</t>
+          <t>Anonomous channels moderation</t>
         </is>
       </c>
       <c r="D334" t="inlineStr"/>
       <c r="E334" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F334" t="inlineStr">
         <is>
-          <t>general.settings.automod.delStickers.name</t>
+          <t>general.settings.automod.anonChannels.name</t>
         </is>
       </c>
       <c r="G334" t="inlineStr"/>
       <c r="H334" t="inlineStr"/>
     </row>
     <row r="335">
       <c r="A335" t="inlineStr"/>
       <c r="B335" t="inlineStr">
         <is>
-          <t>Удалять прочие команды</t>
+          <t>Анонимный канал</t>
         </is>
       </c>
       <c r="C335" t="inlineStr">
         <is>
-          <t>Delete others commands</t>
+          <t>Anonymous channel</t>
         </is>
       </c>
       <c r="D335" t="inlineStr"/>
       <c r="E335" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F335" t="inlineStr">
         <is>
-          <t>general.settings.automod.deleteCommands.name</t>
+          <t>general.settings.automod.anonChannels.reason</t>
         </is>
       </c>
       <c r="G335" t="inlineStr"/>
       <c r="H335" t="inlineStr"/>
     </row>
     <row r="336">
       <c r="A336" t="inlineStr"/>
       <c r="B336" t="inlineStr">
         <is>
-          <t>Исключения</t>
+          <t>Настройки баз банов в чате {{title}}</t>
         </is>
       </c>
       <c r="C336" t="inlineStr">
         <is>
-          <t>Exceptions</t>
+          <t>Settings of bans bases in chat {{title}}</t>
         </is>
       </c>
       <c r="D336" t="inlineStr"/>
       <c r="E336" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F336" t="inlineStr">
         <is>
-          <t>general.settings.automod.external_bans_exceptions.name</t>
+          <t>general.settings.automod.bansSystems.header</t>
         </is>
       </c>
       <c r="G336" t="inlineStr"/>
       <c r="H336" t="inlineStr"/>
     </row>
     <row r="337">
       <c r="A337" t="inlineStr"/>
       <c r="B337" t="inlineStr">
         <is>
-          <t>Модерация флуда</t>
+          <t>Базы банов</t>
         </is>
       </c>
       <c r="C337" t="inlineStr">
         <is>
-          <t>Flood moderation</t>
+          <t>Bans bases</t>
         </is>
       </c>
       <c r="D337" t="inlineStr"/>
       <c r="E337" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F337" t="inlineStr">
         <is>
-          <t>general.settings.automod.flood.name</t>
+          <t>general.settings.automod.bansSystems.name</t>
         </is>
       </c>
       <c r="G337" t="inlineStr"/>
       <c r="H337" t="inlineStr"/>
     </row>
     <row r="338">
       <c r="A338" t="inlineStr"/>
       <c r="B338" t="inlineStr">
         <is>
-          <t>Игры</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="C338" t="inlineStr">
         <is>
-          <t>Games</t>
+          <t>Combot Anti Spam</t>
         </is>
       </c>
       <c r="D338" t="inlineStr"/>
       <c r="E338" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F338" t="inlineStr">
         <is>
-          <t>general.settings.automod.games.name</t>
+          <t>general.settings.automod.cas.name</t>
         </is>
       </c>
       <c r="G338" t="inlineStr"/>
       <c r="H338" t="inlineStr"/>
     </row>
     <row r="339">
       <c r="A339" t="inlineStr"/>
       <c r="B339" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Контакты</t>
         </is>
       </c>
       <c r="C339" t="inlineStr">
         <is>
-          <t>Guard Anti Spam</t>
+          <t>Contacts</t>
         </is>
       </c>
       <c r="D339" t="inlineStr"/>
       <c r="E339" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F339" t="inlineStr">
         <is>
-          <t>general.settings.automod.gas.name</t>
+          <t>general.settings.automod.contacts.name</t>
         </is>
       </c>
       <c r="G339" t="inlineStr"/>
       <c r="H339" t="inlineStr"/>
     </row>
     <row r="340">
       <c r="A340" t="inlineStr"/>
       <c r="B340" t="inlineStr">
         <is>
-          <t>Настройки автоматической модерации в чате {{title}}</t>
+          <t>Удаление стикеров</t>
         </is>
       </c>
       <c r="C340" t="inlineStr">
         <is>
-          <t>Automatic moderation settings in chat {{title}}</t>
+          <t>Sticker deletion</t>
         </is>
       </c>
       <c r="D340" t="inlineStr"/>
       <c r="E340" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F340" t="inlineStr">
         <is>
-          <t>general.settings.automod.header</t>
+          <t>general.settings.automod.delStickers.name</t>
         </is>
       </c>
       <c r="G340" t="inlineStr"/>
       <c r="H340" t="inlineStr"/>
     </row>
     <row r="341">
       <c r="A341" t="inlineStr"/>
       <c r="B341" t="inlineStr">
         <is>
-          <t>Отправка сообщений триггеров</t>
+          <t>Удалять прочие команды</t>
         </is>
       </c>
       <c r="C341" t="inlineStr">
         <is>
-          <t>Sending trigger messages</t>
+          <t>Delete others commands</t>
         </is>
       </c>
       <c r="D341" t="inlineStr"/>
       <c r="E341" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F341" t="inlineStr">
         <is>
-          <t>general.settings.automod.hideTriggerMessage.name</t>
+          <t>general.settings.automod.deleteCommands.name</t>
         </is>
       </c>
       <c r="G341" t="inlineStr"/>
       <c r="H341" t="inlineStr"/>
     </row>
     <row r="342">
       <c r="A342" t="inlineStr"/>
       <c r="B342" t="inlineStr">
         <is>
-          <t>Фильтр ссылок</t>
+          <t>Удалять ранние комментарии</t>
         </is>
       </c>
       <c r="C342" t="inlineStr">
         <is>
-          <t>Links white list</t>
+          <t>Delete early comments</t>
         </is>
       </c>
       <c r="D342" t="inlineStr"/>
       <c r="E342" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F342" t="inlineStr">
         <is>
-          <t>general.settings.automod.linksList.name</t>
+          <t>general.settings.automod.earlyCommentsDeletion.name</t>
         </is>
       </c>
       <c r="G342" t="inlineStr"/>
       <c r="H342" t="inlineStr"/>
     </row>
     <row r="343">
       <c r="A343" t="inlineStr"/>
       <c r="B343" t="inlineStr">
         <is>
-          <t>Локации</t>
+          <t>Исключения</t>
         </is>
       </c>
       <c r="C343" t="inlineStr">
         <is>
-          <t>Locations</t>
+          <t>Exceptions</t>
         </is>
       </c>
       <c r="D343" t="inlineStr"/>
       <c r="E343" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F343" t="inlineStr">
         <is>
-          <t>general.settings.automod.location.name</t>
+          <t>general.settings.automod.external_bans_exceptions.name</t>
         </is>
       </c>
       <c r="G343" t="inlineStr"/>
       <c r="H343" t="inlineStr"/>
     </row>
     <row r="344">
       <c r="A344" t="inlineStr"/>
       <c r="B344" t="inlineStr">
         <is>
-          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
+          <t>Модерация флуда</t>
         </is>
       </c>
       <c r="C344" t="inlineStr">
         <is>
-          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
+          <t>Flood moderation</t>
         </is>
       </c>
       <c r="D344" t="inlineStr"/>
       <c r="E344" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F344" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.detection</t>
+          <t>general.settings.automod.flood.name</t>
         </is>
       </c>
       <c r="G344" t="inlineStr"/>
       <c r="H344" t="inlineStr"/>
     </row>
     <row r="345">
       <c r="A345" t="inlineStr"/>
       <c r="B345" t="inlineStr">
         <is>
-          <t>Отправьте длительность наказания в виде интервала</t>
+          <t>Игры</t>
         </is>
       </c>
       <c r="C345" t="inlineStr">
         <is>
-          <t>Sent duration of restriction in interval format</t>
+          <t>Games</t>
         </is>
       </c>
       <c r="D345" t="inlineStr"/>
       <c r="E345" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F345" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.duration</t>
+          <t>general.settings.automod.games.name</t>
         </is>
       </c>
       <c r="G345" t="inlineStr"/>
       <c r="H345" t="inlineStr"/>
     </row>
     <row r="346">
       <c r="A346" t="inlineStr"/>
       <c r="B346" t="inlineStr">
         <is>
-          <t>Проверка медиа</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="C346" t="inlineStr">
         <is>
-          <t>Media checking</t>
+          <t>Guard Anti Spam</t>
         </is>
       </c>
       <c r="D346" t="inlineStr"/>
       <c r="E346" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F346" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.name</t>
+          <t>general.settings.automod.gas.name</t>
         </is>
       </c>
       <c r="G346" t="inlineStr"/>
       <c r="H346" t="inlineStr"/>
     </row>
     <row r="347">
       <c r="A347" t="inlineStr"/>
       <c r="B347" t="inlineStr">
         <is>
-          <t>Выберите наказание для пользователя</t>
+          <t>Настройки автоматической модерации в чате {{title}}</t>
         </is>
       </c>
       <c r="C347" t="inlineStr">
         <is>
-          <t>Select user restriction</t>
+          <t>Automatic moderation settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D347" t="inlineStr"/>
       <c r="E347" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F347" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.punishment</t>
+          <t>general.settings.automod.header</t>
         </is>
       </c>
       <c r="G347" t="inlineStr"/>
       <c r="H347" t="inlineStr"/>
     </row>
     <row r="348">
       <c r="A348" t="inlineStr"/>
       <c r="B348" t="inlineStr">
         <is>
-          <t>Отправка запрещённого материала</t>
+          <t>Отправка сообщений триггеров</t>
         </is>
       </c>
       <c r="C348" t="inlineStr">
         <is>
-          <t>Unacceptable media sent</t>
+          <t>Sending trigger messages</t>
         </is>
       </c>
       <c r="D348" t="inlineStr"/>
       <c r="E348" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F348" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaCheck.sent</t>
+          <t>general.settings.automod.hideTriggerMessage.name</t>
         </is>
       </c>
       <c r="G348" t="inlineStr"/>
       <c r="H348" t="inlineStr"/>
     </row>
     <row r="349">
       <c r="A349" t="inlineStr"/>
       <c r="B349" t="inlineStr">
         <is>
-          <t>Максимальное количество ряд</t>
+          <t>Фильтр ссылок</t>
         </is>
       </c>
       <c r="C349" t="inlineStr">
         <is>
-          <t>Maximum number in row</t>
+          <t>Links white list</t>
         </is>
       </c>
       <c r="D349" t="inlineStr"/>
       <c r="E349" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F349" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.count.name</t>
+          <t>general.settings.automod.linksList.name</t>
         </is>
       </c>
       <c r="G349" t="inlineStr"/>
       <c r="H349" t="inlineStr"/>
     </row>
     <row r="350">
       <c r="A350" t="inlineStr"/>
       <c r="B350" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Локации</t>
         </is>
       </c>
       <c r="C350" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Locations</t>
         </is>
       </c>
       <c r="D350" t="inlineStr"/>
       <c r="E350" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F350" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
+          <t>general.settings.automod.location.name</t>
         </is>
       </c>
       <c r="G350" t="inlineStr"/>
       <c r="H350" t="inlineStr"/>
     </row>
     <row r="351">
       <c r="A351" t="inlineStr"/>
       <c r="B351" t="inlineStr">
         <is>
-          <t>Настройки модерации спама медиа в чате {{title}}</t>
+          <t>Отправьте процент нарушающих стикеров в паке или выберите непосредственную отправку нарушения.</t>
         </is>
       </c>
       <c r="C351" t="inlineStr">
         <is>
-          <t>Settings of media spam moderation in chat {{title}}</t>
+          <t>Sent percent of unacceptable stickers in stickerpack or click on button to restrict when unacceptable sticker is sent.</t>
         </is>
       </c>
       <c r="D351" t="inlineStr"/>
       <c r="E351" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F351" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.header</t>
+          <t>general.settings.automod.mediaCheck.detection</t>
         </is>
       </c>
       <c r="G351" t="inlineStr"/>
       <c r="H351" t="inlineStr"/>
     </row>
     <row r="352">
       <c r="A352" t="inlineStr"/>
       <c r="B352" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Отправьте длительность наказания в виде интервала</t>
         </is>
       </c>
       <c r="C352" t="inlineStr">
         <is>
-          <t>Сheck interval</t>
+          <t>Sent duration of restriction in interval format</t>
         </is>
       </c>
       <c r="D352" t="inlineStr"/>
       <c r="E352" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F352" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
+          <t>general.settings.automod.mediaCheck.duration</t>
         </is>
       </c>
       <c r="G352" t="inlineStr"/>
       <c r="H352" t="inlineStr"/>
     </row>
     <row r="353">
       <c r="A353" t="inlineStr"/>
       <c r="B353" t="inlineStr">
         <is>
-          <t>Модерация спама медиа</t>
+          <t>Проверка медиа</t>
         </is>
       </c>
       <c r="C353" t="inlineStr">
         <is>
-          <t>Media spam moderation</t>
+          <t>Media checking</t>
         </is>
       </c>
       <c r="D353" t="inlineStr"/>
       <c r="E353" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F353" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.name</t>
+          <t>general.settings.automod.mediaCheck.name</t>
         </is>
       </c>
       <c r="G353" t="inlineStr"/>
       <c r="H353" t="inlineStr"/>
     </row>
     <row r="354">
       <c r="A354" t="inlineStr"/>
       <c r="B354" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Выберите наказание для пользователя</t>
         </is>
       </c>
       <c r="C354" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Select user restriction</t>
         </is>
       </c>
       <c r="D354" t="inlineStr"/>
       <c r="E354" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F354" t="inlineStr">
         <is>
-          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
+          <t>general.settings.automod.mediaCheck.punishment</t>
         </is>
       </c>
       <c r="G354" t="inlineStr"/>
       <c r="H354" t="inlineStr"/>
     </row>
     <row r="355">
       <c r="A355" t="inlineStr"/>
       <c r="B355" t="inlineStr">
         <is>
-          <t>Настройки модерации типов сообщений в чате {{title}}</t>
+          <t>Отправка запрещённого материала</t>
         </is>
       </c>
       <c r="C355" t="inlineStr">
         <is>
-          <t>Message types moderation in chat {{title}}</t>
+          <t>Unacceptable media sent</t>
         </is>
       </c>
       <c r="D355" t="inlineStr"/>
       <c r="E355" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F355" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.header</t>
+          <t>general.settings.automod.mediaCheck.sent</t>
         </is>
       </c>
       <c r="G355" t="inlineStr"/>
       <c r="H355" t="inlineStr"/>
     </row>
     <row r="356">
       <c r="A356" t="inlineStr"/>
       <c r="B356" t="inlineStr">
         <is>
-          <t>Модерация типов сообщений</t>
+          <t>Максимальное количество ряд</t>
         </is>
       </c>
       <c r="C356" t="inlineStr">
         <is>
-          <t>Message types moderation</t>
+          <t>Maximum number in row</t>
         </is>
       </c>
       <c r="D356" t="inlineStr"/>
       <c r="E356" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F356" t="inlineStr">
         <is>
-          <t>general.settings.automod.messageModeration.name</t>
+          <t>general.settings.automod.mediaSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G356" t="inlineStr"/>
       <c r="H356" t="inlineStr"/>
     </row>
     <row r="357">
       <c r="A357" t="inlineStr"/>
       <c r="B357" t="inlineStr">
         <is>
-          <t>Длительность мута при использовании команд модерации</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C357" t="inlineStr">
         <is>
-          <t>Mute duration when trying to use moderation commands</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D357" t="inlineStr"/>
       <c r="E357" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F357" t="inlineStr">
         <is>
-          <t>general.settings.automod.muteOnPermission.name</t>
+          <t>general.settings.automod.mediaSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G357" t="inlineStr"/>
       <c r="H357" t="inlineStr"/>
     </row>
     <row r="358">
       <c r="A358" t="inlineStr"/>
       <c r="B358" t="inlineStr">
         <is>
-          <t>Длительность ограничений новичка</t>
+          <t>Настройки модерации спама медиа в чате {{title}}</t>
         </is>
       </c>
       <c r="C358" t="inlineStr">
         <is>
-          <t>Duration of beginner's restrictions</t>
+          <t>Settings of media spam moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D358" t="inlineStr"/>
       <c r="E358" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F358" t="inlineStr">
         <is>
-          <t>general.settings.automod.newbieRestrictions.name</t>
+          <t>general.settings.automod.mediaSpamCheck.header</t>
         </is>
       </c>
       <c r="G358" t="inlineStr"/>
       <c r="H358" t="inlineStr"/>
     </row>
     <row r="359">
       <c r="A359" t="inlineStr"/>
       <c r="B359" t="inlineStr">
         <is>
-          <t>Настройки анти-рейд системы в чате {{title}}</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C359" t="inlineStr">
         <is>
-          <t>Settings of anti-raid system in chat {{title}}</t>
+          <t>Сheck interval</t>
         </is>
       </c>
       <c r="D359" t="inlineStr"/>
       <c r="E359" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F359" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.header</t>
+          <t>general.settings.automod.mediaSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G359" t="inlineStr"/>
       <c r="H359" t="inlineStr"/>
     </row>
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
-          <t>Интервал</t>
+          <t>Модерация спама медиа</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Media spam moderation</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.interval.name</t>
+          <t>general.settings.automod.mediaSpamCheck.name</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
     </row>
     <row r="361">
       <c r="A361" t="inlineStr"/>
       <c r="B361" t="inlineStr">
         <is>
-          <t>Анти-рейд</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C361" t="inlineStr">
         <is>
-          <t>Anti-raid</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D361" t="inlineStr"/>
       <c r="E361" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F361" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.name</t>
+          <t>general.settings.automod.mediaSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G361" t="inlineStr"/>
       <c r="H361" t="inlineStr"/>
     </row>
     <row r="362">
       <c r="A362" t="inlineStr"/>
       <c r="B362" t="inlineStr">
         <is>
-          <t>Порог сработки</t>
+          <t>Настройки модерации типов сообщений в чате {{title}}</t>
         </is>
       </c>
       <c r="C362" t="inlineStr">
         <is>
-          <t>Threshold</t>
+          <t>Message types moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D362" t="inlineStr"/>
       <c r="E362" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F362" t="inlineStr">
         <is>
-          <t>general.settings.automod.raid.threshold.name</t>
+          <t>general.settings.automod.messageModeration.header</t>
         </is>
       </c>
       <c r="G362" t="inlineStr"/>
       <c r="H362" t="inlineStr"/>
     </row>
     <row r="363">
       <c r="A363" t="inlineStr"/>
       <c r="B363" t="inlineStr">
         <is>
-          <t>Максимальное количество реакций в ряд</t>
+          <t>Модерация типов сообщений</t>
         </is>
       </c>
       <c r="C363" t="inlineStr">
         <is>
-          <t>Maximum number of reactions in a row</t>
+          <t>Message types moderation</t>
         </is>
       </c>
       <c r="D363" t="inlineStr"/>
       <c r="E363" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F363" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.count.name</t>
+          <t>general.settings.automod.messageModeration.name</t>
         </is>
       </c>
       <c r="G363" t="inlineStr"/>
       <c r="H363" t="inlineStr"/>
     </row>
     <row r="364">
       <c r="A364" t="inlineStr"/>
       <c r="B364" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Длительность мута при использовании команд модерации</t>
         </is>
       </c>
       <c r="C364" t="inlineStr">
         <is>
-          <t>Duration of the penalty</t>
+          <t>Mute duration when trying to use moderation commands</t>
         </is>
       </c>
       <c r="D364" t="inlineStr"/>
       <c r="E364" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F364" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.duration.name</t>
+          <t>general.settings.automod.muteOnPermission.name</t>
         </is>
       </c>
       <c r="G364" t="inlineStr"/>
       <c r="H364" t="inlineStr"/>
     </row>
     <row r="365">
       <c r="A365" t="inlineStr"/>
       <c r="B365" t="inlineStr">
         <is>
-          <t>Настройки модерации спама реакциями в чате {{title}}</t>
+          <t>Длительность ограничений новичка</t>
         </is>
       </c>
       <c r="C365" t="inlineStr">
         <is>
-          <t>Reaction spam moderation settings for chat {{title}}</t>
+          <t>Duration of beginner's restrictions</t>
         </is>
       </c>
       <c r="D365" t="inlineStr"/>
       <c r="E365" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F365" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.header</t>
+          <t>general.settings.automod.newbieRestrictions.name</t>
         </is>
       </c>
       <c r="G365" t="inlineStr"/>
       <c r="H365" t="inlineStr"/>
     </row>
     <row r="366">
       <c r="A366" t="inlineStr"/>
       <c r="B366" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Настройки анти-рейд системы в чате {{title}}</t>
         </is>
       </c>
       <c r="C366" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Settings of anti-raid system in chat {{title}}</t>
         </is>
       </c>
       <c r="D366" t="inlineStr"/>
       <c r="E366" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F366" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.interval.name</t>
+          <t>general.settings.automod.raid.header</t>
         </is>
       </c>
       <c r="G366" t="inlineStr"/>
       <c r="H366" t="inlineStr"/>
     </row>
     <row r="367">
       <c r="A367" t="inlineStr"/>
       <c r="B367" t="inlineStr">
         <is>
-          <t>Модерация спама реакциями</t>
+          <t>Интервал</t>
         </is>
       </c>
       <c r="C367" t="inlineStr">
         <is>
-          <t>Reaction spam moderation</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D367" t="inlineStr"/>
       <c r="E367" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F367" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.name</t>
+          <t>general.settings.automod.raid.interval.name</t>
         </is>
       </c>
       <c r="G367" t="inlineStr"/>
       <c r="H367" t="inlineStr"/>
     </row>
     <row r="368">
       <c r="A368" t="inlineStr"/>
       <c r="B368" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Анти-рейд</t>
         </is>
       </c>
       <c r="C368" t="inlineStr">
         <is>
-          <t>Penalty</t>
+          <t>Anti-raid</t>
         </is>
       </c>
       <c r="D368" t="inlineStr"/>
       <c r="E368" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F368" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsSpamCheck.punishment.name</t>
+          <t>general.settings.automod.raid.name</t>
         </is>
       </c>
       <c r="G368" t="inlineStr"/>
       <c r="H368" t="inlineStr"/>
     </row>
     <row r="369">
       <c r="A369" t="inlineStr"/>
       <c r="B369" t="inlineStr">
         <is>
-          <t>Реакций до блокировки</t>
+          <t>Порог сработки</t>
         </is>
       </c>
       <c r="C369" t="inlineStr">
         <is>
-          <t>Reactions until ban</t>
+          <t>Threshold</t>
         </is>
       </c>
       <c r="D369" t="inlineStr"/>
       <c r="E369" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F369" t="inlineStr">
         <is>
-          <t>general.settings.automod.reactionsUntilBan.name</t>
+          <t>general.settings.automod.raid.threshold.name</t>
         </is>
       </c>
       <c r="G369" t="inlineStr"/>
       <c r="H369" t="inlineStr"/>
     </row>
     <row r="370">
       <c r="A370" t="inlineStr"/>
       <c r="B370" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Максимальное количество реакций в ряд</t>
         </is>
       </c>
       <c r="C370" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Maximum number of reactions in a row</t>
         </is>
       </c>
       <c r="D370" t="inlineStr"/>
       <c r="E370" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F370" t="inlineStr">
         <is>
-          <t>general.settings.automod.spamLike.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G370" t="inlineStr"/>
       <c r="H370" t="inlineStr"/>
     </row>
     <row r="371">
       <c r="A371" t="inlineStr"/>
       <c r="B371" t="inlineStr">
         <is>
-          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C371" t="inlineStr">
         <is>
-          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
+          <t>Duration of the penalty</t>
         </is>
       </c>
       <c r="D371" t="inlineStr"/>
       <c r="E371" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F371" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G371" t="inlineStr"/>
       <c r="H371" t="inlineStr"/>
     </row>
     <row r="372">
       <c r="A372" t="inlineStr"/>
       <c r="B372" t="inlineStr">
         <is>
-          <t>Насилие над животными</t>
+          <t>Настройки модерации спама реакциями в чате {{title}}</t>
         </is>
       </c>
       <c r="C372" t="inlineStr">
         <is>
-          <t>Animal Abuse</t>
+          <t>Reaction spam moderation settings for chat {{title}}</t>
         </is>
       </c>
       <c r="D372" t="inlineStr"/>
       <c r="E372" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F372" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.animal_abuse.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.header</t>
         </is>
       </c>
       <c r="G372" t="inlineStr"/>
       <c r="H372" t="inlineStr"/>
     </row>
     <row r="373">
       <c r="A373" t="inlineStr"/>
       <c r="B373" t="inlineStr">
         <is>
-          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C373" t="inlineStr">
         <is>
-          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D373" t="inlineStr"/>
       <c r="E373" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F373" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G373" t="inlineStr"/>
       <c r="H373" t="inlineStr"/>
     </row>
     <row r="374">
       <c r="A374" t="inlineStr"/>
       <c r="B374" t="inlineStr">
         <is>
-          <t>Кровь и насилие (общее)</t>
+          <t>Модерация спама реакциями</t>
         </is>
       </c>
       <c r="C374" t="inlineStr">
         <is>
-          <t>Blood and Violence (General)</t>
+          <t>Reaction spam moderation</t>
         </is>
       </c>
       <c r="D374" t="inlineStr"/>
       <c r="E374" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F374" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood.name</t>
+          <t>general.settings.automod.reactionsSpamCheck.name</t>
         </is>
       </c>
       <c r="G374" t="inlineStr"/>
       <c r="H374" t="inlineStr"/>
     </row>
     <row r="375">
       <c r="A375" t="inlineStr"/>
       <c r="B375" t="inlineStr">
         <is>
-          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C375" t="inlineStr">
         <is>
-          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
+          <t>Penalty</t>
         </is>
       </c>
       <c r="D375" t="inlineStr"/>
       <c r="E375" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F375" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.description</t>
+          <t>general.settings.automod.reactionsSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G375" t="inlineStr"/>
       <c r="H375" t="inlineStr"/>
     </row>
     <row r="376">
       <c r="A376" t="inlineStr"/>
       <c r="B376" t="inlineStr">
         <is>
-          <t>Кровь</t>
+          <t>Реакций до блокировки</t>
         </is>
       </c>
       <c r="C376" t="inlineStr">
         <is>
-          <t>Blood</t>
+          <t>Reactions until ban</t>
         </is>
       </c>
       <c r="D376" t="inlineStr"/>
       <c r="E376" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F376" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-blood.name</t>
+          <t>general.settings.automod.reactionsUntilBan.name</t>
         </is>
       </c>
       <c r="G376" t="inlineStr"/>
       <c r="H376" t="inlineStr"/>
     </row>
     <row r="377">
       <c r="A377" t="inlineStr"/>
       <c r="B377" t="inlineStr">
         <is>
-          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C377" t="inlineStr">
         <is>
-          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D377" t="inlineStr"/>
       <c r="E377" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F377" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.description</t>
+          <t>general.settings.automod.spamLike.name</t>
         </is>
       </c>
       <c r="G377" t="inlineStr"/>
       <c r="H377" t="inlineStr"/>
     </row>
     <row r="378">
       <c r="A378" t="inlineStr"/>
       <c r="B378" t="inlineStr">
         <is>
-          <t>Сцены убийств и расчленения</t>
+          <t>Избиение, убийство или мучение животных; изображения зоофилии.</t>
         </is>
       </c>
       <c r="C378" t="inlineStr">
         <is>
-          <t>Scenes of murder and dismemberment</t>
+          <t>Beating, killing, or abusing animals; images of zoophilia.</t>
         </is>
       </c>
       <c r="D378" t="inlineStr"/>
       <c r="E378" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F378" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.blood-killing.name</t>
+          <t>general.settings.automod.stickers.animal_abuse.description</t>
         </is>
       </c>
       <c r="G378" t="inlineStr"/>
       <c r="H378" t="inlineStr"/>
     </row>
     <row r="379">
       <c r="A379" t="inlineStr"/>
       <c r="B379" t="inlineStr">
         <is>
-          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
+          <t>Насилие над животными</t>
         </is>
       </c>
       <c r="C379" t="inlineStr">
         <is>
-          <t>Materials without signs of violations or unacceptable content.</t>
+          <t>Animal Abuse</t>
         </is>
       </c>
       <c r="D379" t="inlineStr"/>
       <c r="E379" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F379" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.description</t>
+          <t>general.settings.automod.stickers.animal_abuse.name</t>
         </is>
       </c>
       <c r="G379" t="inlineStr"/>
       <c r="H379" t="inlineStr"/>
     </row>
     <row r="380">
       <c r="A380" t="inlineStr"/>
       <c r="B380" t="inlineStr">
         <is>
-          <t>Безопасные</t>
+          <t>Материалы, содержащие сцены насилия или кровь (например, боевые сцены, травмы).</t>
         </is>
       </c>
       <c r="C380" t="inlineStr">
         <is>
-          <t>Safe</t>
+          <t>Materials containing scenes of violence or blood (e.g., battle scenes, injuries).</t>
         </is>
       </c>
       <c r="D380" t="inlineStr"/>
       <c r="E380" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F380" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.clear.name</t>
+          <t>general.settings.automod.stickers.blood.description</t>
         </is>
       </c>
       <c r="G380" t="inlineStr"/>
       <c r="H380" t="inlineStr"/>
     </row>
     <row r="381">
       <c r="A381" t="inlineStr"/>
       <c r="B381" t="inlineStr">
         <is>
-          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
+          <t>Кровь и насилие (общее)</t>
         </is>
       </c>
       <c r="C381" t="inlineStr">
         <is>
-          <t>Stickers that cause Telegram to freeze or crash.</t>
+          <t>Blood and Violence (General)</t>
         </is>
       </c>
       <c r="D381" t="inlineStr"/>
       <c r="E381" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F381" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.description</t>
+          <t>general.settings.automod.stickers.blood.name</t>
         </is>
       </c>
       <c r="G381" t="inlineStr"/>
       <c r="H381" t="inlineStr"/>
     </row>
     <row r="382">
       <c r="A382" t="inlineStr"/>
       <c r="B382" t="inlineStr">
         <is>
-          <t>Краш-стикеры</t>
+          <t>Изображения с кровью или её визуализацией: персонажи в крови, скопления крови.</t>
         </is>
       </c>
       <c r="C382" t="inlineStr">
         <is>
-          <t>Crash Stickers</t>
+          <t>Images with blood or its visualization: characters covered in blood, pools of blood.</t>
         </is>
       </c>
       <c r="D382" t="inlineStr"/>
       <c r="E382" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F382" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.crash.name</t>
+          <t>general.settings.automod.stickers.blood-blood.description</t>
         </is>
       </c>
       <c r="G382" t="inlineStr"/>
       <c r="H382" t="inlineStr"/>
     </row>
     <row r="383">
       <c r="A383" t="inlineStr"/>
       <c r="B383" t="inlineStr">
         <is>
-          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
+          <t>Кровь</t>
         </is>
       </c>
       <c r="C383" t="inlineStr">
         <is>
-          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
+          <t>Blood</t>
         </is>
       </c>
       <c r="D383" t="inlineStr"/>
       <c r="E383" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F383" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.description</t>
+          <t>general.settings.automod.stickers.blood-blood.name</t>
         </is>
       </c>
       <c r="G383" t="inlineStr"/>
       <c r="H383" t="inlineStr"/>
     </row>
     <row r="384">
       <c r="A384" t="inlineStr"/>
       <c r="B384" t="inlineStr">
         <is>
-          <t>Эпилептогенный контент</t>
+          <t>Показаны сцены убийства людей, раны с внутренностями, кадры расчленения (включая самоубийство).</t>
         </is>
       </c>
       <c r="C384" t="inlineStr">
         <is>
-          <t>Epileptogenic content</t>
+          <t>Scenes of murder, wounds with internal organs exposed, and dismemberment (including suicide) are shown.</t>
         </is>
       </c>
       <c r="D384" t="inlineStr"/>
       <c r="E384" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F384" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic.name</t>
+          <t>general.settings.automod.stickers.blood-killing.description</t>
         </is>
       </c>
       <c r="G384" t="inlineStr"/>
       <c r="H384" t="inlineStr"/>
     </row>
     <row r="385">
       <c r="A385" t="inlineStr"/>
       <c r="B385" t="inlineStr">
         <is>
-          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
+          <t>Сцены убийств и расчленения</t>
         </is>
       </c>
       <c r="C385" t="inlineStr">
         <is>
-          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
+          <t>Scenes of murder and dismemberment</t>
         </is>
       </c>
       <c r="D385" t="inlineStr"/>
       <c r="E385" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F385" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.description</t>
+          <t>general.settings.automod.stickers.blood-killing.name</t>
         </is>
       </c>
       <c r="G385" t="inlineStr"/>
       <c r="H385" t="inlineStr"/>
     </row>
     <row r="386">
       <c r="A386" t="inlineStr"/>
       <c r="B386" t="inlineStr">
         <is>
-          <t>Тревожные изображения</t>
+          <t>Материалы без признаков нарушений и неприемлемого контента.</t>
         </is>
       </c>
       <c r="C386" t="inlineStr">
         <is>
-          <t>Disturbing Images</t>
+          <t>Materials without signs of violations or unacceptable content.</t>
         </is>
       </c>
       <c r="D386" t="inlineStr"/>
       <c r="E386" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F386" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-scare.name</t>
+          <t>general.settings.automod.stickers.clear.description</t>
         </is>
       </c>
       <c r="G386" t="inlineStr"/>
       <c r="H386" t="inlineStr"/>
     </row>
     <row r="387">
       <c r="A387" t="inlineStr"/>
       <c r="B387" t="inlineStr">
         <is>
-          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
+          <t>Безопасные</t>
         </is>
       </c>
       <c r="C387" t="inlineStr">
         <is>
-          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
+          <t>Safe</t>
         </is>
       </c>
       <c r="D387" t="inlineStr"/>
       <c r="E387" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F387" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
+          <t>general.settings.automod.stickers.clear.name</t>
         </is>
       </c>
       <c r="G387" t="inlineStr"/>
       <c r="H387" t="inlineStr"/>
     </row>
     <row r="388">
       <c r="A388" t="inlineStr"/>
       <c r="B388" t="inlineStr">
         <is>
-          <t>Фотосенсорно-опасный контент</t>
+          <t>Стикеры, вызывающие зависание или сбой работы клиента Telegram.</t>
         </is>
       </c>
       <c r="C388" t="inlineStr">
         <is>
-          <t>Photosensitive Content</t>
+          <t>Stickers that cause Telegram to freeze or crash.</t>
         </is>
       </c>
       <c r="D388" t="inlineStr"/>
       <c r="E388" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F388" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
+          <t>general.settings.automod.stickers.crash.description</t>
         </is>
       </c>
       <c r="G388" t="inlineStr"/>
       <c r="H388" t="inlineStr"/>
     </row>
     <row r="389">
       <c r="A389" t="inlineStr"/>
       <c r="B389" t="inlineStr">
         <is>
-          <t>Файл в обработке</t>
+          <t>Краш-стикеры</t>
         </is>
       </c>
       <c r="C389" t="inlineStr">
         <is>
-          <t>File in processing</t>
+          <t>Crash Stickers</t>
         </is>
       </c>
       <c r="D389" t="inlineStr"/>
       <c r="E389" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F389" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.description</t>
+          <t>general.settings.automod.stickers.crash.name</t>
         </is>
       </c>
       <c r="G389" t="inlineStr"/>
       <c r="H389" t="inlineStr"/>
     </row>
     <row r="390">
       <c r="A390" t="inlineStr"/>
       <c r="B390" t="inlineStr">
         <is>
-          <t>В обработке</t>
+          <t>Контент потенциально опасный для людей с эпилепсией: мигающие/яркие эффекты.</t>
         </is>
       </c>
       <c r="C390" t="inlineStr">
         <is>
-          <t>In processing</t>
+          <t>Content potentially dangerous for people with epilepsy: flashing/bright effects.</t>
         </is>
       </c>
       <c r="D390" t="inlineStr"/>
       <c r="E390" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F390" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.null.name</t>
+          <t>general.settings.automod.stickers.epileptic.description</t>
         </is>
       </c>
       <c r="G390" t="inlineStr"/>
       <c r="H390" t="inlineStr"/>
     </row>
     <row r="391">
       <c r="A391" t="inlineStr"/>
       <c r="B391" t="inlineStr">
         <is>
-          <t>Контент на политические темы/движения/события.</t>
+          <t>Эпилептогенный контент</t>
         </is>
       </c>
       <c r="C391" t="inlineStr">
         <is>
-          <t>Content on political topics/movements/events.</t>
+          <t>Epileptogenic content</t>
         </is>
       </c>
       <c r="D391" t="inlineStr"/>
       <c r="E391" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F391" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.description</t>
+          <t>general.settings.automod.stickers.epileptic.name</t>
         </is>
       </c>
       <c r="G391" t="inlineStr"/>
       <c r="H391" t="inlineStr"/>
     </row>
     <row r="392">
       <c r="A392" t="inlineStr"/>
       <c r="B392" t="inlineStr">
         <is>
-          <t>Политика</t>
+          <t>Изображения вызывающие подсознательный страх (например, образы типа 'Момо').</t>
         </is>
       </c>
       <c r="C392" t="inlineStr">
         <is>
-          <t>Politics</t>
+          <t>Images that evoke subconscious fear (e.g., images such as ‘Momo’).</t>
         </is>
       </c>
       <c r="D392" t="inlineStr"/>
       <c r="E392" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F392" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics.name</t>
+          <t>general.settings.automod.stickers.epileptic-scare.description</t>
         </is>
       </c>
       <c r="G392" t="inlineStr"/>
       <c r="H392" t="inlineStr"/>
     </row>
     <row r="393">
       <c r="A393" t="inlineStr"/>
       <c r="B393" t="inlineStr">
         <is>
-          <t>Флаги и гербы различных стран.</t>
+          <t>Тревожные изображения</t>
         </is>
       </c>
       <c r="C393" t="inlineStr">
         <is>
-          <t>Flags and coats of arms of various countries.</t>
+          <t>Disturbing Images</t>
         </is>
       </c>
       <c r="D393" t="inlineStr"/>
       <c r="E393" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F393" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.description</t>
+          <t>general.settings.automod.stickers.epileptic-scare.name</t>
         </is>
       </c>
       <c r="G393" t="inlineStr"/>
       <c r="H393" t="inlineStr"/>
     </row>
     <row r="394">
       <c r="A394" t="inlineStr"/>
       <c r="B394" t="inlineStr">
         <is>
-          <t>Символика стран</t>
+          <t>Видео с быстрой сменой цветов или мигающими эффектами; может представлять угрозу для людей с эпилепсией.</t>
         </is>
       </c>
       <c r="C394" t="inlineStr">
         <is>
-          <t>Country Symbols</t>
+          <t>Videos with rapid color changes or flashing effects may pose a risk to people with epilepsy.</t>
         </is>
       </c>
       <c r="D394" t="inlineStr"/>
       <c r="E394" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F394" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-flags.name</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.description</t>
         </is>
       </c>
       <c r="G394" t="inlineStr"/>
       <c r="H394" t="inlineStr"/>
     </row>
     <row r="395">
       <c r="A395" t="inlineStr"/>
       <c r="B395" t="inlineStr">
         <is>
-          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
+          <t>Фотосенсорно-опасный контент</t>
         </is>
       </c>
       <c r="C395" t="inlineStr">
         <is>
-          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
+          <t>Photosensitive Content</t>
         </is>
       </c>
       <c r="D395" t="inlineStr"/>
       <c r="E395" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F395" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.description</t>
+          <t>general.settings.automod.stickers.epileptic-seizure.name</t>
         </is>
       </c>
       <c r="G395" t="inlineStr"/>
       <c r="H395" t="inlineStr"/>
     </row>
     <row r="396">
       <c r="A396" t="inlineStr"/>
       <c r="B396" t="inlineStr">
         <is>
-          <t>Нацистская символика</t>
+          <t>Файл в обработке</t>
         </is>
       </c>
       <c r="C396" t="inlineStr">
         <is>
-          <t>Nazi symbols</t>
+          <t>File in processing</t>
         </is>
       </c>
       <c r="D396" t="inlineStr"/>
       <c r="E396" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F396" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-nazi.name</t>
+          <t>general.settings.automod.stickers.null.description</t>
         </is>
       </c>
       <c r="G396" t="inlineStr"/>
       <c r="H396" t="inlineStr"/>
     </row>
     <row r="397">
       <c r="A397" t="inlineStr"/>
       <c r="B397" t="inlineStr">
         <is>
-          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
+          <t>В обработке</t>
         </is>
       </c>
       <c r="C397" t="inlineStr">
         <is>
-          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
+          <t>In processing</t>
         </is>
       </c>
       <c r="D397" t="inlineStr"/>
       <c r="E397" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F397" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.description</t>
+          <t>general.settings.automod.stickers.null.name</t>
         </is>
       </c>
       <c r="G397" t="inlineStr"/>
       <c r="H397" t="inlineStr"/>
     </row>
     <row r="398">
       <c r="A398" t="inlineStr"/>
       <c r="B398" t="inlineStr">
         <is>
-          <t>Президенты стран</t>
+          <t>Контент на политические темы/движения/события.</t>
         </is>
       </c>
       <c r="C398" t="inlineStr">
         <is>
-          <t>Country Leaders</t>
+          <t>Content on political topics/movements/events.</t>
         </is>
       </c>
       <c r="D398" t="inlineStr"/>
       <c r="E398" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F398" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.politics-presidents.name</t>
+          <t>general.settings.automod.stickers.politics.description</t>
         </is>
       </c>
       <c r="G398" t="inlineStr"/>
       <c r="H398" t="inlineStr"/>
     </row>
     <row r="399">
       <c r="A399" t="inlineStr"/>
       <c r="B399" t="inlineStr">
         <is>
-          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
+          <t>Политика</t>
         </is>
       </c>
       <c r="C399" t="inlineStr">
         <is>
-          <t>Any materials of a sexual nature outside of other special categories.</t>
+          <t>Politics</t>
         </is>
       </c>
       <c r="D399" t="inlineStr"/>
       <c r="E399" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F399" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.description</t>
+          <t>general.settings.automod.stickers.politics.name</t>
         </is>
       </c>
       <c r="G399" t="inlineStr"/>
       <c r="H399" t="inlineStr"/>
     </row>
     <row r="400">
       <c r="A400" t="inlineStr"/>
       <c r="B400" t="inlineStr">
         <is>
-          <t>Порнография</t>
+          <t>Флаги и гербы различных стран.</t>
         </is>
       </c>
       <c r="C400" t="inlineStr">
         <is>
-          <t>Pornography</t>
+          <t>Flags and coats of arms of various countries.</t>
         </is>
       </c>
       <c r="D400" t="inlineStr"/>
       <c r="E400" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F400" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn.name</t>
+          <t>general.settings.automod.stickers.politics-flags.description</t>
         </is>
       </c>
       <c r="G400" t="inlineStr"/>
       <c r="H400" t="inlineStr"/>
     </row>
     <row r="401">
       <c r="A401" t="inlineStr"/>
       <c r="B401" t="inlineStr">
         <is>
-          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
+          <t>Символика стран</t>
         </is>
       </c>
       <c r="C401" t="inlineStr">
         <is>
-          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
+          <t>Country Symbols</t>
         </is>
       </c>
       <c r="D401" t="inlineStr"/>
       <c r="E401" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F401" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.description</t>
+          <t>general.settings.automod.stickers.politics-flags.name</t>
         </is>
       </c>
       <c r="G401" t="inlineStr"/>
       <c r="H401" t="inlineStr"/>
     </row>
     <row r="402">
       <c r="A402" t="inlineStr"/>
       <c r="B402" t="inlineStr">
         <is>
-          <t>Детская порнография</t>
+          <t>Нацистская символика и националистические лозунги (включая ‘1488’).</t>
         </is>
       </c>
       <c r="C402" t="inlineStr">
         <is>
-          <t>Child Abuse</t>
+          <t>Nazi symbols and nationalist slogans (including ‘1488’).</t>
         </is>
       </c>
       <c r="D402" t="inlineStr"/>
       <c r="E402" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F402" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-child.name</t>
+          <t>general.settings.automod.stickers.politics-nazi.description</t>
         </is>
       </c>
       <c r="G402" t="inlineStr"/>
       <c r="H402" t="inlineStr"/>
     </row>
     <row r="403">
       <c r="A403" t="inlineStr"/>
       <c r="B403" t="inlineStr">
         <is>
-          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
+          <t>Нацистская символика</t>
         </is>
       </c>
       <c r="C403" t="inlineStr">
         <is>
-          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
+          <t>Nazi symbols</t>
         </is>
       </c>
       <c r="D403" t="inlineStr"/>
       <c r="E403" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F403" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.description</t>
+          <t>general.settings.automod.stickers.politics-nazi.name</t>
         </is>
       </c>
       <c r="G403" t="inlineStr"/>
       <c r="H403" t="inlineStr"/>
     </row>
     <row r="404">
       <c r="A404" t="inlineStr"/>
       <c r="B404" t="inlineStr">
         <is>
-          <t>Нагота</t>
+          <t>Зеленский, Путин, Трамп, Макрон и другие президенты.</t>
         </is>
       </c>
       <c r="C404" t="inlineStr">
         <is>
-          <t>Nudity</t>
+          <t>Zelensky, Putin, Trump, Macron, and other presidents.</t>
         </is>
       </c>
       <c r="D404" t="inlineStr"/>
       <c r="E404" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F404" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-nudity.name</t>
+          <t>general.settings.automod.stickers.politics-presidents.description</t>
         </is>
       </c>
       <c r="G404" t="inlineStr"/>
       <c r="H404" t="inlineStr"/>
     </row>
     <row r="405">
       <c r="A405" t="inlineStr"/>
       <c r="B405" t="inlineStr">
         <is>
-          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
+          <t>Президенты стран</t>
         </is>
       </c>
       <c r="C405" t="inlineStr">
         <is>
-          <t>Images and videos directly containing scenes of sexual intercourse.</t>
+          <t>Country Leaders</t>
         </is>
       </c>
       <c r="D405" t="inlineStr"/>
       <c r="E405" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F405" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.description</t>
+          <t>general.settings.automod.stickers.politics-presidents.name</t>
         </is>
       </c>
       <c r="G405" t="inlineStr"/>
       <c r="H405" t="inlineStr"/>
     </row>
     <row r="406">
       <c r="A406" t="inlineStr"/>
       <c r="B406" t="inlineStr">
         <is>
-          <t>Половой акт</t>
+          <t>Любые материалы сексуального характера вне других специальных категорий.</t>
         </is>
       </c>
       <c r="C406" t="inlineStr">
         <is>
-          <t>Sexual Acts</t>
+          <t>Any materials of a sexual nature outside of other special categories.</t>
         </is>
       </c>
       <c r="D406" t="inlineStr"/>
       <c r="E406" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F406" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sex.name</t>
+          <t>general.settings.automod.stickers.porn.description</t>
         </is>
       </c>
       <c r="G406" t="inlineStr"/>
       <c r="H406" t="inlineStr"/>
     </row>
     <row r="407">
       <c r="A407" t="inlineStr"/>
       <c r="B407" t="inlineStr">
         <is>
-          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
+          <t>Порнография</t>
         </is>
       </c>
       <c r="C407" t="inlineStr">
         <is>
-          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
+          <t>Pornography</t>
         </is>
       </c>
       <c r="D407" t="inlineStr"/>
       <c r="E407" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F407" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.description</t>
+          <t>general.settings.automod.stickers.porn.name</t>
         </is>
       </c>
       <c r="G407" t="inlineStr"/>
       <c r="H407" t="inlineStr"/>
     </row>
     <row r="408">
       <c r="A408" t="inlineStr"/>
       <c r="B408" t="inlineStr">
         <is>
-          <t>Сексуализация</t>
+          <t>Материалы с изображением полностью или частично обнажённых половых органов (а также женской груди) несовершеннолетнего; несовершеннолетнего совершающего либо имитирующего половой акт или иные действия сексуального характера; полового акта или иных действий сексуального характера в отношении несовершеннолетнего или с его участием; а также совершеннолетних лиц изображающих несовершеннолетних в подобных ситуациях. Соответствует УК РФ 242.1</t>
         </is>
       </c>
       <c r="C408" t="inlineStr">
         <is>
-          <t>Sexualization</t>
+          <t>Materials depicting fully or partially naked genitals (as well as female breasts) of a minor; a minor performing or imitating sexual intercourse or other acts of a sexual nature; sexual intercourse or other sexual acts involving a minor or with his or her participation; as well as adults depicting minors in similar situations. Complies with Article 242.1 of the Criminal Code of the Russian Federation</t>
         </is>
       </c>
       <c r="D408" t="inlineStr"/>
       <c r="E408" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F408" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.porn-sexualize.name</t>
+          <t>general.settings.automod.stickers.porn-child.description</t>
         </is>
       </c>
       <c r="G408" t="inlineStr"/>
       <c r="H408" t="inlineStr"/>
     </row>
     <row r="409">
       <c r="A409" t="inlineStr"/>
       <c r="B409" t="inlineStr">
         <is>
-          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
+          <t>Детская порнография</t>
         </is>
       </c>
       <c r="C409" t="inlineStr">
         <is>
-          <t>Materials containing profanity or offensive language.</t>
+          <t>Child Abuse</t>
         </is>
       </c>
       <c r="D409" t="inlineStr"/>
       <c r="E409" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F409" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.description</t>
+          <t>general.settings.automod.stickers.porn-child.name</t>
         </is>
       </c>
       <c r="G409" t="inlineStr"/>
       <c r="H409" t="inlineStr"/>
     </row>
     <row r="410">
       <c r="A410" t="inlineStr"/>
       <c r="B410" t="inlineStr">
         <is>
-          <t>Ненормативная лексика</t>
+          <t>Голые или частично оголённые люди/персонажи с отчётливо видимыми интимными зонами — гениталии, ягодицы, женская грудь/соски. Также явная индикация отсутствия нижнего белья при экспонировании соответствующих участков тела.</t>
         </is>
       </c>
       <c r="C410" t="inlineStr">
         <is>
-          <t>Profanity</t>
+          <t>Naked or partially naked people/characters with clearly visible intimate areas—genitals, buttocks, female breasts/nipples. Also, clear indication of the absence of underwear when exposing the relevant parts of the body.</t>
         </is>
       </c>
       <c r="D410" t="inlineStr"/>
       <c r="E410" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F410" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.swearing.name</t>
+          <t>general.settings.automod.stickers.porn-nudity.description</t>
         </is>
       </c>
       <c r="G410" t="inlineStr"/>
       <c r="H410" t="inlineStr"/>
     </row>
     <row r="411">
       <c r="A411" t="inlineStr"/>
       <c r="B411" t="inlineStr">
         <is>
-          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
+          <t>Нагота</t>
         </is>
       </c>
       <c r="C411" t="inlineStr">
         <is>
-          <t>Materials that cannot be processed at this time.</t>
+          <t>Nudity</t>
         </is>
       </c>
       <c r="D411" t="inlineStr"/>
       <c r="E411" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F411" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.description</t>
+          <t>general.settings.automod.stickers.porn-nudity.name</t>
         </is>
       </c>
       <c r="G411" t="inlineStr"/>
       <c r="H411" t="inlineStr"/>
     </row>
     <row r="412">
       <c r="A412" t="inlineStr"/>
       <c r="B412" t="inlineStr">
         <is>
-          <t>Не поддерживаемые</t>
+          <t>Изображения и видео непосредственно содержащие сцены полового акта.</t>
         </is>
       </c>
       <c r="C412" t="inlineStr">
         <is>
-          <t>Not supported</t>
+          <t>Images and videos directly containing scenes of sexual intercourse.</t>
         </is>
       </c>
       <c r="D412" t="inlineStr"/>
       <c r="E412" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F412" t="inlineStr">
         <is>
-          <t>general.settings.automod.stickers.unknown.name</t>
+          <t>general.settings.automod.stickers.porn-sex.description</t>
         </is>
       </c>
       <c r="G412" t="inlineStr"/>
       <c r="H412" t="inlineStr"/>
     </row>
     <row r="413">
       <c r="A413" t="inlineStr"/>
       <c r="B413" t="inlineStr">
         <is>
-          <t>Истории</t>
+          <t>Половой акт</t>
         </is>
       </c>
       <c r="C413" t="inlineStr">
         <is>
-          <t>Stories</t>
+          <t>Sexual Acts</t>
         </is>
       </c>
       <c r="D413" t="inlineStr"/>
       <c r="E413" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F413" t="inlineStr">
         <is>
-          <t>general.settings.automod.stories.name</t>
+          <t>general.settings.automod.stickers.porn-sex.name</t>
         </is>
       </c>
       <c r="G413" t="inlineStr"/>
       <c r="H413" t="inlineStr"/>
     </row>
     <row r="414">
       <c r="A414" t="inlineStr"/>
       <c r="B414" t="inlineStr">
         <is>
-          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
+          <t>Материалы без прямого обнажения интимных зон, но с выраженной сексуализацией людей или персонажей: откровенные позы, подчёркнутая сексуальная одежда, эротический контекст (например, провокационные позы или демонстративная сексуальная одежда), где акцент делается на сексуальном подтексте без фактической наготы.</t>
         </is>
       </c>
       <c r="C414" t="inlineStr">
         <is>
-          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
+          <t>Materials that do not directly expose intimate areas, but feature explicit sexualization of people or characters: revealing poses, accentuated sexual clothing, erotic context (e.g., provocative poses or demonstrative sexual clothing), where the emphasis is on sexual subtext without actual nudity.</t>
         </is>
       </c>
       <c r="D414" t="inlineStr"/>
       <c r="E414" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F414" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.description</t>
+          <t>general.settings.automod.stickers.porn-sexualize.description</t>
         </is>
       </c>
       <c r="G414" t="inlineStr"/>
       <c r="H414" t="inlineStr"/>
     </row>
     <row r="415">
       <c r="A415" t="inlineStr"/>
       <c r="B415" t="inlineStr">
         <is>
-          <t>Пользователи Telega</t>
+          <t>Сексуализация</t>
         </is>
       </c>
       <c r="C415" t="inlineStr">
         <is>
-          <t>Telega users</t>
+          <t>Sexualization</t>
         </is>
       </c>
       <c r="D415" t="inlineStr"/>
       <c r="E415" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F415" t="inlineStr">
         <is>
-          <t>general.settings.automod.telega.name</t>
+          <t>general.settings.automod.stickers.porn-sexualize.name</t>
         </is>
       </c>
       <c r="G415" t="inlineStr"/>
       <c r="H415" t="inlineStr"/>
     </row>
     <row r="416">
       <c r="A416" t="inlineStr"/>
       <c r="B416" t="inlineStr">
         <is>
-          <t>Максимальное количество одинаковых сообщений в ряд</t>
+          <t>Материалы, содержащие ненормативную лексику или оскорбительные выражения.</t>
         </is>
       </c>
       <c r="C416" t="inlineStr">
         <is>
-          <t>Maximum number of same messages in row</t>
+          <t>Materials containing profanity or offensive language.</t>
         </is>
       </c>
       <c r="D416" t="inlineStr"/>
       <c r="E416" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F416" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.count.name</t>
+          <t>general.settings.automod.stickers.swearing.description</t>
         </is>
       </c>
       <c r="G416" t="inlineStr"/>
       <c r="H416" t="inlineStr"/>
     </row>
     <row r="417">
       <c r="A417" t="inlineStr"/>
       <c r="B417" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Ненормативная лексика</t>
         </is>
       </c>
       <c r="C417" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Profanity</t>
         </is>
       </c>
       <c r="D417" t="inlineStr"/>
       <c r="E417" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F417" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.duration.name</t>
+          <t>general.settings.automod.stickers.swearing.name</t>
         </is>
       </c>
       <c r="G417" t="inlineStr"/>
       <c r="H417" t="inlineStr"/>
     </row>
     <row r="418">
       <c r="A418" t="inlineStr"/>
       <c r="B418" t="inlineStr">
         <is>
-          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
+          <t>Материалы, которые не могут быть обработаны на данный момент.</t>
         </is>
       </c>
       <c r="C418" t="inlineStr">
         <is>
-          <t>Settings of same messages moderation in chat {{title}}</t>
+          <t>Materials that cannot be processed at this time.</t>
         </is>
       </c>
       <c r="D418" t="inlineStr"/>
       <c r="E418" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F418" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.header</t>
+          <t>general.settings.automod.stickers.unknown.description</t>
         </is>
       </c>
       <c r="G418" t="inlineStr"/>
       <c r="H418" t="inlineStr"/>
     </row>
     <row r="419">
       <c r="A419" t="inlineStr"/>
       <c r="B419" t="inlineStr">
         <is>
-          <t>Интервал проверки</t>
+          <t>Не поддерживаемые</t>
         </is>
       </c>
       <c r="C419" t="inlineStr">
         <is>
-          <t>Check interval</t>
+          <t>Not supported</t>
         </is>
       </c>
       <c r="D419" t="inlineStr"/>
       <c r="E419" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F419" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.interval.name</t>
+          <t>general.settings.automod.stickers.unknown.name</t>
         </is>
       </c>
       <c r="G419" t="inlineStr"/>
       <c r="H419" t="inlineStr"/>
     </row>
     <row r="420">
       <c r="A420" t="inlineStr"/>
       <c r="B420" t="inlineStr">
         <is>
-          <t>Модерация спама одинаковыми сообщениями</t>
+          <t>Истории</t>
         </is>
       </c>
       <c r="C420" t="inlineStr">
         <is>
-          <t>Moderation of same message spam</t>
+          <t>Stories</t>
         </is>
       </c>
       <c r="D420" t="inlineStr"/>
       <c r="E420" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F420" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.name</t>
+          <t>general.settings.automod.stories.name</t>
         </is>
       </c>
       <c r="G420" t="inlineStr"/>
       <c r="H420" t="inlineStr"/>
     </row>
     <row r="421">
       <c r="A421" t="inlineStr"/>
       <c r="B421" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Реагирует на пользователей правительственного spyware форка Telega, подробнее: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="C421" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Triggers on users, who use governmental spyware fork Telega, more: https://dontusetelega.lol/analysis</t>
         </is>
       </c>
       <c r="D421" t="inlineStr"/>
       <c r="E421" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F421" t="inlineStr">
         <is>
-          <t>general.settings.automod.textSpamCheck.punishment.name</t>
+          <t>general.settings.automod.telega.description</t>
         </is>
       </c>
       <c r="G421" t="inlineStr"/>
       <c r="H421" t="inlineStr"/>
     </row>
     <row r="422">
       <c r="A422" t="inlineStr"/>
       <c r="B422" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Пользователи Telega</t>
         </is>
       </c>
       <c r="C422" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Telega users</t>
         </is>
       </c>
       <c r="D422" t="inlineStr"/>
       <c r="E422" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F422" t="inlineStr">
         <is>
-          <t>general.settings.automod.trigger.name</t>
+          <t>general.settings.automod.telega.name</t>
         </is>
       </c>
       <c r="G422" t="inlineStr"/>
       <c r="H422" t="inlineStr"/>
     </row>
     <row r="423">
       <c r="A423" t="inlineStr"/>
       <c r="B423" t="inlineStr">
         <is>
-          <t>Настройка триггеров и команд в чате {{title}}</t>
+          <t>Максимальное количество одинаковых сообщений в ряд</t>
         </is>
       </c>
       <c r="C423" t="inlineStr">
         <is>
-          <t>Settings of triggers and commands in chat {{title}}</t>
+          <t>Maximum number of same messages in row</t>
         </is>
       </c>
       <c r="D423" t="inlineStr"/>
       <c r="E423" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F423" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.header</t>
+          <t>general.settings.automod.textSpamCheck.count.name</t>
         </is>
       </c>
       <c r="G423" t="inlineStr"/>
       <c r="H423" t="inlineStr"/>
     </row>
     <row r="424">
       <c r="A424" t="inlineStr"/>
       <c r="B424" t="inlineStr">
         <is>
-          <t>Триггеры</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C424" t="inlineStr">
         <is>
-          <t>Triggers</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D424" t="inlineStr"/>
       <c r="E424" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F424" t="inlineStr">
         <is>
-          <t>general.settings.automod.triggers.name</t>
+          <t>general.settings.automod.textSpamCheck.duration.name</t>
         </is>
       </c>
       <c r="G424" t="inlineStr"/>
       <c r="H424" t="inlineStr"/>
     </row>
     <row r="425">
       <c r="A425" t="inlineStr"/>
       <c r="B425" t="inlineStr">
         <is>
-          <t>Автомодерация</t>
+          <t>Настройки модерации спама одинаковыми сообщениями в чате {{title}}</t>
         </is>
       </c>
       <c r="C425" t="inlineStr">
         <is>
-          <t>Automoderation</t>
+          <t>Settings of same messages moderation in chat {{title}}</t>
         </is>
       </c>
       <c r="D425" t="inlineStr"/>
       <c r="E425" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F425" t="inlineStr">
         <is>
-          <t>general.settings.category.automod</t>
+          <t>general.settings.automod.textSpamCheck.header</t>
         </is>
       </c>
       <c r="G425" t="inlineStr"/>
       <c r="H425" t="inlineStr"/>
     </row>
     <row r="426">
       <c r="A426" t="inlineStr"/>
       <c r="B426" t="inlineStr">
         <is>
-          <t>Кастомизация</t>
+          <t>Интервал проверки</t>
         </is>
       </c>
       <c r="C426" t="inlineStr">
         <is>
-          <t>Customization</t>
+          <t>Check interval</t>
         </is>
       </c>
       <c r="D426" t="inlineStr"/>
       <c r="E426" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F426" t="inlineStr">
         <is>
-          <t>general.settings.category.customs</t>
+          <t>general.settings.automod.textSpamCheck.interval.name</t>
         </is>
       </c>
       <c r="G426" t="inlineStr"/>
       <c r="H426" t="inlineStr"/>
     </row>
     <row r="427">
       <c r="A427" t="inlineStr"/>
       <c r="B427" t="inlineStr">
         <is>
-          <t>Язык</t>
+          <t>Модерация спама одинаковыми сообщениями</t>
         </is>
       </c>
       <c r="C427" t="inlineStr">
         <is>
-          <t>Language</t>
+          <t>Moderation of same message spam</t>
         </is>
       </c>
       <c r="D427" t="inlineStr"/>
       <c r="E427" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F427" t="inlineStr">
         <is>
-          <t>general.settings.category.language</t>
+          <t>general.settings.automod.textSpamCheck.name</t>
         </is>
       </c>
       <c r="G427" t="inlineStr"/>
       <c r="H427" t="inlineStr"/>
     </row>
     <row r="428">
       <c r="A428" t="inlineStr"/>
       <c r="B428" t="inlineStr">
         <is>
-          <t>Права</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C428" t="inlineStr">
         <is>
-          <t>Permissions</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D428" t="inlineStr"/>
       <c r="E428" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F428" t="inlineStr">
         <is>
-          <t>general.settings.category.permissions</t>
+          <t>general.settings.automod.textSpamCheck.punishment.name</t>
         </is>
       </c>
       <c r="G428" t="inlineStr"/>
       <c r="H428" t="inlineStr"/>
     </row>
     <row r="429">
       <c r="A429" t="inlineStr"/>
       <c r="B429" t="inlineStr">
         <is>
-          <t>Основное</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C429" t="inlineStr">
         <is>
-          <t>General</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D429" t="inlineStr"/>
       <c r="E429" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F429" t="inlineStr">
         <is>
-          <t>general.settings.category.privates</t>
+          <t>general.settings.automod.trigger.name</t>
         </is>
       </c>
       <c r="G429" t="inlineStr"/>
       <c r="H429" t="inlineStr"/>
     </row>
     <row r="430">
       <c r="A430" t="inlineStr"/>
       <c r="B430" t="inlineStr">
         <is>
-          <t>Репорты</t>
+          <t>Настройка триггеров и команд в чате {{title}}</t>
         </is>
       </c>
       <c r="C430" t="inlineStr">
         <is>
-          <t>Reporting</t>
+          <t>Settings of triggers and commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D430" t="inlineStr"/>
       <c r="E430" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F430" t="inlineStr">
         <is>
-          <t>general.settings.category.reports</t>
+          <t>general.settings.automod.triggers.header</t>
         </is>
       </c>
       <c r="G430" t="inlineStr"/>
       <c r="H430" t="inlineStr"/>
     </row>
     <row r="431">
       <c r="A431" t="inlineStr"/>
       <c r="B431" t="inlineStr">
         <is>
-          <t>Особое</t>
+          <t>Триггеры</t>
         </is>
       </c>
       <c r="C431" t="inlineStr">
         <is>
-          <t>Special</t>
+          <t>Triggers</t>
         </is>
       </c>
       <c r="D431" t="inlineStr"/>
       <c r="E431" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F431" t="inlineStr">
         <is>
-          <t>general.settings.category.special</t>
+          <t>general.settings.automod.triggers.name</t>
         </is>
       </c>
       <c r="G431" t="inlineStr"/>
       <c r="H431" t="inlineStr"/>
     </row>
     <row r="432">
       <c r="A432" t="inlineStr"/>
       <c r="B432" t="inlineStr">
         <is>
-          <t>Предупреждения</t>
+          <t>Автомодерация</t>
         </is>
       </c>
       <c r="C432" t="inlineStr">
         <is>
-          <t>Warnings</t>
+          <t>Automoderation</t>
         </is>
       </c>
       <c r="D432" t="inlineStr"/>
       <c r="E432" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F432" t="inlineStr">
         <is>
-          <t>general.settings.category.warns</t>
+          <t>general.settings.category.automod</t>
         </is>
       </c>
       <c r="G432" t="inlineStr"/>
       <c r="H432" t="inlineStr"/>
     </row>
     <row r="433">
       <c r="A433" t="inlineStr"/>
       <c r="B433" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Кастомизация</t>
         </is>
       </c>
       <c r="C433" t="inlineStr">
         <is>
-          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Customization</t>
         </is>
       </c>
       <c r="D433" t="inlineStr"/>
       <c r="E433" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F433" t="inlineStr">
         <is>
-          <t>general.settings.changingChat</t>
+          <t>general.settings.category.customs</t>
         </is>
       </c>
       <c r="G433" t="inlineStr"/>
       <c r="H433" t="inlineStr"/>
     </row>
     <row r="434">
       <c r="A434" t="inlineStr"/>
       <c r="B434" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Язык</t>
         </is>
       </c>
       <c r="C434" t="inlineStr">
         <is>
-          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Language</t>
         </is>
       </c>
       <c r="D434" t="inlineStr"/>
       <c r="E434" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F434" t="inlineStr">
         <is>
-          <t>general.settings.changingPM</t>
+          <t>general.settings.category.language</t>
         </is>
       </c>
       <c r="G434" t="inlineStr"/>
       <c r="H434" t="inlineStr"/>
     </row>
     <row r="435">
       <c r="A435" t="inlineStr"/>
       <c r="B435" t="inlineStr">
         <is>
-          <t>Админский чат</t>
+          <t>Права</t>
         </is>
       </c>
       <c r="C435" t="inlineStr">
         <is>
-          <t>Admins chat</t>
+          <t>Permissions</t>
         </is>
       </c>
       <c r="D435" t="inlineStr"/>
       <c r="E435" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F435" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins</t>
+          <t>general.settings.category.permissions</t>
         </is>
       </c>
       <c r="G435" t="inlineStr"/>
       <c r="H435" t="inlineStr"/>
     </row>
     <row r="436">
       <c r="A436" t="inlineStr"/>
       <c r="B436" t="inlineStr">
         <is>
-          <t>Привязка админского чата в чате {{title}}</t>
+          <t>Основное</t>
         </is>
       </c>
       <c r="C436" t="inlineStr">
         <is>
-          <t>Linking admins chat in chat {{title}}</t>
+          <t>General</t>
         </is>
       </c>
       <c r="D436" t="inlineStr"/>
       <c r="E436" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F436" t="inlineStr">
         <is>
-          <t>general.settings.channels.admins_selected</t>
+          <t>general.settings.category.privates</t>
         </is>
       </c>
       <c r="G436" t="inlineStr"/>
       <c r="H436" t="inlineStr"/>
     </row>
     <row r="437">
       <c r="A437" t="inlineStr"/>
       <c r="B437" t="inlineStr">
         <is>
-          <t>Канал логов</t>
+          <t>Репорты</t>
         </is>
       </c>
       <c r="C437" t="inlineStr">
         <is>
-          <t>Logs channel</t>
+          <t>Reporting</t>
         </is>
       </c>
       <c r="D437" t="inlineStr"/>
       <c r="E437" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F437" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs</t>
+          <t>general.settings.category.reports</t>
         </is>
       </c>
       <c r="G437" t="inlineStr"/>
       <c r="H437" t="inlineStr"/>
     </row>
     <row r="438">
       <c r="A438" t="inlineStr"/>
       <c r="B438" t="inlineStr">
         <is>
-          <t>Привязка канала логов в чате {{title}}</t>
+          <t>Особое</t>
         </is>
       </c>
       <c r="C438" t="inlineStr">
         <is>
-          <t>Linking logs channel in chat {{title}}</t>
+          <t>Special</t>
         </is>
       </c>
       <c r="D438" t="inlineStr"/>
       <c r="E438" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F438" t="inlineStr">
         <is>
-          <t>general.settings.channels.logs_selected</t>
+          <t>general.settings.category.special</t>
         </is>
       </c>
       <c r="G438" t="inlineStr"/>
       <c r="H438" t="inlineStr"/>
     </row>
     <row r="439">
       <c r="A439" t="inlineStr"/>
       <c r="B439" t="inlineStr">
         <is>
-          <t>Канал триггеров</t>
+          <t>Предупреждения</t>
         </is>
       </c>
       <c r="C439" t="inlineStr">
         <is>
-          <t>Triggers channel</t>
+          <t>Warnings</t>
         </is>
       </c>
       <c r="D439" t="inlineStr"/>
       <c r="E439" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F439" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers</t>
+          <t>general.settings.category.warns</t>
         </is>
       </c>
       <c r="G439" t="inlineStr"/>
       <c r="H439" t="inlineStr"/>
     </row>
     <row r="440">
       <c r="A440" t="inlineStr"/>
       <c r="B440" t="inlineStr">
         <is>
-          <t>Привязка канала триггеров в чате {{title}}</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C440" t="inlineStr">
         <is>
-          <t>Linking triggers channel in chat {{title}}</t>
+          <t>Changing parameter "{{param}}" in chat {{title}}, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D440" t="inlineStr"/>
       <c r="E440" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F440" t="inlineStr">
         <is>
-          <t>general.settings.channels.triggers_selected</t>
+          <t>general.settings.changingChat</t>
         </is>
       </c>
       <c r="G440" t="inlineStr"/>
       <c r="H440" t="inlineStr"/>
     </row>
     <row r="441">
       <c r="A441" t="inlineStr"/>
       <c r="B441" t="inlineStr">
         <is>
-          <t>Приём заявок</t>
+          <t>Изменение параметра "{{param}}", текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C441" t="inlineStr">
         <is>
-          <t>Chat join accepting</t>
+          <t>Changing the parameter “{{param}}”, current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D441" t="inlineStr"/>
       <c r="E441" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F441" t="inlineStr">
         <is>
-          <t>general.settings.customs.acceptJoins.name</t>
+          <t>general.settings.changingPM</t>
         </is>
       </c>
       <c r="G441" t="inlineStr"/>
       <c r="H441" t="inlineStr"/>
     </row>
     <row r="442">
       <c r="A442" t="inlineStr"/>
       <c r="B442" t="inlineStr">
         <is>
-          <t>Команда !admins</t>
+          <t>Админский чат</t>
         </is>
       </c>
       <c r="C442" t="inlineStr">
         <is>
-          <t>/admins commands</t>
+          <t>Admins chat</t>
         </is>
       </c>
       <c r="D442" t="inlineStr"/>
       <c r="E442" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F442" t="inlineStr">
         <is>
-          <t>general.settings.customs.admins.name</t>
+          <t>general.settings.channels.admins</t>
         </is>
       </c>
       <c r="G442" t="inlineStr"/>
       <c r="H442" t="inlineStr"/>
     </row>
     <row r="443">
       <c r="A443" t="inlineStr"/>
       <c r="B443" t="inlineStr">
         <is>
-          <t>Редактирование прав анонимных администраторов!</t>
+          <t>Привязка админского чата в чате {{title}}</t>
         </is>
       </c>
       <c r="C443" t="inlineStr">
         <is>
-          <t>Editing rights of anonymous admins!</t>
+          <t>Linking admins chat in chat {{title}}</t>
         </is>
       </c>
       <c r="D443" t="inlineStr"/>
       <c r="E443" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F443" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.menu</t>
+          <t>general.settings.channels.admins_selected</t>
         </is>
       </c>
       <c r="G443" t="inlineStr"/>
       <c r="H443" t="inlineStr"/>
     </row>
     <row r="444">
       <c r="A444" t="inlineStr"/>
       <c r="B444" t="inlineStr">
         <is>
-          <t>Права анонимных администраторов</t>
+          <t>Канал логов</t>
         </is>
       </c>
       <c r="C444" t="inlineStr">
         <is>
-          <t>Anonymous admins rights</t>
+          <t>Logs channel</t>
         </is>
       </c>
       <c r="D444" t="inlineStr"/>
       <c r="E444" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F444" t="inlineStr">
         <is>
-          <t>general.settings.customs.anonPerm.name</t>
+          <t>general.settings.channels.logs</t>
         </is>
       </c>
       <c r="G444" t="inlineStr"/>
       <c r="H444" t="inlineStr"/>
     </row>
     <row r="445">
       <c r="A445" t="inlineStr"/>
       <c r="B445" t="inlineStr">
         <is>
-          <t>Выдача ограничений</t>
+          <t>Привязка канала логов в чате {{title}}</t>
         </is>
       </c>
       <c r="C445" t="inlineStr">
         <is>
-          <t>Users restriction</t>
+          <t>Linking logs channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D445" t="inlineStr"/>
       <c r="E445" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F445" t="inlineStr">
         <is>
-          <t>general.settings.customs.anon_perms.restrict</t>
+          <t>general.settings.channels.logs_selected</t>
         </is>
       </c>
       <c r="G445" t="inlineStr"/>
       <c r="H445" t="inlineStr"/>
     </row>
     <row r="446">
       <c r="A446" t="inlineStr"/>
       <c r="B446" t="inlineStr">
         <is>
-          <t>Привязанные приложения</t>
+          <t>Канал триггеров</t>
         </is>
       </c>
       <c r="C446" t="inlineStr">
         <is>
-          <t>Linked Applications</t>
+          <t>Triggers channel</t>
         </is>
       </c>
       <c r="D446" t="inlineStr"/>
       <c r="E446" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F446" t="inlineStr">
         <is>
-          <t>general.settings.customs.apps.name</t>
+          <t>general.settings.channels.triggers</t>
         </is>
       </c>
       <c r="G446" t="inlineStr"/>
       <c r="H446" t="inlineStr"/>
     </row>
     <row r="447">
       <c r="A447" t="inlineStr"/>
       <c r="B447" t="inlineStr">
         <is>
-          <t>Выдача ограничений автомодерацией</t>
+          <t>Привязка канала триггеров в чате {{title}}</t>
         </is>
       </c>
       <c r="C447" t="inlineStr">
         <is>
-          <t>Restrictions issued by auto-moderation</t>
+          <t>Linking triggers channel in chat {{title}}</t>
         </is>
       </c>
       <c r="D447" t="inlineStr"/>
       <c r="E447" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F447" t="inlineStr">
         <is>
-          <t>general.settings.customs.autoModeration.name</t>
+          <t>general.settings.channels.triggers_selected</t>
         </is>
       </c>
       <c r="G447" t="inlineStr"/>
       <c r="H447" t="inlineStr"/>
     </row>
     <row r="448">
       <c r="A448" t="inlineStr"/>
       <c r="B448" t="inlineStr">
         <is>
-          <t>Согласие</t>
+          <t>Приём заявок</t>
         </is>
       </c>
       <c r="C448" t="inlineStr">
         <is>
-          <t>Agree</t>
+          <t>Chat join accepting</t>
         </is>
       </c>
       <c r="D448" t="inlineStr"/>
       <c r="E448" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F448" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.agree</t>
+          <t>general.settings.customs.acceptJoins.name</t>
         </is>
       </c>
       <c r="G448" t="inlineStr"/>
       <c r="H448" t="inlineStr"/>
     </row>
     <row r="449">
       <c r="A449" t="inlineStr"/>
       <c r="B449" t="inlineStr">
         <is>
-          <t>Капча</t>
+          <t>Команда !admins</t>
         </is>
       </c>
       <c r="C449" t="inlineStr">
         <is>
-          <t>Captcha</t>
+          <t>/admins commands</t>
         </is>
       </c>
       <c r="D449" t="inlineStr"/>
       <c r="E449" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F449" t="inlineStr">
         <is>
-          <t>general.settings.customs.captcha.name</t>
+          <t>general.settings.customs.admins.name</t>
         </is>
       </c>
       <c r="G449" t="inlineStr"/>
       <c r="H449" t="inlineStr"/>
     </row>
     <row r="450">
       <c r="A450" t="inlineStr"/>
       <c r="B450" t="inlineStr">
         <is>
-          <t>Текст под постом</t>
+          <t>Редактирование прав анонимных администраторов!</t>
         </is>
       </c>
       <c r="C450" t="inlineStr">
         <is>
-          <t>First comment text</t>
+          <t>Editing rights of anonymous admins!</t>
         </is>
       </c>
       <c r="D450" t="inlineStr"/>
       <c r="E450" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F450" t="inlineStr">
         <is>
-          <t>general.settings.customs.channelPost.name</t>
+          <t>general.settings.customs.anonPerm.menu</t>
         </is>
       </c>
       <c r="G450" t="inlineStr"/>
       <c r="H450" t="inlineStr"/>
     </row>
     <row r="451">
       <c r="A451" t="inlineStr"/>
       <c r="B451" t="inlineStr">
         <is>
-          <t>Привязка каналов в чате {{title}}.</t>
+          <t>Права анонимных администраторов</t>
         </is>
       </c>
       <c r="C451" t="inlineStr">
         <is>
-          <t>Channels linking in chat {{title}}.</t>
+          <t>Anonymous admins rights</t>
         </is>
       </c>
       <c r="D451" t="inlineStr"/>
       <c r="E451" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F451" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.menu</t>
+          <t>general.settings.customs.anonPerm.name</t>
         </is>
       </c>
       <c r="G451" t="inlineStr"/>
       <c r="H451" t="inlineStr"/>
     </row>
     <row r="452">
       <c r="A452" t="inlineStr"/>
       <c r="B452" t="inlineStr">
         <is>
-          <t>Привязка каналов</t>
+          <t>Выдача ограничений</t>
         </is>
       </c>
       <c r="C452" t="inlineStr">
         <is>
-          <t>Channel linking</t>
+          <t>Users restriction</t>
         </is>
       </c>
       <c r="D452" t="inlineStr"/>
       <c r="E452" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F452" t="inlineStr">
         <is>
-          <t>general.settings.customs.channels.name</t>
+          <t>general.settings.customs.anon_perms.restrict</t>
         </is>
       </c>
       <c r="G452" t="inlineStr"/>
       <c r="H452" t="inlineStr"/>
     </row>
     <row r="453">
       <c r="A453" t="inlineStr"/>
       <c r="B453" t="inlineStr">
         <is>
-          <t>Ограничения команд</t>
+          <t>Привязанные приложения</t>
         </is>
       </c>
       <c r="C453" t="inlineStr">
         <is>
-          <t>Command restrictions</t>
+          <t>Linked Applications</t>
         </is>
       </c>
       <c r="D453" t="inlineStr"/>
       <c r="E453" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F453" t="inlineStr">
         <is>
-          <t>general.settings.customs.command_restrictions.name</t>
+          <t>general.settings.customs.apps.name</t>
         </is>
       </c>
       <c r="G453" t="inlineStr"/>
       <c r="H453" t="inlineStr"/>
     </row>
     <row r="454">
       <c r="A454" t="inlineStr"/>
       <c r="B454" t="inlineStr">
         <is>
-          <t>Кастомные команды</t>
+          <t>Выдача ограничений автомодерацией</t>
         </is>
       </c>
       <c r="C454" t="inlineStr">
         <is>
-          <t>Custom commands</t>
+          <t>Restrictions issued by auto-moderation</t>
         </is>
       </c>
       <c r="D454" t="inlineStr"/>
       <c r="E454" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F454" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands.name</t>
+          <t>general.settings.customs.autoModeration.name</t>
         </is>
       </c>
       <c r="G454" t="inlineStr"/>
       <c r="H454" t="inlineStr"/>
     </row>
     <row r="455">
       <c r="A455" t="inlineStr"/>
       <c r="B455" t="inlineStr">
         <is>
-          <t>Доступы к командам в чате {{title}}</t>
+          <t>Согласие</t>
         </is>
       </c>
       <c r="C455" t="inlineStr">
         <is>
-          <t>Access to commands in chat {{title}}</t>
+          <t>Agree</t>
         </is>
       </c>
       <c r="D455" t="inlineStr"/>
       <c r="E455" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F455" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.header</t>
+          <t>general.settings.customs.captcha.agree</t>
         </is>
       </c>
       <c r="G455" t="inlineStr"/>
       <c r="H455" t="inlineStr"/>
     </row>
     <row r="456">
       <c r="A456" t="inlineStr"/>
       <c r="B456" t="inlineStr">
         <is>
-          <t>Команды модерации</t>
+          <t>Капча</t>
         </is>
       </c>
       <c r="C456" t="inlineStr">
         <is>
-          <t>Moderation commands</t>
+          <t>Captcha</t>
         </is>
       </c>
       <c r="D456" t="inlineStr"/>
       <c r="E456" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F456" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.moderation.name</t>
+          <t>general.settings.customs.captcha.name</t>
         </is>
       </c>
       <c r="G456" t="inlineStr"/>
       <c r="H456" t="inlineStr"/>
     </row>
     <row r="457">
       <c r="A457" t="inlineStr"/>
       <c r="B457" t="inlineStr">
         <is>
-          <t>Доступ к командам</t>
+          <t>Текст под постом</t>
         </is>
       </c>
       <c r="C457" t="inlineStr">
         <is>
-          <t>Commands access</t>
+          <t>First comment text</t>
         </is>
       </c>
       <c r="D457" t="inlineStr"/>
       <c r="E457" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F457" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.name</t>
+          <t>general.settings.customs.channelPost.name</t>
         </is>
       </c>
       <c r="G457" t="inlineStr"/>
       <c r="H457" t="inlineStr"/>
     </row>
     <row r="458">
       <c r="A458" t="inlineStr"/>
       <c r="B458" t="inlineStr">
         <is>
-          <t>Прочие команды</t>
+          <t>Привязка каналов в чате {{title}}.</t>
         </is>
       </c>
       <c r="C458" t="inlineStr">
         <is>
-          <t>Other commands</t>
+          <t>Channels linking in chat {{title}}.</t>
         </is>
       </c>
       <c r="D458" t="inlineStr"/>
       <c r="E458" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F458" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.others.name</t>
+          <t>general.settings.customs.channels.menu</t>
         </is>
       </c>
       <c r="G458" t="inlineStr"/>
       <c r="H458" t="inlineStr"/>
     </row>
     <row r="459">
       <c r="A459" t="inlineStr"/>
       <c r="B459" t="inlineStr">
         <is>
-          <t>Пользовательские команды</t>
+          <t>Привязка каналов</t>
         </is>
       </c>
       <c r="C459" t="inlineStr">
         <is>
-          <t>Users commands</t>
+          <t>Channel linking</t>
         </is>
       </c>
       <c r="D459" t="inlineStr"/>
       <c r="E459" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F459" t="inlineStr">
         <is>
-          <t>general.settings.customs.commands_mode.user.name</t>
+          <t>general.settings.customs.channels.name</t>
         </is>
       </c>
       <c r="G459" t="inlineStr"/>
       <c r="H459" t="inlineStr"/>
     </row>
     <row r="460">
       <c r="A460" t="inlineStr"/>
       <c r="B460" t="inlineStr">
         <is>
-          <t>Расширенный модтоп</t>
+          <t>Ограничения команд</t>
         </is>
       </c>
       <c r="C460" t="inlineStr">
         <is>
-          <t>Extended modtop</t>
+          <t>Command restrictions</t>
         </is>
       </c>
       <c r="D460" t="inlineStr"/>
       <c r="E460" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F460" t="inlineStr">
         <is>
-          <t>general.settings.customs.extendedModtop.name</t>
+          <t>general.settings.customs.command_restrictions.name</t>
         </is>
       </c>
       <c r="G460" t="inlineStr"/>
       <c r="H460" t="inlineStr"/>
     </row>
     <row r="461">
       <c r="A461" t="inlineStr"/>
       <c r="B461" t="inlineStr">
         <is>
-          <t>Приветствие</t>
+          <t>Кастомные команды</t>
         </is>
       </c>
       <c r="C461" t="inlineStr">
         <is>
-          <t>Greeting</t>
+          <t>Custom commands</t>
         </is>
       </c>
       <c r="D461" t="inlineStr"/>
       <c r="E461" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F461" t="inlineStr">
         <is>
-          <t>general.settings.customs.greeting.name</t>
+          <t>general.settings.customs.commands.name</t>
         </is>
       </c>
       <c r="G461" t="inlineStr"/>
       <c r="H461" t="inlineStr"/>
     </row>
     <row r="462">
       <c r="A462" t="inlineStr"/>
       <c r="B462" t="inlineStr">
         <is>
-          <t>Настройки кастомизации в чате {{title}}</t>
+          <t>Доступы к командам в чате {{title}}</t>
         </is>
       </c>
       <c r="C462" t="inlineStr">
         <is>
-          <t>Customization settings in chat {{title}}}</t>
+          <t>Access to commands in chat {{title}}</t>
         </is>
       </c>
       <c r="D462" t="inlineStr"/>
       <c r="E462" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F462" t="inlineStr">
         <is>
-          <t>general.settings.customs.header</t>
+          <t>general.settings.customs.commands_mode.header</t>
         </is>
       </c>
       <c r="G462" t="inlineStr"/>
       <c r="H462" t="inlineStr"/>
     </row>
     <row r="463">
       <c r="A463" t="inlineStr"/>
       <c r="B463" t="inlineStr">
         <is>
-          <t>Сообщения недостатка прав</t>
+          <t>Команды модерации</t>
         </is>
       </c>
       <c r="C463" t="inlineStr">
         <is>
-          <t>Insufficient permissions messages</t>
+          <t>Moderation commands</t>
         </is>
       </c>
       <c r="D463" t="inlineStr"/>
       <c r="E463" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F463" t="inlineStr">
         <is>
-          <t>general.settings.customs.insufficientPermissions.name</t>
+          <t>general.settings.customs.commands_mode.moderation.name</t>
         </is>
       </c>
       <c r="G463" t="inlineStr"/>
       <c r="H463" t="inlineStr"/>
     </row>
     <row r="464">
       <c r="A464" t="inlineStr"/>
       <c r="B464" t="inlineStr">
         <is>
-          <t>Интервал удаления сообщений триггеров</t>
+          <t>Доступ к командам</t>
         </is>
       </c>
       <c r="C464" t="inlineStr">
         <is>
-          <t>Interval for deleting trigger messages</t>
+          <t>Commands access</t>
         </is>
       </c>
       <c r="D464" t="inlineStr"/>
       <c r="E464" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F464" t="inlineStr">
         <is>
-          <t>general.settings.customs.messagesAutoRemove.name</t>
+          <t>general.settings.customs.commands_mode.name</t>
         </is>
       </c>
       <c r="G464" t="inlineStr"/>
       <c r="H464" t="inlineStr"/>
     </row>
     <row r="465">
       <c r="A465" t="inlineStr"/>
       <c r="B465" t="inlineStr">
         <is>
-          <t>Выдача ограничений модераторами</t>
+          <t>Прочие команды</t>
         </is>
       </c>
       <c r="C465" t="inlineStr">
         <is>
-          <t>Restrictions issued by moderators</t>
+          <t>Other commands</t>
         </is>
       </c>
       <c r="D465" t="inlineStr"/>
       <c r="E465" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F465" t="inlineStr">
         <is>
-          <t>general.settings.customs.moderation.name</t>
+          <t>general.settings.customs.commands_mode.others.name</t>
         </is>
       </c>
       <c r="G465" t="inlineStr"/>
       <c r="H465" t="inlineStr"/>
     </row>
     <row r="466">
       <c r="A466" t="inlineStr"/>
       <c r="B466" t="inlineStr">
         <is>
-          <t>Доступ к модтопу</t>
+          <t>Пользовательские команды</t>
         </is>
       </c>
       <c r="C466" t="inlineStr">
         <is>
-          <t>Modtop access</t>
+          <t>Users commands</t>
         </is>
       </c>
       <c r="D466" t="inlineStr"/>
       <c r="E466" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F466" t="inlineStr">
         <is>
-          <t>general.settings.customs.modtop.name</t>
+          <t>general.settings.customs.commands_mode.user.name</t>
         </is>
       </c>
       <c r="G466" t="inlineStr"/>
       <c r="H466" t="inlineStr"/>
     </row>
     <row r="467">
       <c r="A467" t="inlineStr"/>
       <c r="B467" t="inlineStr">
         <is>
-          <t>Сетевые ограничения</t>
+          <t>Расширенный модтоп</t>
         </is>
       </c>
       <c r="C467" t="inlineStr">
         <is>
-          <t>Restriction networks</t>
+          <t>Extended modtop</t>
         </is>
       </c>
       <c r="D467" t="inlineStr"/>
       <c r="E467" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F467" t="inlineStr">
         <is>
-          <t>general.settings.customs.networks.name</t>
+          <t>general.settings.customs.extendedModtop.name</t>
         </is>
       </c>
       <c r="G467" t="inlineStr"/>
       <c r="H467" t="inlineStr"/>
     </row>
     <row r="468">
       <c r="A468" t="inlineStr"/>
       <c r="B468" t="inlineStr">
         <is>
-          <t>Настройки ночного режима в чате {{title}}</t>
+          <t>Приветствие</t>
         </is>
       </c>
       <c r="C468" t="inlineStr">
         <is>
-          <t>Night mode settings in chat {{title}}</t>
+          <t>Greeting</t>
         </is>
       </c>
       <c r="D468" t="inlineStr"/>
       <c r="E468" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F468" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.header</t>
+          <t>general.settings.customs.greeting.name</t>
         </is>
       </c>
       <c r="G468" t="inlineStr"/>
       <c r="H468" t="inlineStr"/>
     </row>
     <row r="469">
       <c r="A469" t="inlineStr"/>
       <c r="B469" t="inlineStr">
         <is>
-          <t>Ночной режим</t>
+          <t>Настройки кастомизации в чате {{title}}</t>
         </is>
       </c>
       <c r="C469" t="inlineStr">
         <is>
-          <t>Night mode</t>
+          <t>Customization settings in chat {{title}}}</t>
         </is>
       </c>
       <c r="D469" t="inlineStr"/>
       <c r="E469" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F469" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightMode.name</t>
+          <t>general.settings.customs.header</t>
         </is>
       </c>
       <c r="G469" t="inlineStr"/>
       <c r="H469" t="inlineStr"/>
     </row>
     <row r="470">
       <c r="A470" t="inlineStr"/>
       <c r="B470" t="inlineStr">
         <is>
-          <t>Время выключения ночного режима</t>
+          <t>Сообщения недостатка прав</t>
         </is>
       </c>
       <c r="C470" t="inlineStr">
         <is>
-          <t>Night mode disabling time</t>
+          <t>Insufficient permissions messages</t>
         </is>
       </c>
       <c r="D470" t="inlineStr"/>
       <c r="E470" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F470" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeDisableTime.name</t>
+          <t>general.settings.customs.insufficientPermissions.name</t>
         </is>
       </c>
       <c r="G470" t="inlineStr"/>
       <c r="H470" t="inlineStr"/>
     </row>
     <row r="471">
       <c r="A471" t="inlineStr"/>
       <c r="B471" t="inlineStr">
         <is>
-          <t>Время включения ночного режима</t>
+          <t>Интервал удаления сообщений триггеров</t>
         </is>
       </c>
       <c r="C471" t="inlineStr">
         <is>
-          <t>Night mode enabling time</t>
+          <t>Interval for deleting trigger messages</t>
         </is>
       </c>
       <c r="D471" t="inlineStr"/>
       <c r="E471" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F471" t="inlineStr">
         <is>
-          <t>general.settings.customs.nightModeEnableTime.name</t>
+          <t>general.settings.customs.messagesAutoRemove.name</t>
         </is>
       </c>
       <c r="G471" t="inlineStr"/>
       <c r="H471" t="inlineStr"/>
     </row>
     <row r="472">
       <c r="A472" t="inlineStr"/>
       <c r="B472" t="inlineStr">
         <is>
-          <t>Настройки уведомлений в чате {{title}}</t>
+          <t>Выдача ограничений модераторами</t>
         </is>
       </c>
       <c r="C472" t="inlineStr">
         <is>
-          <t>Notification settings in chat {{title}}</t>
+          <t>Restrictions issued by moderators</t>
         </is>
       </c>
       <c r="D472" t="inlineStr"/>
       <c r="E472" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F472" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.header</t>
+          <t>general.settings.customs.moderation.name</t>
         </is>
       </c>
       <c r="G472" t="inlineStr"/>
       <c r="H472" t="inlineStr"/>
     </row>
     <row r="473">
       <c r="A473" t="inlineStr"/>
       <c r="B473" t="inlineStr">
         <is>
-          <t>Уведомления</t>
+          <t>Доступ к модтопу</t>
         </is>
       </c>
       <c r="C473" t="inlineStr">
         <is>
-          <t>Notifications</t>
+          <t>Modtop access</t>
         </is>
       </c>
       <c r="D473" t="inlineStr"/>
       <c r="E473" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F473" t="inlineStr">
         <is>
-          <t>general.settings.customs.notifications.name</t>
+          <t>general.settings.customs.modtop.name</t>
         </is>
       </c>
       <c r="G473" t="inlineStr"/>
       <c r="H473" t="inlineStr"/>
     </row>
     <row r="474">
       <c r="A474" t="inlineStr"/>
       <c r="B474" t="inlineStr">
         <is>
-          <t>Топик для уведомлений</t>
+          <t>Сетевые ограничения</t>
         </is>
       </c>
       <c r="C474" t="inlineStr">
         <is>
-          <t>Topic for notifications</t>
+          <t>Restriction networks</t>
         </is>
       </c>
       <c r="D474" t="inlineStr"/>
       <c r="E474" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F474" t="inlineStr">
         <is>
-          <t>general.settings.customs.notificationsTopic.name</t>
+          <t>general.settings.customs.networks.name</t>
         </is>
       </c>
       <c r="G474" t="inlineStr"/>
       <c r="H474" t="inlineStr"/>
     </row>
     <row r="475">
       <c r="A475" t="inlineStr"/>
       <c r="B475" t="inlineStr">
         <is>
-          <t>Синхронизация прав</t>
+          <t>Настройки ночного режима в чате {{title}}</t>
         </is>
       </c>
       <c r="C475" t="inlineStr">
         <is>
-          <t>Permissions sync</t>
+          <t>Night mode settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D475" t="inlineStr"/>
       <c r="E475" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F475" t="inlineStr">
         <is>
-          <t>general.settings.customs.permissionsSync.name</t>
+          <t>general.settings.customs.nightMode.header</t>
         </is>
       </c>
       <c r="G475" t="inlineStr"/>
       <c r="H475" t="inlineStr"/>
     </row>
     <row r="476">
       <c r="A476" t="inlineStr"/>
       <c r="B476" t="inlineStr">
         <is>
-          <t>Реакции в ответ</t>
+          <t>Ночной режим</t>
         </is>
       </c>
       <c r="C476" t="inlineStr">
         <is>
-          <t>Reactions callback</t>
+          <t>Night mode</t>
         </is>
       </c>
       <c r="D476" t="inlineStr"/>
       <c r="E476" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F476" t="inlineStr">
         <is>
-          <t>general.settings.customs.reactions.name</t>
+          <t>general.settings.customs.nightMode.name</t>
         </is>
       </c>
       <c r="G476" t="inlineStr"/>
       <c r="H476" t="inlineStr"/>
     </row>
     <row r="477">
       <c r="A477" t="inlineStr"/>
       <c r="B477" t="inlineStr">
         <is>
-          <t>Система репутации</t>
+          <t>Время выключения ночного режима</t>
         </is>
       </c>
       <c r="C477" t="inlineStr">
         <is>
-          <t>Reputation system</t>
+          <t>Night mode disabling time</t>
         </is>
       </c>
       <c r="D477" t="inlineStr"/>
       <c r="E477" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F477" t="inlineStr">
         <is>
-          <t>general.settings.customs.reputation.name</t>
+          <t>general.settings.customs.nightModeDisableTime.name</t>
         </is>
       </c>
       <c r="G477" t="inlineStr"/>
       <c r="H477" t="inlineStr"/>
     </row>
     <row r="478">
       <c r="A478" t="inlineStr"/>
       <c r="B478" t="inlineStr">
         <is>
-          <t>Настройки статистики в чате {{title}}</t>
+          <t>Время включения ночного режима</t>
         </is>
       </c>
       <c r="C478" t="inlineStr">
         <is>
-          <t>Statistics settings in chat {{title}}</t>
+          <t>Night mode enabling time</t>
         </is>
       </c>
       <c r="D478" t="inlineStr"/>
       <c r="E478" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F478" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.header</t>
+          <t>general.settings.customs.nightModeEnableTime.name</t>
         </is>
       </c>
       <c r="G478" t="inlineStr"/>
       <c r="H478" t="inlineStr"/>
     </row>
     <row r="479">
       <c r="A479" t="inlineStr"/>
       <c r="B479" t="inlineStr">
         <is>
-          <t>Статистика</t>
+          <t>Настройки уведомлений в чате {{title}}</t>
         </is>
       </c>
       <c r="C479" t="inlineStr">
         <is>
-          <t>Statistics</t>
+          <t>Notification settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D479" t="inlineStr"/>
       <c r="E479" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F479" t="inlineStr">
         <is>
-          <t>general.settings.customs.statistics.name</t>
+          <t>general.settings.customs.notifications.header</t>
         </is>
       </c>
       <c r="G479" t="inlineStr"/>
       <c r="H479" t="inlineStr"/>
     </row>
     <row r="480">
       <c r="A480" t="inlineStr"/>
       <c r="B480" t="inlineStr">
         <is>
-          <t>Период статистики</t>
+          <t>Уведомления</t>
         </is>
       </c>
       <c r="C480" t="inlineStr">
         <is>
-          <t>Statistics range</t>
+          <t>Notifications</t>
         </is>
       </c>
       <c r="D480" t="inlineStr"/>
       <c r="E480" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F480" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.name</t>
+          <t>general.settings.customs.notifications.name</t>
         </is>
       </c>
       <c r="G480" t="inlineStr"/>
       <c r="H480" t="inlineStr"/>
     </row>
     <row r="481">
       <c r="A481" t="inlineStr"/>
       <c r="B481" t="inlineStr">
         <is>
-          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
+          <t>Топик для уведомлений</t>
         </is>
       </c>
       <c r="C481" t="inlineStr">
         <is>
-          <t>Enter interval for statistics showing in top commands, current value:</t>
+          <t>Topic for notifications</t>
         </is>
       </c>
       <c r="D481" t="inlineStr"/>
       <c r="E481" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F481" t="inlineStr">
         <is>
-          <t>general.settings.customs.statisticsRange.selected</t>
+          <t>general.settings.customs.notificationsTopic.name</t>
         </is>
       </c>
       <c r="G481" t="inlineStr"/>
       <c r="H481" t="inlineStr"/>
     </row>
     <row r="482">
       <c r="A482" t="inlineStr"/>
       <c r="B482" t="inlineStr">
         <is>
-          <t>Токены</t>
+          <t>Синхронизация прав</t>
         </is>
       </c>
       <c r="C482" t="inlineStr">
         <is>
-          <t>Tokens</t>
+          <t>Permissions sync</t>
         </is>
       </c>
       <c r="D482" t="inlineStr"/>
       <c r="E482" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F482" t="inlineStr">
         <is>
-          <t>general.settings.customs.tokens.name</t>
+          <t>general.settings.customs.permissionsSync.name</t>
         </is>
       </c>
       <c r="G482" t="inlineStr"/>
       <c r="H482" t="inlineStr"/>
     </row>
     <row r="483">
       <c r="A483" t="inlineStr"/>
       <c r="B483" t="inlineStr">
         <is>
-          <t>Настройки чата {{title}}</t>
+          <t>Реакции в ответ</t>
         </is>
       </c>
       <c r="C483" t="inlineStr">
         <is>
-          <t>Settings of {{title}} chat</t>
+          <t>Reactions callback</t>
         </is>
       </c>
       <c r="D483" t="inlineStr"/>
       <c r="E483" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F483" t="inlineStr">
         <is>
-          <t>general.settings.headerChat</t>
+          <t>general.settings.customs.reactions.name</t>
         </is>
       </c>
       <c r="G483" t="inlineStr"/>
       <c r="H483" t="inlineStr"/>
     </row>
     <row r="484">
       <c r="A484" t="inlineStr"/>
       <c r="B484" t="inlineStr">
         <is>
-          <t>Приватные настройки</t>
+          <t>Система репутации</t>
         </is>
       </c>
       <c r="C484" t="inlineStr">
         <is>
-          <t>Private settings</t>
+          <t>Reputation system</t>
         </is>
       </c>
       <c r="D484" t="inlineStr"/>
       <c r="E484" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F484" t="inlineStr">
         <is>
-          <t>general.settings.headerPM</t>
+          <t>general.settings.customs.reputation.name</t>
         </is>
       </c>
       <c r="G484" t="inlineStr"/>
       <c r="H484" t="inlineStr"/>
     </row>
     <row r="485">
       <c r="A485" t="inlineStr"/>
       <c r="B485" t="inlineStr">
         <is>
-          <t>Неверное значение {{value}}, введите интервал</t>
+          <t>Настройки статистики в чате {{title}}</t>
         </is>
       </c>
       <c r="C485" t="inlineStr">
         <is>
-          <t>Incorrect value {{value}}, send interval</t>
+          <t>Statistics settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D485" t="inlineStr"/>
       <c r="E485" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F485" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_interval</t>
+          <t>general.settings.customs.statistics.header</t>
         </is>
       </c>
       <c r="G485" t="inlineStr"/>
       <c r="H485" t="inlineStr"/>
     </row>
     <row r="486">
       <c r="A486" t="inlineStr"/>
       <c r="B486" t="inlineStr">
         <is>
-          <t>Неверное значение, введите число</t>
+          <t>Статистика</t>
         </is>
       </c>
       <c r="C486" t="inlineStr">
         <is>
-          <t>Incorrect value, send a number</t>
+          <t>Statistics</t>
         </is>
       </c>
       <c r="D486" t="inlineStr"/>
       <c r="E486" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F486" t="inlineStr">
         <is>
-          <t>general.settings.incorrect_number</t>
+          <t>general.settings.customs.statistics.name</t>
         </is>
       </c>
       <c r="G486" t="inlineStr"/>
       <c r="H486" t="inlineStr"/>
     </row>
     <row r="487">
       <c r="A487" t="inlineStr"/>
       <c r="B487" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Период статистики</t>
         </is>
       </c>
       <c r="C487" t="inlineStr">
         <is>
-          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Statistics range</t>
         </is>
       </c>
       <c r="D487" t="inlineStr"/>
       <c r="E487" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F487" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingChat</t>
+          <t>general.settings.customs.statisticsRange.name</t>
         </is>
       </c>
       <c r="G487" t="inlineStr"/>
       <c r="H487" t="inlineStr"/>
     </row>
     <row r="488">
       <c r="A488" t="inlineStr"/>
       <c r="B488" t="inlineStr">
         <is>
-          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Введите насколько давняя статистика должна учитываться в командах top, текущее значение:</t>
         </is>
       </c>
       <c r="C488" t="inlineStr">
         <is>
-          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
+          <t>Enter interval for statistics showing in top commands, current value:</t>
         </is>
       </c>
       <c r="D488" t="inlineStr"/>
       <c r="E488" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F488" t="inlineStr">
         <is>
-          <t>general.settings.inputChangingPM</t>
+          <t>general.settings.customs.statisticsRange.selected</t>
         </is>
       </c>
       <c r="G488" t="inlineStr"/>
       <c r="H488" t="inlineStr"/>
     </row>
     <row r="489">
       <c r="A489" t="inlineStr"/>
       <c r="B489" t="inlineStr">
         <is>
-          <t>Выберите язык который будет использоваться в чате</t>
+          <t>Токены</t>
         </is>
       </c>
       <c r="C489" t="inlineStr">
         <is>
-          <t>Select language for the chat</t>
+          <t>Tokens</t>
         </is>
       </c>
       <c r="D489" t="inlineStr"/>
       <c r="E489" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F489" t="inlineStr">
         <is>
-          <t>general.settings.language.header</t>
+          <t>general.settings.customs.tokens.name</t>
         </is>
       </c>
       <c r="G489" t="inlineStr"/>
       <c r="H489" t="inlineStr"/>
     </row>
     <row r="490">
       <c r="A490" t="inlineStr"/>
       <c r="B490" t="inlineStr">
         <is>
-          <t>Добавить администратора</t>
+          <t>Настройки чата {{title}}</t>
         </is>
       </c>
       <c r="C490" t="inlineStr">
         <is>
-          <t>Add admin</t>
+          <t>Settings of {{title}} chat</t>
         </is>
       </c>
       <c r="D490" t="inlineStr"/>
       <c r="E490" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F490" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.add</t>
+          <t>general.settings.headerChat</t>
         </is>
       </c>
       <c r="G490" t="inlineStr"/>
       <c r="H490" t="inlineStr"/>
     </row>
     <row r="491">
       <c r="A491" t="inlineStr"/>
       <c r="B491" t="inlineStr">
         <is>
-          <t>Выберите пользователя(-ей) для назначения</t>
+          <t>Приватные настройки</t>
         </is>
       </c>
       <c r="C491" t="inlineStr">
         <is>
-          <t>Select user(s)</t>
+          <t>Private settings</t>
         </is>
       </c>
       <c r="D491" t="inlineStr"/>
       <c r="E491" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F491" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.adding</t>
+          <t>general.settings.headerPM</t>
         </is>
       </c>
       <c r="G491" t="inlineStr"/>
       <c r="H491" t="inlineStr"/>
     </row>
     <row r="492">
       <c r="A492" t="inlineStr"/>
       <c r="B492" t="inlineStr">
         <is>
-          <t>Сменить группу</t>
+          <t>Неверное значение {{value}}, введите интервал</t>
         </is>
       </c>
       <c r="C492" t="inlineStr">
         <is>
-          <t>Chage group</t>
+          <t>Incorrect value {{value}}, send interval</t>
         </is>
       </c>
       <c r="D492" t="inlineStr"/>
       <c r="E492" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F492" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.change_group</t>
+          <t>general.settings.incorrect_interval</t>
         </is>
       </c>
       <c r="G492" t="inlineStr"/>
       <c r="H492" t="inlineStr"/>
     </row>
     <row r="493">
       <c r="A493" t="inlineStr"/>
       <c r="B493" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена администратору</t>
+          <t>Неверное значение, введите число</t>
         </is>
       </c>
       <c r="C493" t="inlineStr">
         <is>
-          <t>Select group for this admin</t>
+          <t>Incorrect value, send a number</t>
         </is>
       </c>
       <c r="D493" t="inlineStr"/>
       <c r="E493" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F493" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.changing_group</t>
+          <t>general.settings.incorrect_number</t>
         </is>
       </c>
       <c r="G493" t="inlineStr"/>
       <c r="H493" t="inlineStr"/>
     </row>
     <row r="494">
       <c r="A494" t="inlineStr"/>
       <c r="B494" t="inlineStr">
         <is>
-          <t>Редактирование администратора {{name}}</t>
+          <t>Изменение параметра "{{param}}" в чате {{title}}, отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C494" t="inlineStr">
         <is>
-          <t>Editing admin {{name}}</t>
+          <t>Changing setting "{{param}}" in chat {{title}}, sent new value in chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D494" t="inlineStr"/>
       <c r="E494" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F494" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.edit.header</t>
+          <t>general.settings.inputChangingChat</t>
         </is>
       </c>
       <c r="G494" t="inlineStr"/>
       <c r="H494" t="inlineStr"/>
     </row>
     <row r="495">
       <c r="A495" t="inlineStr"/>
       <c r="B495" t="inlineStr">
         <is>
-          <t>Выберите группу, которая будет назначена новым администраторам</t>
+          <t>Изменение параметра "{{param}}", отправьте новое значение в чат. Текущее значение: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="C495" t="inlineStr">
         <is>
-          <t>Select group for new admins</t>
+          <t>Changing the “{{param}}” parameter, send the new value to the chat. Current value: &lt;code&gt;{{current}}&lt;/code&gt;</t>
         </is>
       </c>
       <c r="D495" t="inlineStr"/>
       <c r="E495" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F495" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.group</t>
+          <t>general.settings.inputChangingPM</t>
         </is>
       </c>
       <c r="G495" t="inlineStr"/>
       <c r="H495" t="inlineStr"/>
     </row>
     <row r="496">
       <c r="A496" t="inlineStr"/>
       <c r="B496" t="inlineStr">
         <is>
-          <t>Настройки прав администраторов в чате {{title}}</t>
+          <t>Выберите язык который будет использоваться в чате</t>
         </is>
       </c>
       <c r="C496" t="inlineStr">
         <is>
-          <t>Admins permissions settings in chat {{title}}</t>
+          <t>Select language for the chat</t>
         </is>
       </c>
       <c r="D496" t="inlineStr"/>
       <c r="E496" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F496" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.header</t>
+          <t>general.settings.language.header</t>
         </is>
       </c>
       <c r="G496" t="inlineStr"/>
       <c r="H496" t="inlineStr"/>
     </row>
     <row r="497">
       <c r="A497" t="inlineStr"/>
       <c r="B497" t="inlineStr">
         <is>
-          <t>Модераторы чата</t>
+          <t>Добавить администратора</t>
         </is>
       </c>
       <c r="C497" t="inlineStr">
         <is>
-          <t>Chat moders</t>
+          <t>Add admin</t>
         </is>
       </c>
       <c r="D497" t="inlineStr"/>
       <c r="E497" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F497" t="inlineStr">
         <is>
-          <t>general.settings.permissions.admins.name</t>
+          <t>general.settings.permissions.admins.add</t>
         </is>
       </c>
       <c r="G497" t="inlineStr"/>
       <c r="H497" t="inlineStr"/>
     </row>
     <row r="498">
       <c r="A498" t="inlineStr"/>
       <c r="B498" t="inlineStr">
         <is>
-          <t>Продвинутая система администраторов</t>
+          <t>Выберите пользователя(-ей) для назначения</t>
         </is>
       </c>
       <c r="C498" t="inlineStr">
         <is>
-          <t>Advanced admins system</t>
+          <t>Select user(s)</t>
         </is>
       </c>
       <c r="D498" t="inlineStr"/>
       <c r="E498" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F498" t="inlineStr">
         <is>
-          <t>general.settings.permissions.advancedModers.name</t>
+          <t>general.settings.permissions.admins.adding</t>
         </is>
       </c>
       <c r="G498" t="inlineStr"/>
       <c r="H498" t="inlineStr"/>
     </row>
     <row r="499">
       <c r="A499" t="inlineStr"/>
       <c r="B499" t="inlineStr">
         <is>
-          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
+          <t>Сменить группу</t>
         </is>
       </c>
       <c r="C499" t="inlineStr">
         <is>
-          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
+          <t>Chage group</t>
         </is>
       </c>
       <c r="D499" t="inlineStr"/>
       <c r="E499" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F499" t="inlineStr">
         <is>
-          <t>general.settings.permissions.description</t>
+          <t>general.settings.permissions.admins.edit.change_group</t>
         </is>
       </c>
       <c r="G499" t="inlineStr"/>
       <c r="H499" t="inlineStr"/>
     </row>
     <row r="500">
       <c r="A500" t="inlineStr"/>
       <c r="B500" t="inlineStr">
         <is>
-          <t>Нет группы</t>
+          <t>Выберите группу, которая будет назначена администратору</t>
         </is>
       </c>
       <c r="C500" t="inlineStr">
         <is>
-          <t>No group</t>
+          <t>Select group for this admin</t>
         </is>
       </c>
       <c r="D500" t="inlineStr"/>
       <c r="E500" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F500" t="inlineStr">
         <is>
-          <t>general.settings.permissions.fake_group</t>
+          <t>general.settings.permissions.admins.edit.changing_group</t>
         </is>
       </c>
       <c r="G500" t="inlineStr"/>
       <c r="H500" t="inlineStr"/>
     </row>
     <row r="501">
       <c r="A501" t="inlineStr"/>
       <c r="B501" t="inlineStr">
         <is>
-          <t>Создать группу</t>
+          <t>Редактирование администратора {{name}}</t>
         </is>
       </c>
       <c r="C501" t="inlineStr">
         <is>
-          <t>Create group</t>
+          <t>Editing admin {{name}}</t>
         </is>
       </c>
       <c r="D501" t="inlineStr"/>
       <c r="E501" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F501" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.button</t>
+          <t>general.settings.permissions.admins.edit.header</t>
         </is>
       </c>
       <c r="G501" t="inlineStr"/>
       <c r="H501" t="inlineStr"/>
     </row>
     <row r="502">
       <c r="A502" t="inlineStr"/>
       <c r="B502" t="inlineStr">
         <is>
-          <t>Отправьте название группы:</t>
+          <t>Выберите группу, которая будет назначена новым администраторам</t>
         </is>
       </c>
       <c r="C502" t="inlineStr">
         <is>
-          <t>Send group name:</t>
+          <t>Select group for new admins</t>
         </is>
       </c>
       <c r="D502" t="inlineStr"/>
       <c r="E502" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F502" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.header</t>
+          <t>general.settings.permissions.admins.group</t>
         </is>
       </c>
       <c r="G502" t="inlineStr"/>
       <c r="H502" t="inlineStr"/>
     </row>
     <row r="503">
       <c r="A503" t="inlineStr"/>
       <c r="B503" t="inlineStr">
         <is>
-          <t>Укажите приоритет группы, 0 - самый высокий</t>
+          <t>Настройки прав администраторов в чате {{title}}</t>
         </is>
       </c>
       <c r="C503" t="inlineStr">
         <is>
-          <t>Specify the priority of the group, 0 - the highest one</t>
+          <t>Admins permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D503" t="inlineStr"/>
       <c r="E503" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F503" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.create.priority</t>
+          <t>general.settings.permissions.admins.header</t>
         </is>
       </c>
       <c r="G503" t="inlineStr"/>
       <c r="H503" t="inlineStr"/>
     </row>
     <row r="504">
       <c r="A504" t="inlineStr"/>
       <c r="B504" t="inlineStr">
         <is>
-          <t>Редактирование группы {{name}}</t>
+          <t>Модераторы чата</t>
         </is>
       </c>
       <c r="C504" t="inlineStr">
         <is>
-          <t>Editing group {{name}}</t>
+          <t>Chat moders</t>
         </is>
       </c>
       <c r="D504" t="inlineStr"/>
       <c r="E504" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F504" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.header</t>
+          <t>general.settings.permissions.admins.name</t>
         </is>
       </c>
       <c r="G504" t="inlineStr"/>
       <c r="H504" t="inlineStr"/>
     </row>
     <row r="505">
       <c r="A505" t="inlineStr"/>
       <c r="B505" t="inlineStr">
         <is>
-          <t>Изменить название</t>
+          <t>Продвинутая система администраторов</t>
         </is>
       </c>
       <c r="C505" t="inlineStr">
         <is>
-          <t>Change name</t>
+          <t>Advanced admins system</t>
         </is>
       </c>
       <c r="D505" t="inlineStr"/>
       <c r="E505" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F505" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.button</t>
+          <t>general.settings.permissions.advancedModers.name</t>
         </is>
       </c>
       <c r="G505" t="inlineStr"/>
       <c r="H505" t="inlineStr"/>
     </row>
     <row r="506">
       <c r="A506" t="inlineStr"/>
       <c r="B506" t="inlineStr">
         <is>
-          <t>Введите новое название группы:</t>
+          <t>ВНИМАНИЕ, изменение настроек в этом разделе может лишить вас прав, рекомендуем производить изменения с аккаунта владельца чата.</t>
         </is>
       </c>
       <c r="C506" t="inlineStr">
         <is>
-          <t>Send new group name:</t>
+          <t>WARNING, changing settings in this section may suspend your privileges, it is recommended to make changes from the account of the chat owner.</t>
         </is>
       </c>
       <c r="D506" t="inlineStr"/>
       <c r="E506" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F506" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.name.header</t>
+          <t>general.settings.permissions.description</t>
         </is>
       </c>
       <c r="G506" t="inlineStr"/>
       <c r="H506" t="inlineStr"/>
     </row>
     <row r="507">
       <c r="A507" t="inlineStr"/>
       <c r="B507" t="inlineStr">
         <is>
-          <t>Изменить права</t>
+          <t>Нет группы</t>
         </is>
       </c>
       <c r="C507" t="inlineStr">
         <is>
-          <t>Change permissions</t>
+          <t>No group</t>
         </is>
       </c>
       <c r="D507" t="inlineStr"/>
       <c r="E507" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F507" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.permissions.button</t>
+          <t>general.settings.permissions.fake_group</t>
         </is>
       </c>
       <c r="G507" t="inlineStr"/>
       <c r="H507" t="inlineStr"/>
     </row>
     <row r="508">
       <c r="A508" t="inlineStr"/>
       <c r="B508" t="inlineStr">
         <is>
-          <t>Изменить приоритет</t>
+          <t>Создать группу</t>
         </is>
       </c>
       <c r="C508" t="inlineStr">
         <is>
-          <t>Change priority</t>
+          <t>Create group</t>
         </is>
       </c>
       <c r="D508" t="inlineStr"/>
       <c r="E508" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F508" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.button</t>
+          <t>general.settings.permissions.groups.create.button</t>
         </is>
       </c>
       <c r="G508" t="inlineStr"/>
       <c r="H508" t="inlineStr"/>
     </row>
     <row r="509">
       <c r="A509" t="inlineStr"/>
       <c r="B509" t="inlineStr">
         <is>
-          <t>Введите новый приоритет группы:</t>
+          <t>Отправьте название группы:</t>
         </is>
       </c>
       <c r="C509" t="inlineStr">
         <is>
-          <t>Send new group priority:</t>
+          <t>Send group name:</t>
         </is>
       </c>
       <c r="D509" t="inlineStr"/>
       <c r="E509" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F509" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.edit.priority.header</t>
+          <t>general.settings.permissions.groups.create.header</t>
         </is>
       </c>
       <c r="G509" t="inlineStr"/>
       <c r="H509" t="inlineStr"/>
     </row>
     <row r="510">
       <c r="A510" t="inlineStr"/>
       <c r="B510" t="inlineStr">
         <is>
-          <t>Настройки прав групп в чате {{title}}</t>
+          <t>Укажите приоритет группы, 0 - самый высокий</t>
         </is>
       </c>
       <c r="C510" t="inlineStr">
         <is>
-          <t>Group permissions settings in chat {{title}}</t>
+          <t>Specify the priority of the group, 0 - the highest one</t>
         </is>
       </c>
       <c r="D510" t="inlineStr"/>
       <c r="E510" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F510" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.header</t>
+          <t>general.settings.permissions.groups.create.priority</t>
         </is>
       </c>
       <c r="G510" t="inlineStr"/>
       <c r="H510" t="inlineStr"/>
     </row>
     <row r="511">
       <c r="A511" t="inlineStr"/>
       <c r="B511" t="inlineStr">
         <is>
-          <t>Группы прав</t>
+          <t>Редактирование группы {{name}}</t>
         </is>
       </c>
       <c r="C511" t="inlineStr">
         <is>
-          <t>Permission groups</t>
+          <t>Editing group {{name}}</t>
         </is>
       </c>
       <c r="D511" t="inlineStr"/>
       <c r="E511" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F511" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.name</t>
+          <t>general.settings.permissions.groups.edit.header</t>
         </is>
       </c>
       <c r="G511" t="inlineStr"/>
       <c r="H511" t="inlineStr"/>
     </row>
     <row r="512">
       <c r="A512" t="inlineStr"/>
       <c r="B512" t="inlineStr">
         <is>
-          <t>Права группы {{name}}:</t>
+          <t>Изменить название</t>
         </is>
       </c>
       <c r="C512" t="inlineStr">
         <is>
-          <t>Permissions of group {{name}}:</t>
+          <t>Change name</t>
         </is>
       </c>
       <c r="D512" t="inlineStr"/>
       <c r="E512" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F512" t="inlineStr">
         <is>
-          <t>general.settings.permissions.groups.permissions</t>
+          <t>general.settings.permissions.groups.edit.name.button</t>
         </is>
       </c>
       <c r="G512" t="inlineStr"/>
       <c r="H512" t="inlineStr"/>
     </row>
     <row r="513">
       <c r="A513" t="inlineStr"/>
       <c r="B513" t="inlineStr">
         <is>
-          <t>Настройки прав в чате {{title}}</t>
+          <t>Введите новое название группы:</t>
         </is>
       </c>
       <c r="C513" t="inlineStr">
         <is>
-          <t>Permissions settings in chat {{title}}</t>
+          <t>Send new group name:</t>
         </is>
       </c>
       <c r="D513" t="inlineStr"/>
       <c r="E513" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F513" t="inlineStr">
         <is>
-          <t>general.settings.permissions.header</t>
+          <t>general.settings.permissions.groups.edit.name.header</t>
         </is>
       </c>
       <c r="G513" t="inlineStr"/>
       <c r="H513" t="inlineStr"/>
     </row>
     <row r="514">
       <c r="A514" t="inlineStr"/>
       <c r="B514" t="inlineStr">
         <is>
-          <t>Мои приложения</t>
+          <t>Изменить права</t>
         </is>
       </c>
       <c r="C514" t="inlineStr">
         <is>
-          <t>My applications</t>
+          <t>Change permissions</t>
         </is>
       </c>
       <c r="D514" t="inlineStr"/>
       <c r="E514" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F514" t="inlineStr">
         <is>
-          <t>general.settings.privates.apps.name</t>
+          <t>general.settings.permissions.groups.edit.permissions.button</t>
         </is>
       </c>
       <c r="G514" t="inlineStr"/>
       <c r="H514" t="inlineStr"/>
     </row>
     <row r="515">
       <c r="A515" t="inlineStr"/>
       <c r="B515" t="inlineStr">
         <is>
-          <t>Основные настройки пользователя</t>
+          <t>Изменить приоритет</t>
         </is>
       </c>
       <c r="C515" t="inlineStr">
         <is>
-          <t>General user settings</t>
+          <t>Change priority</t>
         </is>
       </c>
       <c r="D515" t="inlineStr"/>
       <c r="E515" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F515" t="inlineStr">
         <is>
-          <t>general.settings.privates.header</t>
+          <t>general.settings.permissions.groups.edit.priority.button</t>
         </is>
       </c>
       <c r="G515" t="inlineStr"/>
       <c r="H515" t="inlineStr"/>
     </row>
     <row r="516">
       <c r="A516" t="inlineStr"/>
       <c r="B516" t="inlineStr">
         <is>
-          <t>Привязка персональных каналов</t>
+          <t>Введите новый приоритет группы:</t>
         </is>
       </c>
       <c r="C516" t="inlineStr">
         <is>
-          <t>Link personal channels</t>
+          <t>Send new group priority:</t>
         </is>
       </c>
       <c r="D516" t="inlineStr"/>
       <c r="E516" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F516" t="inlineStr">
         <is>
-          <t>general.settings.privates.linkedChannels.name</t>
+          <t>general.settings.permissions.groups.edit.priority.header</t>
         </is>
       </c>
       <c r="G516" t="inlineStr"/>
       <c r="H516" t="inlineStr"/>
     </row>
     <row r="517">
       <c r="A517" t="inlineStr"/>
       <c r="B517" t="inlineStr">
         <is>
-          <t>Часовой пояс</t>
+          <t>Настройки прав групп в чате {{title}}</t>
         </is>
       </c>
       <c r="C517" t="inlineStr">
         <is>
-          <t>Time zone</t>
+          <t>Group permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D517" t="inlineStr"/>
       <c r="E517" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F517" t="inlineStr">
         <is>
-          <t>general.settings.privates.timezone.name</t>
+          <t>general.settings.permissions.groups.header</t>
         </is>
       </c>
       <c r="G517" t="inlineStr"/>
       <c r="H517" t="inlineStr"/>
     </row>
     <row r="518">
       <c r="A518" t="inlineStr"/>
       <c r="B518" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
+          <t>Группы прав</t>
         </is>
       </c>
       <c r="C518" t="inlineStr">
         <is>
-          <t>Minimum number of reports from users deleting messages</t>
+          <t>Permission groups</t>
         </is>
       </c>
       <c r="D518" t="inlineStr"/>
       <c r="E518" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F518" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReports.name</t>
+          <t>general.settings.permissions.groups.name</t>
         </is>
       </c>
       <c r="G518" t="inlineStr"/>
       <c r="H518" t="inlineStr"/>
     </row>
     <row r="519">
       <c r="A519" t="inlineStr"/>
       <c r="B519" t="inlineStr">
         <is>
-          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
+          <t>Права группы {{name}}:</t>
         </is>
       </c>
       <c r="C519" t="inlineStr">
         <is>
-          <t>Minimum number of reports for a user to delete a message</t>
+          <t>Permissions of group {{name}}:</t>
         </is>
       </c>
       <c r="D519" t="inlineStr"/>
       <c r="E519" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F519" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsCount.name</t>
+          <t>general.settings.permissions.groups.permissions</t>
         </is>
       </c>
       <c r="G519" t="inlineStr"/>
       <c r="H519" t="inlineStr"/>
     </row>
     <row r="520">
       <c r="A520" t="inlineStr"/>
       <c r="B520" t="inlineStr">
         <is>
-          <t>Минимальный рейтинг человека для удаления сообщения</t>
+          <t>Настройки прав в чате {{title}}</t>
         </is>
       </c>
       <c r="C520" t="inlineStr">
         <is>
-          <t>Minimum rating of a person to delete a message</t>
+          <t>Permissions settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D520" t="inlineStr"/>
       <c r="E520" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F520" t="inlineStr">
         <is>
-          <t>general.settings.reports.deleteReportsRate.name</t>
+          <t>general.settings.permissions.header</t>
         </is>
       </c>
       <c r="G520" t="inlineStr"/>
       <c r="H520" t="inlineStr"/>
     </row>
     <row r="521">
       <c r="A521" t="inlineStr"/>
       <c r="B521" t="inlineStr">
         <is>
-          <t>Настройки репортов в чате {{title}}</t>
+          <t>Мои приложения</t>
         </is>
       </c>
       <c r="C521" t="inlineStr">
         <is>
-          <t>Reposts settings in chat {{title}}</t>
+          <t>My applications</t>
         </is>
       </c>
       <c r="D521" t="inlineStr"/>
       <c r="E521" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F521" t="inlineStr">
         <is>
-          <t>general.settings.reports.header</t>
+          <t>general.settings.privates.apps.name</t>
         </is>
       </c>
       <c r="G521" t="inlineStr"/>
       <c r="H521" t="inlineStr"/>
     </row>
     <row r="522">
       <c r="A522" t="inlineStr"/>
       <c r="B522" t="inlineStr">
         <is>
-          <t>Система репортов</t>
+          <t>Привязка почты</t>
         </is>
       </c>
       <c r="C522" t="inlineStr">
         <is>
-          <t>Reports system</t>
+          <t>Email linking</t>
         </is>
       </c>
       <c r="D522" t="inlineStr"/>
       <c r="E522" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F522" t="inlineStr">
         <is>
-          <t>general.settings.reports.reportsSystem.name</t>
+          <t>general.settings.privates.emailLinking.name</t>
         </is>
       </c>
       <c r="G522" t="inlineStr"/>
       <c r="H522" t="inlineStr"/>
     </row>
     <row r="523">
       <c r="A523" t="inlineStr"/>
       <c r="B523" t="inlineStr">
         <is>
-          <t>Очистить удалённые аккаунты</t>
+          <t>Основные настройки пользователя</t>
         </is>
       </c>
       <c r="C523" t="inlineStr">
         <is>
-          <t>Remove deleted accounts</t>
+          <t>General user settings</t>
         </is>
       </c>
       <c r="D523" t="inlineStr"/>
       <c r="E523" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F523" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.button</t>
+          <t>general.settings.privates.header</t>
         </is>
       </c>
       <c r="G523" t="inlineStr"/>
       <c r="H523" t="inlineStr"/>
     </row>
     <row r="524">
       <c r="A524" t="inlineStr"/>
       <c r="B524" t="inlineStr">
         <is>
-          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
+          <t>Привязка персональных каналов</t>
         </is>
       </c>
       <c r="C524" t="inlineStr">
         <is>
-          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
+          <t>Link personal channels</t>
         </is>
       </c>
       <c r="D524" t="inlineStr"/>
       <c r="E524" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F524" t="inlineStr">
         <is>
-          <t>general.settings.special.clear_deleted.description</t>
+          <t>general.settings.privates.linkedChannels.name</t>
         </is>
       </c>
       <c r="G524" t="inlineStr"/>
       <c r="H524" t="inlineStr"/>
     </row>
     <row r="525">
       <c r="A525" t="inlineStr"/>
       <c r="B525" t="inlineStr">
         <is>
-          <t>Дополнительные возможности для чата {{title}}
-Баланс чата: {{balance}}</t>
+          <t>Часовой пояс</t>
         </is>
       </c>
       <c r="C525" t="inlineStr">
         <is>
-          <t>Special actions for chat {{title}}
-Balance: {{balance}}</t>
+          <t>Time zone</t>
         </is>
       </c>
       <c r="D525" t="inlineStr"/>
       <c r="E525" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F525" t="inlineStr">
         <is>
-          <t>general.settings.special.header</t>
+          <t>general.settings.privates.timezone.name</t>
         </is>
       </c>
       <c r="G525" t="inlineStr"/>
       <c r="H525" t="inlineStr"/>
     </row>
     <row r="526">
       <c r="A526" t="inlineStr"/>
       <c r="B526" t="inlineStr">
         <is>
-          <t>Индексировать старые сообщения</t>
+          <t>Минимальное количество репортов от пользователей удаляющих сообщения</t>
         </is>
       </c>
       <c r="C526" t="inlineStr">
         <is>
-          <t>Index old messages</t>
+          <t>Minimum number of reports from users deleting messages</t>
         </is>
       </c>
       <c r="D526" t="inlineStr"/>
       <c r="E526" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F526" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.button</t>
+          <t>general.settings.reports.deleteReports.name</t>
         </is>
       </c>
       <c r="G526" t="inlineStr"/>
       <c r="H526" t="inlineStr"/>
     </row>
     <row r="527">
       <c r="A527" t="inlineStr"/>
       <c r="B527" t="inlineStr">
         <is>
-          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
+          <t>Минимальное количество репортов у пользователя для удаления сообщения</t>
         </is>
       </c>
       <c r="C527" t="inlineStr">
         <is>
-          <t>Allows the guard to explore all messages before they are added to the chat.</t>
+          <t>Minimum number of reports for a user to delete a message</t>
         </is>
       </c>
       <c r="D527" t="inlineStr"/>
       <c r="E527" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F527" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.description</t>
+          <t>general.settings.reports.deleteReportsCount.name</t>
         </is>
       </c>
       <c r="G527" t="inlineStr"/>
       <c r="H527" t="inlineStr"/>
     </row>
     <row r="528">
       <c r="A528" t="inlineStr"/>
       <c r="B528" t="inlineStr">
         <is>
-          <t>Задача на изучение истории чата началась!</t>
+          <t>Минимальный рейтинг человека для удаления сообщения</t>
         </is>
       </c>
       <c r="C528" t="inlineStr">
         <is>
-          <t>The task of exploring the history of the chat has begun!</t>
+          <t>Minimum rating of a person to delete a message</t>
         </is>
       </c>
       <c r="D528" t="inlineStr"/>
       <c r="E528" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F528" t="inlineStr">
         <is>
-          <t>general.settings.special.index_old.started</t>
+          <t>general.settings.reports.deleteReportsRate.name</t>
         </is>
       </c>
       <c r="G528" t="inlineStr"/>
       <c r="H528" t="inlineStr"/>
     </row>
     <row r="529">
       <c r="A529" t="inlineStr"/>
       <c r="B529" t="inlineStr">
         <is>
-          <t>Исключить неактивных пользователей</t>
+          <t>Настройки репортов в чате {{title}}</t>
         </is>
       </c>
       <c r="C529" t="inlineStr">
         <is>
-          <t>Remove inactive users</t>
+          <t>Reposts settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D529" t="inlineStr"/>
       <c r="E529" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F529" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.button</t>
+          <t>general.settings.reports.header</t>
         </is>
       </c>
       <c r="G529" t="inlineStr"/>
       <c r="H529" t="inlineStr"/>
     </row>
     <row r="530">
       <c r="A530" t="inlineStr"/>
       <c r="B530" t="inlineStr">
         <is>
-          <t>Исключает из чата всех неактивных участников за выбранный период</t>
+          <t>Система репортов</t>
         </is>
       </c>
       <c r="C530" t="inlineStr">
         <is>
-          <t>Removes all inactive participants from the chat for the selected period</t>
+          <t>Reports system</t>
         </is>
       </c>
       <c r="D530" t="inlineStr"/>
       <c r="E530" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F530" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.description</t>
+          <t>general.settings.reports.reportsSystem.name</t>
         </is>
       </c>
       <c r="G530" t="inlineStr"/>
       <c r="H530" t="inlineStr"/>
     </row>
     <row r="531">
       <c r="A531" t="inlineStr"/>
       <c r="B531" t="inlineStr">
         <is>
-          <t>Удалено {{progress}} из {{users}}!</t>
+          <t>Очистить удалённые аккаунты</t>
         </is>
       </c>
       <c r="C531" t="inlineStr">
         <is>
-          <t>Removed {{progress}} from {{users}}!</t>
+          <t>Remove deleted accounts</t>
         </is>
       </c>
       <c r="D531" t="inlineStr"/>
       <c r="E531" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F531" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.progress</t>
+          <t>general.settings.special.clear_deleted.button</t>
         </is>
       </c>
       <c r="G531" t="inlineStr"/>
       <c r="H531" t="inlineStr"/>
     </row>
     <row r="532">
       <c r="A532" t="inlineStr"/>
       <c r="B532" t="inlineStr">
         <is>
-          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
+          <t>Позволяет удалить удалённые аккаунты из списка участников и заблокированных пользователей.</t>
         </is>
       </c>
       <c r="C532" t="inlineStr">
         <is>
-          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
+          <t>Allows you to remove deleted accounts from the list of participants and removed users.</t>
         </is>
       </c>
       <c r="D532" t="inlineStr"/>
       <c r="E532" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F532" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request</t>
+          <t>general.settings.special.clear_deleted.description</t>
         </is>
       </c>
       <c r="G532" t="inlineStr"/>
       <c r="H532" t="inlineStr"/>
     </row>
     <row r="533">
       <c r="A533" t="inlineStr"/>
       <c r="B533" t="inlineStr">
         <is>
-          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
+          <t>Дополнительные возможности для чата {{title}}
+Баланс чата: {{balance}}</t>
         </is>
       </c>
       <c r="C533" t="inlineStr">
         <is>
-          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
+          <t>Special actions for chat {{title}}
+Balance: {{balance}}</t>
         </is>
       </c>
       <c r="D533" t="inlineStr"/>
       <c r="E533" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F533" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.request_confirm</t>
+          <t>general.settings.special.header</t>
         </is>
       </c>
       <c r="G533" t="inlineStr"/>
       <c r="H533" t="inlineStr"/>
     </row>
     <row r="534">
       <c r="A534" t="inlineStr"/>
       <c r="B534" t="inlineStr">
         <is>
-          <t>Удаление завершено, исключено {{users}}!</t>
+          <t>Индексировать старые сообщения</t>
         </is>
       </c>
       <c r="C534" t="inlineStr">
         <is>
-          <t>Removal completed, removed {{users}}!</t>
+          <t>Index old messages</t>
         </is>
       </c>
       <c r="D534" t="inlineStr"/>
       <c r="E534" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F534" t="inlineStr">
         <is>
-          <t>general.settings.special.kick_inactive.success</t>
+          <t>general.settings.special.index_old.button</t>
         </is>
       </c>
       <c r="G534" t="inlineStr"/>
       <c r="H534" t="inlineStr"/>
     </row>
     <row r="535">
       <c r="A535" t="inlineStr"/>
       <c r="B535" t="inlineStr">
         <is>
-          <t>Недостаточно ⭐️ на счету чата!</t>
+          <t>Позволяет стражнику изучить все сообщения до его добавления в чат.</t>
         </is>
       </c>
       <c r="C535" t="inlineStr">
         <is>
-          <t>Insufficient ⭐️ on the chat balance!</t>
+          <t>Allows the guard to explore all messages before they are added to the chat.</t>
         </is>
       </c>
       <c r="D535" t="inlineStr"/>
       <c r="E535" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F535" t="inlineStr">
         <is>
-          <t>general.settings.special.not_enough_balance</t>
+          <t>general.settings.special.index_old.description</t>
         </is>
       </c>
       <c r="G535" t="inlineStr"/>
       <c r="H535" t="inlineStr"/>
     </row>
     <row r="536">
       <c r="A536" t="inlineStr"/>
       <c r="B536" t="inlineStr">
         <is>
-          <t xml:space="preserve">Цена: </t>
+          <t>Задача на изучение истории чата началась!</t>
         </is>
       </c>
       <c r="C536" t="inlineStr">
         <is>
-          <t xml:space="preserve">Price: </t>
+          <t>The task of exploring the history of the chat has begun!</t>
         </is>
       </c>
       <c r="D536" t="inlineStr"/>
       <c r="E536" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F536" t="inlineStr">
         <is>
-          <t>general.settings.special.price</t>
+          <t>general.settings.special.index_old.started</t>
         </is>
       </c>
       <c r="G536" t="inlineStr"/>
       <c r="H536" t="inlineStr"/>
     </row>
     <row r="537">
       <c r="A537" t="inlineStr"/>
       <c r="B537" t="inlineStr">
         <is>
-          <t>Начать!</t>
+          <t>Исключить неактивных пользователей</t>
         </is>
       </c>
       <c r="C537" t="inlineStr">
         <is>
-          <t>Start!</t>
+          <t>Remove inactive users</t>
         </is>
       </c>
       <c r="D537" t="inlineStr"/>
       <c r="E537" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F537" t="inlineStr">
         <is>
-          <t>general.settings.special.start</t>
+          <t>general.settings.special.kick_inactive.button</t>
         </is>
       </c>
       <c r="G537" t="inlineStr"/>
       <c r="H537" t="inlineStr"/>
     </row>
     <row r="538">
       <c r="A538" t="inlineStr"/>
       <c r="B538" t="inlineStr">
         <is>
-          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
+          <t>Исключает из чата всех неактивных участников за выбранный период</t>
         </is>
       </c>
       <c r="C538" t="inlineStr">
         <is>
-          <t>The task is queued, you will be notified when it starts and ends!</t>
+          <t>Removes all inactive participants from the chat for the selected period</t>
         </is>
       </c>
       <c r="D538" t="inlineStr"/>
       <c r="E538" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F538" t="inlineStr">
         <is>
-          <t>general.settings.special.started</t>
+          <t>general.settings.special.kick_inactive.description</t>
         </is>
       </c>
       <c r="G538" t="inlineStr"/>
       <c r="H538" t="inlineStr"/>
     </row>
     <row r="539">
       <c r="A539" t="inlineStr"/>
       <c r="B539" t="inlineStr">
         <is>
-          <t>Активные задачи</t>
+          <t>Удалено {{progress}} из {{users}}!</t>
         </is>
       </c>
       <c r="C539" t="inlineStr">
         <is>
-          <t>Active tasks</t>
+          <t>Removed {{progress}} from {{users}}!</t>
         </is>
       </c>
       <c r="D539" t="inlineStr"/>
       <c r="E539" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F539" t="inlineStr">
         <is>
-          <t>general.settings.special.tasks.button</t>
+          <t>general.settings.special.kick_inactive.progress</t>
         </is>
       </c>
       <c r="G539" t="inlineStr"/>
       <c r="H539" t="inlineStr"/>
     </row>
     <row r="540">
       <c r="A540" t="inlineStr"/>
       <c r="B540" t="inlineStr">
         <is>
-          <t>Пополнить баланс</t>
+          <t>Укажите минимальный интервал активности, все пользователи с большим - будут исключены.</t>
         </is>
       </c>
       <c r="C540" t="inlineStr">
         <is>
-          <t>Top up balance</t>
+          <t>Specify a minimum activity interval, all users with a larger one will be removed.</t>
         </is>
       </c>
       <c r="D540" t="inlineStr"/>
       <c r="E540" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F540" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.button</t>
+          <t>general.settings.special.kick_inactive.request</t>
         </is>
       </c>
       <c r="G540" t="inlineStr"/>
       <c r="H540" t="inlineStr"/>
     </row>
     <row r="541">
       <c r="A541" t="inlineStr"/>
       <c r="B541" t="inlineStr">
         <is>
-          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
+          <t>Выбран интервал {{interval}}, будет исключено {{users}} пользователей!</t>
         </is>
       </c>
       <c r="C541" t="inlineStr">
         <is>
-          <t>How many stars do you want to transfer to your chat balance?</t>
+          <t>The interval {{interval}} is selected, {{users}} users will be removed!</t>
         </is>
       </c>
       <c r="D541" t="inlineStr"/>
       <c r="E541" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F541" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.how_many</t>
+          <t>general.settings.special.kick_inactive.request_confirm</t>
         </is>
       </c>
       <c r="G541" t="inlineStr"/>
       <c r="H541" t="inlineStr"/>
     </row>
     <row r="542">
       <c r="A542" t="inlineStr"/>
       <c r="B542" t="inlineStr">
         <is>
-          <t>Перевести</t>
+          <t>Удаление завершено, исключено {{users}}!</t>
         </is>
       </c>
       <c r="C542" t="inlineStr">
         <is>
-          <t>Transfer</t>
+          <t>Removal completed, removed {{users}}!</t>
         </is>
       </c>
       <c r="D542" t="inlineStr"/>
       <c r="E542" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F542" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.pay</t>
+          <t>general.settings.special.kick_inactive.success</t>
         </is>
       </c>
       <c r="G542" t="inlineStr"/>
       <c r="H542" t="inlineStr"/>
     </row>
     <row r="543">
       <c r="A543" t="inlineStr"/>
       <c r="B543" t="inlineStr">
         <is>
-          <t>Введите положительное число!</t>
+          <t>Недостаточно ⭐️ на счету чата!</t>
         </is>
       </c>
       <c r="C543" t="inlineStr">
         <is>
-          <t>Enter positive number!</t>
+          <t>Insufficient ⭐️ on the chat balance!</t>
         </is>
       </c>
       <c r="D543" t="inlineStr"/>
       <c r="E543" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F543" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.positive</t>
+          <t>general.settings.special.not_enough_balance</t>
         </is>
       </c>
       <c r="G543" t="inlineStr"/>
       <c r="H543" t="inlineStr"/>
     </row>
     <row r="544">
       <c r="A544" t="inlineStr"/>
       <c r="B544" t="inlineStr">
         <is>
-          <t>Перевод успешно проведён!</t>
+          <t xml:space="preserve">Цена: </t>
         </is>
       </c>
       <c r="C544" t="inlineStr">
         <is>
-          <t>Transfer successful!</t>
+          <t xml:space="preserve">Price: </t>
         </is>
       </c>
       <c r="D544" t="inlineStr"/>
       <c r="E544" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F544" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.successful</t>
+          <t>general.settings.special.price</t>
         </is>
       </c>
       <c r="G544" t="inlineStr"/>
       <c r="H544" t="inlineStr"/>
     </row>
     <row r="545">
       <c r="A545" t="inlineStr"/>
       <c r="B545" t="inlineStr">
         <is>
-          <t>Перевод звёзд чату {{title}}</t>
+          <t>Начать!</t>
         </is>
       </c>
       <c r="C545" t="inlineStr">
         <is>
-          <t>Transfer stars to chat {{title}}</t>
+          <t>Start!</t>
         </is>
       </c>
       <c r="D545" t="inlineStr"/>
       <c r="E545" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F545" t="inlineStr">
         <is>
-          <t>general.settings.special.topup.title</t>
+          <t>general.settings.special.start</t>
         </is>
       </c>
       <c r="G545" t="inlineStr"/>
       <c r="H545" t="inlineStr"/>
     </row>
     <row r="546">
       <c r="A546" t="inlineStr"/>
       <c r="B546" t="inlineStr">
         <is>
-          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
+          <t>Задача поставлена в очередь, вы получите уведомление о начале и конце!</t>
         </is>
       </c>
       <c r="C546" t="inlineStr">
         <is>
-          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
+          <t>The task is queued, you will be notified when it starts and ends!</t>
         </is>
       </c>
       <c r="D546" t="inlineStr"/>
       <c r="E546" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F546" t="inlineStr">
         <is>
-          <t>general.settings.timeZoneInfo</t>
+          <t>general.settings.special.started</t>
         </is>
       </c>
       <c r="G546" t="inlineStr"/>
       <c r="H546" t="inlineStr"/>
     </row>
     <row r="547">
       <c r="A547" t="inlineStr"/>
       <c r="B547" t="inlineStr">
         <is>
-          <t>Кулдаун</t>
+          <t>Активные задачи</t>
         </is>
       </c>
       <c r="C547" t="inlineStr">
         <is>
-          <t>Cooldown</t>
+          <t>Active tasks</t>
         </is>
       </c>
       <c r="D547" t="inlineStr"/>
       <c r="E547" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F547" t="inlineStr">
         <is>
-          <t>general.settings.warns.cooldown.name</t>
+          <t>general.settings.special.tasks.button</t>
         </is>
       </c>
       <c r="G547" t="inlineStr"/>
       <c r="H547" t="inlineStr"/>
     </row>
     <row r="548">
       <c r="A548" t="inlineStr"/>
       <c r="B548" t="inlineStr">
         <is>
-          <t>Настройки предупреждений в чате {{title}}</t>
+          <t>Пополнить баланс</t>
         </is>
       </c>
       <c r="C548" t="inlineStr">
         <is>
-          <t>Warnings settings in chat {{title}}</t>
+          <t>Top up balance</t>
         </is>
       </c>
       <c r="D548" t="inlineStr"/>
       <c r="E548" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F548" t="inlineStr">
         <is>
-          <t>general.settings.warns.header</t>
+          <t>general.settings.special.topup.button</t>
         </is>
       </c>
       <c r="G548" t="inlineStr"/>
       <c r="H548" t="inlineStr"/>
     </row>
     <row r="549">
       <c r="A549" t="inlineStr"/>
       <c r="B549" t="inlineStr">
         <is>
-          <t>Лимит до наказания</t>
+          <t>Сколько звёзд вы хотите перевести на баланс чата?</t>
         </is>
       </c>
       <c r="C549" t="inlineStr">
         <is>
-          <t>Limit before punishment</t>
+          <t>How many stars do you want to transfer to your chat balance?</t>
         </is>
       </c>
       <c r="D549" t="inlineStr"/>
       <c r="E549" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F549" t="inlineStr">
         <is>
-          <t>general.settings.warns.maxWarns.name</t>
+          <t>general.settings.special.topup.how_many</t>
         </is>
       </c>
       <c r="G549" t="inlineStr"/>
       <c r="H549" t="inlineStr"/>
     </row>
     <row r="550">
       <c r="A550" t="inlineStr"/>
       <c r="B550" t="inlineStr">
         <is>
-          <t>Длительность</t>
+          <t>Перевести</t>
         </is>
       </c>
       <c r="C550" t="inlineStr">
         <is>
-          <t>Duration</t>
+          <t>Transfer</t>
         </is>
       </c>
       <c r="D550" t="inlineStr"/>
       <c r="E550" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F550" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnLength.name</t>
+          <t>general.settings.special.topup.pay</t>
         </is>
       </c>
       <c r="G550" t="inlineStr"/>
       <c r="H550" t="inlineStr"/>
     </row>
     <row r="551">
       <c r="A551" t="inlineStr"/>
       <c r="B551" t="inlineStr">
         <is>
-          <t>Наказание</t>
+          <t>Введите положительное число!</t>
         </is>
       </c>
       <c r="C551" t="inlineStr">
         <is>
-          <t>Punishment</t>
+          <t>Enter positive number!</t>
         </is>
       </c>
       <c r="D551" t="inlineStr"/>
       <c r="E551" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F551" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResult.name</t>
+          <t>general.settings.special.topup.positive</t>
         </is>
       </c>
       <c r="G551" t="inlineStr"/>
       <c r="H551" t="inlineStr"/>
     </row>
     <row r="552">
       <c r="A552" t="inlineStr"/>
       <c r="B552" t="inlineStr">
         <is>
-          <t>Длительность наказания</t>
+          <t>Перевод успешно проведён!</t>
         </is>
       </c>
       <c r="C552" t="inlineStr">
         <is>
-          <t>Duration of punishment</t>
+          <t>Transfer successful!</t>
         </is>
       </c>
       <c r="D552" t="inlineStr"/>
       <c r="E552" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F552" t="inlineStr">
         <is>
-          <t>general.settings.warns.warnsResultLength.name</t>
+          <t>general.settings.special.topup.successful</t>
         </is>
       </c>
       <c r="G552" t="inlineStr"/>
       <c r="H552" t="inlineStr"/>
     </row>
     <row r="553">
       <c r="A553" t="inlineStr"/>
       <c r="B553" t="inlineStr">
         <is>
-          <t>Спам</t>
+          <t>Перевод звёзд чату {{title}}</t>
         </is>
       </c>
       <c r="C553" t="inlineStr">
         <is>
-          <t>Spam</t>
+          <t>Transfer stars to chat {{title}}</t>
         </is>
       </c>
       <c r="D553" t="inlineStr"/>
       <c r="E553" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F553" t="inlineStr">
         <is>
-          <t>general.spam</t>
+          <t>general.settings.special.topup.title</t>
         </is>
       </c>
       <c r="G553" t="inlineStr"/>
       <c r="H553" t="inlineStr"/>
     </row>
     <row r="554">
       <c r="A554" t="inlineStr"/>
       <c r="B554" t="inlineStr">
         <is>
-          <t>Токен</t>
+          <t>Для указания часового периода укажите необходимый часовой сдвиг в формате "UTC+N" или "GMT+N". Также вы можете использовать IANA формат "Europe/Moscow", в таком случае бот автоматически будет учитывать летнее и зимнее время, обратите внимание, что выбранный вами город не будет отображаться публично и автоматически будет конвертирован в формат GMT+N.</t>
         </is>
       </c>
       <c r="C554" t="inlineStr">
         <is>
-          <t>Token</t>
+          <t>To specify the time period, specify the required time shift in the format “UTC+N” or “GMT+N”. You can also use IANA format “Europe/Paris”, in this case the bot will automatically take into account summer and winter time, please note that the selected city will not be displayed publicly and will be automatically converted to GMT+N format.</t>
         </is>
       </c>
       <c r="D554" t="inlineStr"/>
       <c r="E554" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F554" t="inlineStr">
         <is>
-          <t>general.token</t>
+          <t>general.settings.timeZoneInfo</t>
         </is>
       </c>
       <c r="G554" t="inlineStr"/>
       <c r="H554" t="inlineStr"/>
     </row>
     <row r="555">
       <c r="A555" t="inlineStr"/>
       <c r="B555" t="inlineStr">
         <is>
-          <t>Неизвестный канал</t>
+          <t>Кулдаун</t>
         </is>
       </c>
       <c r="C555" t="inlineStr">
         <is>
-          <t>Unknown channel</t>
+          <t>Cooldown</t>
         </is>
       </c>
       <c r="D555" t="inlineStr"/>
       <c r="E555" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F555" t="inlineStr">
         <is>
-          <t>general.unknown.channel</t>
+          <t>general.settings.warns.cooldown.name</t>
         </is>
       </c>
       <c r="G555" t="inlineStr"/>
       <c r="H555" t="inlineStr"/>
     </row>
     <row r="556">
       <c r="A556" t="inlineStr"/>
       <c r="B556" t="inlineStr">
         <is>
-          <t>Неизвестный пользователь</t>
+          <t>Настройки предупреждений в чате {{title}}</t>
         </is>
       </c>
       <c r="C556" t="inlineStr">
         <is>
-          <t>Unknown user</t>
+          <t>Warnings settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D556" t="inlineStr"/>
       <c r="E556" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F556" t="inlineStr">
         <is>
-          <t>general.unknown.user</t>
+          <t>general.settings.warns.header</t>
         </is>
       </c>
       <c r="G556" t="inlineStr"/>
       <c r="H556" t="inlineStr"/>
     </row>
     <row r="557">
       <c r="A557" t="inlineStr"/>
       <c r="B557" t="inlineStr">
         <is>
-          <t>до</t>
+          <t>Лимит до наказания</t>
         </is>
       </c>
       <c r="C557" t="inlineStr">
         <is>
-          <t>until</t>
+          <t>Limit before punishment</t>
         </is>
       </c>
       <c r="D557" t="inlineStr"/>
       <c r="E557" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F557" t="inlineStr">
         <is>
-          <t>general.until</t>
+          <t>general.settings.warns.maxWarns.name</t>
         </is>
       </c>
       <c r="G557" t="inlineStr"/>
       <c r="H557" t="inlineStr"/>
     </row>
     <row r="558">
       <c r="A558" t="inlineStr"/>
       <c r="B558" t="inlineStr">
         <is>
-          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
+          <t>Длительность</t>
         </is>
       </c>
       <c r="C558" t="inlineStr">
         <is>
-          <t>Admin change detected, the admin list has been updated!</t>
+          <t>Duration</t>
         </is>
       </c>
       <c r="D558" t="inlineStr"/>
       <c r="E558" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F558" t="inlineStr">
         <is>
-          <t>handlers.adminsChange</t>
+          <t>general.settings.warns.warnLength.name</t>
         </is>
       </c>
       <c r="G558" t="inlineStr"/>
       <c r="H558" t="inlineStr"/>
     </row>
     <row r="559">
       <c r="A559" t="inlineStr"/>
       <c r="B559" t="inlineStr">
         <is>
-          <t>Вы уже прошли проверку!</t>
+          <t>Наказание</t>
         </is>
       </c>
       <c r="C559" t="inlineStr">
         <is>
-          <t>You already passed captcha!</t>
+          <t>Punishment</t>
         </is>
       </c>
       <c r="D559" t="inlineStr"/>
       <c r="E559" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F559" t="inlineStr">
         <is>
-          <t>handlers.captcha.again</t>
+          <t>general.settings.warns.warnsResult.name</t>
         </is>
       </c>
       <c r="G559" t="inlineStr"/>
       <c r="H559" t="inlineStr"/>
     </row>
     <row r="560">
       <c r="A560" t="inlineStr"/>
       <c r="B560" t="inlineStr">
         <is>
-          <t>Нажмите на кнопку ниже для входа в чат!</t>
+          <t>Длительность наказания</t>
         </is>
       </c>
       <c r="C560" t="inlineStr">
         <is>
-          <t>Click the button below to enter the chat room!</t>
+          <t>Duration of punishment</t>
         </is>
       </c>
       <c r="D560" t="inlineStr"/>
       <c r="E560" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F560" t="inlineStr">
         <is>
-          <t>handlers.captcha.agree</t>
+          <t>general.settings.warns.warnsResultLength.name</t>
         </is>
       </c>
       <c r="G560" t="inlineStr"/>
       <c r="H560" t="inlineStr"/>
     </row>
     <row r="561">
       <c r="A561" t="inlineStr"/>
       <c r="B561" t="inlineStr">
         <is>
-          <t>✅ Согласен</t>
+          <t>Спам</t>
         </is>
       </c>
       <c r="C561" t="inlineStr">
         <is>
-          <t>✅ I agree</t>
+          <t>Spam</t>
         </is>
       </c>
       <c r="D561" t="inlineStr"/>
       <c r="E561" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F561" t="inlineStr">
         <is>
-          <t>handlers.captcha.agreed</t>
+          <t>general.spam</t>
         </is>
       </c>
       <c r="G561" t="inlineStr"/>
       <c r="H561" t="inlineStr"/>
     </row>
     <row r="562">
       <c r="A562" t="inlineStr"/>
       <c r="B562" t="inlineStr">
         <is>
-          <t>Верно!</t>
+          <t>Токен</t>
         </is>
       </c>
       <c r="C562" t="inlineStr">
         <is>
-          <t>Correct!</t>
+          <t>Token</t>
         </is>
       </c>
       <c r="D562" t="inlineStr"/>
       <c r="E562" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F562" t="inlineStr">
         <is>
-          <t>handlers.captcha.correct</t>
+          <t>general.token</t>
         </is>
       </c>
       <c r="G562" t="inlineStr"/>
       <c r="H562" t="inlineStr"/>
     </row>
     <row r="563">
       <c r="A563" t="inlineStr"/>
       <c r="B563" t="inlineStr">
         <is>
-          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
+          <t>Неизвестный канал</t>
         </is>
       </c>
       <c r="C563" t="inlineStr">
         <is>
-          <t>To confirm that you are not a bot, click on: {{correct}}</t>
+          <t>Unknown channel</t>
         </is>
       </c>
       <c r="D563" t="inlineStr"/>
       <c r="E563" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F563" t="inlineStr">
         <is>
-          <t>handlers.captcha.emoji</t>
+          <t>general.unknown.channel</t>
         </is>
       </c>
       <c r="G563" t="inlineStr"/>
       <c r="H563" t="inlineStr"/>
     </row>
     <row r="564">
       <c r="A564" t="inlineStr"/>
       <c r="B564" t="inlineStr">
         <is>
-          <t>Это не ваша капча!</t>
+          <t>Неизвестный пользователь</t>
         </is>
       </c>
       <c r="C564" t="inlineStr">
         <is>
-          <t>It's not your captcha!</t>
+          <t>Unknown user</t>
         </is>
       </c>
       <c r="D564" t="inlineStr"/>
       <c r="E564" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F564" t="inlineStr">
         <is>
-          <t>handlers.captcha.wrongUser</t>
+          <t>general.unknown.user</t>
         </is>
       </c>
       <c r="G564" t="inlineStr"/>
       <c r="H564" t="inlineStr"/>
     </row>
     <row r="565">
       <c r="A565" t="inlineStr"/>
       <c r="B565" t="inlineStr">
         <is>
-          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
+          <t>до</t>
         </is>
       </c>
       <c r="C565" t="inlineStr">
         <is>
-          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
+          <t>until</t>
         </is>
       </c>
       <c r="D565" t="inlineStr"/>
       <c r="E565" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F565" t="inlineStr">
         <is>
-          <t>handlers.chatJoin.raid</t>
+          <t>general.until</t>
         </is>
       </c>
       <c r="G565" t="inlineStr"/>
       <c r="H565" t="inlineStr"/>
     </row>
     <row r="566">
       <c r="A566" t="inlineStr"/>
       <c r="B566" t="inlineStr">
         <is>
-          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
+          <t>Обнаружено изменение администраторов, список администраторов обновлён!</t>
         </is>
       </c>
       <c r="C566" t="inlineStr">
         <is>
-          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
+          <t>Admin change detected, the admin list has been updated!</t>
         </is>
       </c>
       <c r="D566" t="inlineStr"/>
       <c r="E566" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F566" t="inlineStr">
         <is>
-          <t>handlers.file.got</t>
+          <t>handlers.adminsChange</t>
         </is>
       </c>
       <c r="G566" t="inlineStr"/>
       <c r="H566" t="inlineStr"/>
     </row>
     <row r="567">
       <c r="A567" t="inlineStr"/>
       <c r="B567" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
+          <t>Вы уже прошли проверку!</t>
         </is>
       </c>
       <c r="C567" t="inlineStr">
         <is>
-          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
+          <t>You already passed captcha!</t>
         </is>
       </c>
       <c r="D567" t="inlineStr"/>
       <c r="E567" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F567" t="inlineStr">
         <is>
-          <t>handlers.hello.full</t>
+          <t>handlers.captcha.again</t>
         </is>
       </c>
       <c r="G567" t="inlineStr"/>
       <c r="H567" t="inlineStr"/>
     </row>
     <row r="568">
       <c r="A568" t="inlineStr"/>
       <c r="B568" t="inlineStr">
         <is>
-          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
+          <t>Нажмите на кнопку ниже для входа в чат!</t>
         </is>
       </c>
       <c r="C568" t="inlineStr">
         <is>
-          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
+          <t>Click the button below to enter the chat room!</t>
         </is>
       </c>
       <c r="D568" t="inlineStr"/>
       <c r="E568" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F568" t="inlineStr">
         <is>
-          <t>handlers.hello.restricted</t>
+          <t>handlers.captcha.agree</t>
         </is>
       </c>
       <c r="G568" t="inlineStr"/>
       <c r="H568" t="inlineStr"/>
     </row>
     <row r="569">
       <c r="A569" t="inlineStr"/>
       <c r="B569" t="inlineStr">
         <is>
-          <t>Отправка запрещённых ссылок</t>
+          <t>✅ Согласен</t>
         </is>
       </c>
       <c r="C569" t="inlineStr">
         <is>
-          <t>Sending unallowed links</t>
+          <t>✅ I agree</t>
         </is>
       </c>
       <c r="D569" t="inlineStr"/>
       <c r="E569" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F569" t="inlineStr">
         <is>
-          <t>handlers.linksChecker.reason</t>
+          <t>handlers.captcha.agreed</t>
         </is>
       </c>
       <c r="G569" t="inlineStr"/>
       <c r="H569" t="inlineStr"/>
     </row>
     <row r="570">
       <c r="A570" t="inlineStr"/>
       <c r="B570" t="inlineStr">
         <is>
-          <t>Группа была мигрирована в супергруппу!</t>
+          <t>Верно!</t>
         </is>
       </c>
       <c r="C570" t="inlineStr">
         <is>
-          <t>The group has been migrated to a supergroup!</t>
+          <t>Correct!</t>
         </is>
       </c>
       <c r="D570" t="inlineStr"/>
       <c r="E570" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F570" t="inlineStr">
         <is>
-          <t>handlers.migrate</t>
+          <t>handlers.captcha.correct</t>
         </is>
       </c>
       <c r="G570" t="inlineStr"/>
       <c r="H570" t="inlineStr"/>
     </row>
     <row r="571">
       <c r="A571" t="inlineStr"/>
       <c r="B571" t="inlineStr">
         <is>
-          <t>Нативная блокировка</t>
+          <t>Для подтверждения что вы не бот, нажмите на: {{correct}}</t>
         </is>
       </c>
       <c r="C571" t="inlineStr">
         <is>
-          <t>Native ban</t>
+          <t>To confirm that you are not a bot, click on: {{correct}}</t>
         </is>
       </c>
       <c r="D571" t="inlineStr"/>
       <c r="E571" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F571" t="inlineStr">
         <is>
-          <t>handlers.nativeBan</t>
+          <t>handlers.captcha.emoji</t>
         </is>
       </c>
       <c r="G571" t="inlineStr"/>
       <c r="H571" t="inlineStr"/>
     </row>
     <row r="572">
       <c r="A572" t="inlineStr"/>
       <c r="B572" t="inlineStr">
         <is>
-          <t>Ночной режим выключен!</t>
+          <t>Это не ваша капча!</t>
         </is>
       </c>
       <c r="C572" t="inlineStr">
         <is>
-          <t>Night mode disabled!</t>
+          <t>It's not your captcha!</t>
         </is>
       </c>
       <c r="D572" t="inlineStr"/>
       <c r="E572" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F572" t="inlineStr">
         <is>
-          <t>handlers.nightMode.disable</t>
+          <t>handlers.captcha.wrongUser</t>
         </is>
       </c>
       <c r="G572" t="inlineStr"/>
       <c r="H572" t="inlineStr"/>
     </row>
     <row r="573">
       <c r="A573" t="inlineStr"/>
       <c r="B573" t="inlineStr">
         <is>
-          <t>Включён ночной режим!</t>
+          <t>Обнаружен рейд! {{joins}} пользователей вошло за {{interval}}. Активирован рейд-режим, используйте /raidmode для отключения.</t>
         </is>
       </c>
       <c r="C573" t="inlineStr">
         <is>
-          <t>Night mode activated!</t>
+          <t>Raid detected! {{joins}} users have entered for {{interval}}. Raid mode is activated, use /raidmode to disable.</t>
         </is>
       </c>
       <c r="D573" t="inlineStr"/>
       <c r="E573" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F573" t="inlineStr">
         <is>
-          <t>handlers.nightMode.enable</t>
+          <t>handlers.chatJoin.raid</t>
         </is>
       </c>
       <c r="G573" t="inlineStr"/>
       <c r="H573" t="inlineStr"/>
     </row>
     <row r="574">
       <c r="A574" t="inlineStr"/>
       <c r="B574" t="inlineStr">
         <is>
-          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+          <t>Обнаружен недопустимый контент "{{type}}" в чате {{title}}</t>
         </is>
       </c>
       <c r="C574" t="inlineStr">
         <is>
-          <t>{{user}} you can be banned for sending reactions during mute!</t>
+          <t>Found unacceptable content "{{type}}" in chat {{title}}</t>
         </is>
       </c>
       <c r="D574" t="inlineStr"/>
       <c r="E574" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F574" t="inlineStr">
         <is>
-          <t>handlers.reactions.notify</t>
+          <t>handlers.file.got</t>
         </is>
       </c>
       <c r="G574" t="inlineStr"/>
       <c r="H574" t="inlineStr"/>
     </row>
     <row r="575">
       <c r="A575" t="inlineStr"/>
       <c r="B575" t="inlineStr">
         <is>
-          <t>реакции в муте</t>
+          <t>Спасибо за добавление меня в администраторы! Теперь я готов к работе!</t>
         </is>
       </c>
       <c r="C575" t="inlineStr">
         <is>
-          <t>reactions while mute is active</t>
+          <t>Thank you for adding me as an admin! I am now ready to go to work!</t>
         </is>
       </c>
       <c r="D575" t="inlineStr"/>
       <c r="E575" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F575" t="inlineStr">
         <is>
-          <t>handlers.reactions.reason</t>
+          <t>handlers.hello.full</t>
         </is>
       </c>
       <c r="G575" t="inlineStr"/>
       <c r="H575" t="inlineStr"/>
     </row>
     <row r="576">
       <c r="A576" t="inlineStr"/>
       <c r="B576" t="inlineStr">
         <is>
-          <t>спам реакциями</t>
+          <t>Спасибо за добавление меня в чат! Для начала работы добавьте меня в администраторы и дайте права на удаление сообщений и ограничение пользователей. После этого я буду готов к работе!</t>
         </is>
       </c>
       <c r="C576" t="inlineStr">
         <is>
-          <t>reactions spam</t>
+          <t>Thanks for adding me to the chat! To get started, add me as an admin and give me permissions to delete posts and restrict users. After that I will be ready to work!</t>
         </is>
       </c>
       <c r="D576" t="inlineStr"/>
       <c r="E576" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F576" t="inlineStr">
         <is>
-          <t>handlers.reactions.spamReason</t>
+          <t>handlers.hello.restricted</t>
         </is>
       </c>
       <c r="G576" t="inlineStr"/>
       <c r="H576" t="inlineStr"/>
     </row>
     <row r="577">
       <c r="A577" t="inlineStr"/>
       <c r="B577" t="inlineStr">
         <is>
-          <t>Репутация уменьшена!</t>
+          <t>Отправка запрещённых ссылок</t>
         </is>
       </c>
       <c r="C577" t="inlineStr">
         <is>
-          <t>Reputation decreased!</t>
+          <t>Sending unallowed links</t>
         </is>
       </c>
       <c r="D577" t="inlineStr"/>
       <c r="E577" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F577" t="inlineStr">
         <is>
-          <t>handlers.reputation.down</t>
+          <t>handlers.linksChecker.reason</t>
         </is>
       </c>
       <c r="G577" t="inlineStr"/>
       <c r="H577" t="inlineStr"/>
     </row>
     <row r="578">
       <c r="A578" t="inlineStr"/>
       <c r="B578" t="inlineStr">
         <is>
-          <t>Репутация увеличена!</t>
+          <t>Группа была мигрирована в супергруппу!</t>
         </is>
       </c>
       <c r="C578" t="inlineStr">
         <is>
-          <t>Reputation increased!</t>
+          <t>The group has been migrated to a supergroup!</t>
         </is>
       </c>
       <c r="D578" t="inlineStr"/>
       <c r="E578" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F578" t="inlineStr">
         <is>
-          <t>handlers.reputation.up</t>
+          <t>handlers.migrate</t>
         </is>
       </c>
       <c r="G578" t="inlineStr"/>
       <c r="H578" t="inlineStr"/>
     </row>
     <row r="579">
       <c r="A579" t="inlineStr"/>
       <c r="B579" t="inlineStr">
         <is>
+          <t>Нативная блокировка</t>
+        </is>
+      </c>
+      <c r="C579" t="inlineStr">
+        <is>
+          <t>Native ban</t>
+        </is>
+      </c>
+      <c r="D579" t="inlineStr"/>
+      <c r="E579" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F579" t="inlineStr">
+        <is>
+          <t>handlers.nativeBan</t>
+        </is>
+      </c>
+      <c r="G579" t="inlineStr"/>
+      <c r="H579" t="inlineStr"/>
+    </row>
+    <row r="580">
+      <c r="A580" t="inlineStr"/>
+      <c r="B580" t="inlineStr">
+        <is>
+          <t>Ночной режим выключен!</t>
+        </is>
+      </c>
+      <c r="C580" t="inlineStr">
+        <is>
+          <t>Night mode disabled!</t>
+        </is>
+      </c>
+      <c r="D580" t="inlineStr"/>
+      <c r="E580" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F580" t="inlineStr">
+        <is>
+          <t>handlers.nightMode.disable</t>
+        </is>
+      </c>
+      <c r="G580" t="inlineStr"/>
+      <c r="H580" t="inlineStr"/>
+    </row>
+    <row r="581">
+      <c r="A581" t="inlineStr"/>
+      <c r="B581" t="inlineStr">
+        <is>
+          <t>Включён ночной режим!</t>
+        </is>
+      </c>
+      <c r="C581" t="inlineStr">
+        <is>
+          <t>Night mode activated!</t>
+        </is>
+      </c>
+      <c r="D581" t="inlineStr"/>
+      <c r="E581" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F581" t="inlineStr">
+        <is>
+          <t>handlers.nightMode.enable</t>
+        </is>
+      </c>
+      <c r="G581" t="inlineStr"/>
+      <c r="H581" t="inlineStr"/>
+    </row>
+    <row r="582">
+      <c r="A582" t="inlineStr"/>
+      <c r="B582" t="inlineStr">
+        <is>
+          <t>{{user}} за отправку реакций во время мута вы можете быть заблокированы!</t>
+        </is>
+      </c>
+      <c r="C582" t="inlineStr">
+        <is>
+          <t>{{user}} you can be banned for sending reactions during mute!</t>
+        </is>
+      </c>
+      <c r="D582" t="inlineStr"/>
+      <c r="E582" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F582" t="inlineStr">
+        <is>
+          <t>handlers.reactions.notify</t>
+        </is>
+      </c>
+      <c r="G582" t="inlineStr"/>
+      <c r="H582" t="inlineStr"/>
+    </row>
+    <row r="583">
+      <c r="A583" t="inlineStr"/>
+      <c r="B583" t="inlineStr">
+        <is>
+          <t>реакции в муте</t>
+        </is>
+      </c>
+      <c r="C583" t="inlineStr">
+        <is>
+          <t>reactions while mute is active</t>
+        </is>
+      </c>
+      <c r="D583" t="inlineStr"/>
+      <c r="E583" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F583" t="inlineStr">
+        <is>
+          <t>handlers.reactions.reason</t>
+        </is>
+      </c>
+      <c r="G583" t="inlineStr"/>
+      <c r="H583" t="inlineStr"/>
+    </row>
+    <row r="584">
+      <c r="A584" t="inlineStr"/>
+      <c r="B584" t="inlineStr">
+        <is>
+          <t>спам реакциями</t>
+        </is>
+      </c>
+      <c r="C584" t="inlineStr">
+        <is>
+          <t>reactions spam</t>
+        </is>
+      </c>
+      <c r="D584" t="inlineStr"/>
+      <c r="E584" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F584" t="inlineStr">
+        <is>
+          <t>handlers.reactions.spamReason</t>
+        </is>
+      </c>
+      <c r="G584" t="inlineStr"/>
+      <c r="H584" t="inlineStr"/>
+    </row>
+    <row r="585">
+      <c r="A585" t="inlineStr"/>
+      <c r="B585" t="inlineStr">
+        <is>
+          <t>Репутация уменьшена!</t>
+        </is>
+      </c>
+      <c r="C585" t="inlineStr">
+        <is>
+          <t>Reputation decreased!</t>
+        </is>
+      </c>
+      <c r="D585" t="inlineStr"/>
+      <c r="E585" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F585" t="inlineStr">
+        <is>
+          <t>handlers.reputation.down</t>
+        </is>
+      </c>
+      <c r="G585" t="inlineStr"/>
+      <c r="H585" t="inlineStr"/>
+    </row>
+    <row r="586">
+      <c r="A586" t="inlineStr"/>
+      <c r="B586" t="inlineStr">
+        <is>
+          <t>Репутация увеличена!</t>
+        </is>
+      </c>
+      <c r="C586" t="inlineStr">
+        <is>
+          <t>Reputation increased!</t>
+        </is>
+      </c>
+      <c r="D586" t="inlineStr"/>
+      <c r="E586" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F586" t="inlineStr">
+        <is>
+          <t>handlers.reputation.up</t>
+        </is>
+      </c>
+      <c r="G586" t="inlineStr"/>
+      <c r="H586" t="inlineStr"/>
+    </row>
+    <row r="587">
+      <c r="A587" t="inlineStr"/>
+      <c r="B587" t="inlineStr">
+        <is>
           <t>Статус пака {{name}}
 Проиндексирован: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="C579" t="inlineStr">
+      <c r="C587" t="inlineStr">
         <is>
           <t>Pack status {{name}}
 Indexed: {{date}}
 {{statuses}}</t>
         </is>
       </c>
-      <c r="D579" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F579" t="inlineStr">
+      <c r="D587" t="inlineStr"/>
+      <c r="E587" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F587" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.pack</t>
         </is>
       </c>
-      <c r="G579" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B580" t="inlineStr">
+      <c r="G587" t="inlineStr"/>
+      <c r="H587" t="inlineStr"/>
+    </row>
+    <row r="588">
+      <c r="A588" t="inlineStr"/>
+      <c r="B588" t="inlineStr">
         <is>
           <t>Сообщить об ошибке</t>
         </is>
       </c>
-      <c r="C580" t="inlineStr">
+      <c r="C588" t="inlineStr">
         <is>
           <t>Report a misstake</t>
         </is>
       </c>
-      <c r="D580" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F580" t="inlineStr">
+      <c r="D588" t="inlineStr"/>
+      <c r="E588" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F588" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.report</t>
         </is>
       </c>
-      <c r="G580" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B581" t="inlineStr">
+      <c r="G588" t="inlineStr"/>
+      <c r="H588" t="inlineStr"/>
+    </row>
+    <row r="589">
+      <c r="A589" t="inlineStr"/>
+      <c r="B589" t="inlineStr">
         <is>
           <t>Статус стикера: {{status}}
 Медиа категория: {{media}}
 Текстовая категория: {{text}}</t>
         </is>
       </c>
-      <c r="C581" t="inlineStr">
+      <c r="C589" t="inlineStr">
         <is>
           <t>Sticker status: {{status}}
 Media category: {{media}}
 Text category: {{text}}</t>
         </is>
       </c>
-      <c r="D581" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F581" t="inlineStr">
+      <c r="D589" t="inlineStr"/>
+      <c r="E589" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F589" t="inlineStr">
         <is>
           <t>handlers.stickerInfo.single</t>
         </is>
       </c>
-      <c r="G581" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B582" t="inlineStr">
+      <c r="G589" t="inlineStr"/>
+      <c r="H589" t="inlineStr"/>
+    </row>
+    <row r="590">
+      <c r="A590" t="inlineStr"/>
+      <c r="B590" t="inlineStr">
         <is>
           <t>Сработал триггер {{name}} в чате {{title}}: {{text}}</t>
         </is>
       </c>
-      <c r="C582" t="inlineStr">
+      <c r="C590" t="inlineStr">
         <is>
           <t>The {{name}} triggered in the {{title}} chat: {{text}}</t>
         </is>
       </c>
-      <c r="D582" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F582" t="inlineStr">
+      <c r="D590" t="inlineStr"/>
+      <c r="E590" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F590" t="inlineStr">
         <is>
           <t>handlers.trigger.got</t>
         </is>
       </c>
-      <c r="G582" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B583" t="inlineStr">
+      <c r="G590" t="inlineStr"/>
+      <c r="H590" t="inlineStr"/>
+    </row>
+    <row r="591">
+      <c r="A591" t="inlineStr"/>
+      <c r="B591" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C583" t="inlineStr">
+      <c r="C591" t="inlineStr">
         <is>
           <t>Cleaning deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D583" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F583" t="inlineStr">
+      <c r="D591" t="inlineStr"/>
+      <c r="E591" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F591" t="inlineStr">
         <is>
           <t>native.clear_deleted.clearing</t>
         </is>
       </c>
-      <c r="G583" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B584" t="inlineStr">
+      <c r="G591" t="inlineStr"/>
+      <c r="H591" t="inlineStr"/>
+    </row>
+    <row r="592">
+      <c r="A592" t="inlineStr"/>
+      <c r="B592" t="inlineStr">
         <is>
           <t>Поиск удалённых аккаунтов: {{progress}}%</t>
         </is>
       </c>
-      <c r="C584" t="inlineStr">
+      <c r="C592" t="inlineStr">
         <is>
           <t>Search for deleted accounts: {{progress}}%</t>
         </is>
       </c>
-      <c r="D584" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F584" t="inlineStr">
+      <c r="D592" t="inlineStr"/>
+      <c r="E592" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F592" t="inlineStr">
         <is>
           <t>native.clear_deleted.collecting</t>
         </is>
       </c>
-      <c r="G584" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B585" t="inlineStr">
+      <c r="G592" t="inlineStr"/>
+      <c r="H592" t="inlineStr"/>
+    </row>
+    <row r="593">
+      <c r="A593" t="inlineStr"/>
+      <c r="B593" t="inlineStr">
         <is>
           <t>Чистка удалённых аккаунтов завершена!
 Удалённых аккаунтов: {{deleted}}
 Ошибок удаления со стороны Telegram: {{errors}}</t>
         </is>
       </c>
-      <c r="C585" t="inlineStr">
+      <c r="C593" t="inlineStr">
         <is>
           <t>Deleted accounts cleanup complete!
 Deleted accounts: {{deleted}}
 Deletion errors on Telegram's side: {{errors}}</t>
         </is>
       </c>
-      <c r="D585" t="inlineStr"/>
-[...206 lines deleted...]
-      </c>
       <c r="D593" t="inlineStr"/>
       <c r="E593" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F593" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.contains</t>
+          <t>native.clear_deleted.finished</t>
         </is>
       </c>
       <c r="G593" t="inlineStr"/>
       <c r="H593" t="inlineStr"/>
     </row>
     <row r="594">
       <c r="A594" t="inlineStr"/>
       <c r="B594" t="inlineStr">
         <is>
-          <t>Содержит язык</t>
+          <t>Задача на чистку удалённых аккаунтов началась!</t>
         </is>
       </c>
       <c r="C594" t="inlineStr">
         <is>
-          <t>Contains language</t>
+          <t>The task of cleaning up deleted accounts has begun!</t>
         </is>
       </c>
       <c r="D594" t="inlineStr"/>
       <c r="E594" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F594" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.language</t>
+          <t>native.clear_deleted.started</t>
         </is>
       </c>
       <c r="G594" t="inlineStr"/>
       <c r="H594" t="inlineStr"/>
     </row>
     <row r="595">
       <c r="A595" t="inlineStr"/>
       <c r="B595" t="inlineStr">
         <is>
-          <t>Точное совпадение</t>
+          <t>Отправьте сообщение которое будет прикпеплено к ограничению!</t>
         </is>
       </c>
       <c r="C595" t="inlineStr">
         <is>
-          <t>Exact match</t>
+          <t>Send message which will attached to restriction!</t>
         </is>
       </c>
       <c r="D595" t="inlineStr"/>
       <c r="E595" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F595" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.match</t>
+          <t>scenes.addAttach.enter</t>
         </is>
       </c>
       <c r="G595" t="inlineStr"/>
       <c r="H595" t="inlineStr"/>
     </row>
     <row r="596">
       <c r="A596" t="inlineStr"/>
       <c r="B596" t="inlineStr">
         <is>
-          <t>Регулярное выражение</t>
+          <t>Введите команду:</t>
         </is>
       </c>
       <c r="C596" t="inlineStr">
         <is>
-          <t>Regular Expression</t>
+          <t>Enter command:</t>
         </is>
       </c>
       <c r="D596" t="inlineStr"/>
       <c r="E596" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F596" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.condition.regex</t>
+          <t>scenes.addCommand.enterCommand</t>
         </is>
       </c>
       <c r="G596" t="inlineStr"/>
       <c r="H596" t="inlineStr"/>
     </row>
     <row r="597">
       <c r="A597" t="inlineStr"/>
       <c r="B597" t="inlineStr">
         <is>
-          <t>Выберите действие на триггер:</t>
+          <t>Токен {{name}} создан!</t>
         </is>
       </c>
       <c r="C597" t="inlineStr">
         <is>
-          <t>Select trigger action:</t>
+          <t>Token {{name}} created!</t>
         </is>
       </c>
       <c r="D597" t="inlineStr"/>
       <c r="E597" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F597" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterAction</t>
+          <t>scenes.addToken.created</t>
         </is>
       </c>
       <c r="G597" t="inlineStr"/>
       <c r="H597" t="inlineStr"/>
     </row>
     <row r="598">
       <c r="A598" t="inlineStr"/>
       <c r="B598" t="inlineStr">
         <is>
-          <t>Введите команду, на которую будет срабатывать триггер:</t>
+          <t>Введите название токена:</t>
         </is>
       </c>
       <c r="C598" t="inlineStr">
         <is>
-          <t>Enter the command to be triggered by the trigger:</t>
+          <t>Enter token name:</t>
         </is>
       </c>
       <c r="D598" t="inlineStr"/>
       <c r="E598" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F598" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterCommand</t>
+          <t>scenes.addToken.enterName</t>
         </is>
       </c>
       <c r="G598" t="inlineStr"/>
       <c r="H598" t="inlineStr"/>
     </row>
     <row r="599">
       <c r="A599" t="inlineStr"/>
       <c r="B599" t="inlineStr">
         <is>
-          <t>Выберите тип условия для триггера:</t>
+          <t>Нецензурная лексика (русская)</t>
         </is>
       </c>
       <c r="C599" t="inlineStr">
         <is>
-          <t>Select condition type for trigger:</t>
+          <t>Sweating (russian)</t>
         </is>
       </c>
       <c r="D599" t="inlineStr"/>
       <c r="E599" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F599" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterConditionType</t>
+          <t>scenes.addTrigger.condition.badwordsRU</t>
         </is>
       </c>
       <c r="G599" t="inlineStr"/>
       <c r="H599" t="inlineStr"/>
     </row>
     <row r="600">
       <c r="A600" t="inlineStr"/>
       <c r="B600" t="inlineStr">
         <is>
-          <t>Введите текст, который должно содержать сообщение для сработки:</t>
+          <t>Команда</t>
         </is>
       </c>
       <c r="C600" t="inlineStr">
         <is>
-          <t>Enter the text that the triggering message should contain:</t>
+          <t>Command</t>
         </is>
       </c>
       <c r="D600" t="inlineStr"/>
       <c r="E600" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F600" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterContains</t>
+          <t>scenes.addTrigger.condition.command</t>
         </is>
       </c>
       <c r="G600" t="inlineStr"/>
       <c r="H600" t="inlineStr"/>
     </row>
     <row r="601">
       <c r="A601" t="inlineStr"/>
       <c r="B601" t="inlineStr">
         <is>
-          <t>Введите длительность ограничения:</t>
+          <t>Содержит текст</t>
         </is>
       </c>
       <c r="C601" t="inlineStr">
         <is>
-          <t>Enter restriction duration:</t>
+          <t>Contains text</t>
         </is>
       </c>
       <c r="D601" t="inlineStr"/>
       <c r="E601" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F601" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterDuration</t>
+          <t>scenes.addTrigger.condition.contains</t>
         </is>
       </c>
       <c r="G601" t="inlineStr"/>
       <c r="H601" t="inlineStr"/>
     </row>
     <row r="602">
       <c r="A602" t="inlineStr"/>
       <c r="B602" t="inlineStr">
         <is>
-          <t>Выберите язык:</t>
+          <t>Содержит язык</t>
         </is>
       </c>
       <c r="C602" t="inlineStr">
         <is>
-          <t>Select a language:</t>
+          <t>Contains language</t>
         </is>
       </c>
       <c r="D602" t="inlineStr"/>
       <c r="E602" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F602" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterLanguage</t>
+          <t>scenes.addTrigger.condition.language</t>
         </is>
       </c>
       <c r="G602" t="inlineStr"/>
       <c r="H602" t="inlineStr"/>
     </row>
     <row r="603">
       <c r="A603" t="inlineStr"/>
       <c r="B603" t="inlineStr">
         <is>
-          <t>Введите текст сообщения для сработки:</t>
+          <t>Точное совпадение</t>
         </is>
       </c>
       <c r="C603" t="inlineStr">
         <is>
-          <t>Enter the text of the message to be triggered:</t>
+          <t>Exact match</t>
         </is>
       </c>
       <c r="D603" t="inlineStr"/>
       <c r="E603" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F603" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMatch</t>
+          <t>scenes.addTrigger.condition.match</t>
         </is>
       </c>
       <c r="G603" t="inlineStr"/>
       <c r="H603" t="inlineStr"/>
     </row>
     <row r="604">
       <c r="A604" t="inlineStr"/>
       <c r="B604" t="inlineStr">
         <is>
-          <t>Введите отправляемое сообщение:</t>
+          <t>Регулярное выражение</t>
         </is>
       </c>
       <c r="C604" t="inlineStr">
         <is>
-          <t>Enter respond message:</t>
+          <t>Regular Expression</t>
         </is>
       </c>
       <c r="D604" t="inlineStr"/>
       <c r="E604" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F604" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterMessage</t>
+          <t>scenes.addTrigger.condition.regex</t>
         </is>
       </c>
       <c r="G604" t="inlineStr"/>
       <c r="H604" t="inlineStr"/>
     </row>
     <row r="605">
       <c r="A605" t="inlineStr"/>
       <c r="B605" t="inlineStr">
         <is>
-          <t>Введите название триггера:</t>
+          <t>Выберите действие на триггер:</t>
         </is>
       </c>
       <c r="C605" t="inlineStr">
         <is>
-          <t>Enter trigger name:</t>
+          <t>Select trigger action:</t>
         </is>
       </c>
       <c r="D605" t="inlineStr"/>
       <c r="E605" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F605" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterName</t>
+          <t>scenes.addTrigger.enterAction</t>
         </is>
       </c>
       <c r="G605" t="inlineStr"/>
       <c r="H605" t="inlineStr"/>
     </row>
     <row r="606">
       <c r="A606" t="inlineStr"/>
       <c r="B606" t="inlineStr">
         <is>
-          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
+          <t>Введите команду, на которую будет срабатывать триггер:</t>
         </is>
       </c>
       <c r="C606" t="inlineStr">
         <is>
-          <t>Enter regex for trigger (you can try it on regex101.com):</t>
+          <t>Enter the command to be triggered by the trigger:</t>
         </is>
       </c>
       <c r="D606" t="inlineStr"/>
       <c r="E606" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F606" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterRegex</t>
+          <t>scenes.addTrigger.enterCommand</t>
         </is>
       </c>
       <c r="G606" t="inlineStr"/>
       <c r="H606" t="inlineStr"/>
     </row>
     <row r="607">
       <c r="A607" t="inlineStr"/>
       <c r="B607" t="inlineStr">
         <is>
-          <t>Введите количество добавляемой репутации:</t>
+          <t>Выберите тип условия для триггера:</t>
         </is>
       </c>
       <c r="C607" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation to be added:</t>
+          <t>Select condition type for trigger:</t>
         </is>
       </c>
       <c r="D607" t="inlineStr"/>
       <c r="E607" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F607" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputation</t>
+          <t>scenes.addTrigger.enterConditionType</t>
         </is>
       </c>
       <c r="G607" t="inlineStr"/>
       <c r="H607" t="inlineStr"/>
     </row>
     <row r="608">
       <c r="A608" t="inlineStr"/>
       <c r="B608" t="inlineStr">
         <is>
-          <t>Выбрите получателя репутации:</t>
+          <t>Введите текст, который должно содержать сообщение для сработки:</t>
         </is>
       </c>
       <c r="C608" t="inlineStr">
         <is>
-          <t>Select the recipient of the reputation:</t>
+          <t>Enter the text that the triggering message should contain:</t>
         </is>
       </c>
       <c r="D608" t="inlineStr"/>
       <c r="E608" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F608" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterReputationGetter</t>
+          <t>scenes.addTrigger.enterContains</t>
         </is>
       </c>
       <c r="G608" t="inlineStr"/>
       <c r="H608" t="inlineStr"/>
     </row>
     <row r="609">
       <c r="A609" t="inlineStr"/>
       <c r="B609" t="inlineStr">
         <is>
-          <t>Выберите, какой текст будет проверяться:</t>
+          <t>Введите длительность ограничения:</t>
         </is>
       </c>
       <c r="C609" t="inlineStr">
         <is>
-          <t>Select text to check:</t>
+          <t>Enter restriction duration:</t>
         </is>
       </c>
       <c r="D609" t="inlineStr"/>
       <c r="E609" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F609" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterSource</t>
+          <t>scenes.addTrigger.enterDuration</t>
         </is>
       </c>
       <c r="G609" t="inlineStr"/>
       <c r="H609" t="inlineStr"/>
     </row>
     <row r="610">
       <c r="A610" t="inlineStr"/>
       <c r="B610" t="inlineStr">
         <is>
-          <t>Проверять изменение сообщений?</t>
+          <t>Выберите язык:</t>
         </is>
       </c>
       <c r="C610" t="inlineStr">
         <is>
-          <t>Check edited messages text?</t>
+          <t>Select a language:</t>
         </is>
       </c>
       <c r="D610" t="inlineStr"/>
       <c r="E610" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F610" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.enterTriggerAtEdit</t>
+          <t>scenes.addTrigger.enterLanguage</t>
         </is>
       </c>
       <c r="G610" t="inlineStr"/>
       <c r="H610" t="inlineStr"/>
     </row>
     <row r="611">
       <c r="A611" t="inlineStr"/>
       <c r="B611" t="inlineStr">
         <is>
-          <t>Арабский</t>
+          <t>Введите текст сообщения для сработки:</t>
         </is>
       </c>
       <c r="C611" t="inlineStr">
         <is>
-          <t>Arabian</t>
+          <t>Enter the text of the message to be triggered:</t>
         </is>
       </c>
       <c r="D611" t="inlineStr"/>
       <c r="E611" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F611" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.arabic</t>
+          <t>scenes.addTrigger.enterMatch</t>
         </is>
       </c>
       <c r="G611" t="inlineStr"/>
       <c r="H611" t="inlineStr"/>
     </row>
     <row r="612">
       <c r="A612" t="inlineStr"/>
       <c r="B612" t="inlineStr">
         <is>
-          <t>Китайский</t>
+          <t>Введите отправляемое сообщение:</t>
         </is>
       </c>
       <c r="C612" t="inlineStr">
         <is>
-          <t>Chinese</t>
+          <t>Enter respond message:</t>
         </is>
       </c>
       <c r="D612" t="inlineStr"/>
       <c r="E612" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F612" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.chinese</t>
+          <t>scenes.addTrigger.enterMessage</t>
         </is>
       </c>
       <c r="G612" t="inlineStr"/>
       <c r="H612" t="inlineStr"/>
     </row>
     <row r="613">
       <c r="A613" t="inlineStr"/>
       <c r="B613" t="inlineStr">
         <is>
-          <t>Японский</t>
+          <t>Введите название триггера:</t>
         </is>
       </c>
       <c r="C613" t="inlineStr">
         <is>
-          <t>Japanese</t>
+          <t>Enter trigger name:</t>
         </is>
       </c>
       <c r="D613" t="inlineStr"/>
       <c r="E613" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F613" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.japanese</t>
+          <t>scenes.addTrigger.enterName</t>
         </is>
       </c>
       <c r="G613" t="inlineStr"/>
       <c r="H613" t="inlineStr"/>
     </row>
     <row r="614">
       <c r="A614" t="inlineStr"/>
       <c r="B614" t="inlineStr">
         <is>
-          <t>Корейский</t>
+          <t>Введите регулярное выражение для триггера (попробуйте на regex101.com):</t>
         </is>
       </c>
       <c r="C614" t="inlineStr">
         <is>
-          <t>Korean</t>
+          <t>Enter regex for trigger (you can try it on regex101.com):</t>
         </is>
       </c>
       <c r="D614" t="inlineStr"/>
       <c r="E614" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F614" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.language.korean</t>
+          <t>scenes.addTrigger.enterRegex</t>
         </is>
       </c>
       <c r="G614" t="inlineStr"/>
       <c r="H614" t="inlineStr"/>
     </row>
     <row r="615">
       <c r="A615" t="inlineStr"/>
       <c r="B615" t="inlineStr">
         <is>
-          <t>Пользователь получивший ответ</t>
+          <t>Введите количество добавляемой репутации:</t>
         </is>
       </c>
       <c r="C615" t="inlineStr">
         <is>
-          <t>User receiving a reply</t>
+          <t>Enter the amount of reputation to be added:</t>
         </is>
       </c>
       <c r="D615" t="inlineStr"/>
       <c r="E615" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F615" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.replier</t>
+          <t>scenes.addTrigger.enterReputation</t>
         </is>
       </c>
       <c r="G615" t="inlineStr"/>
       <c r="H615" t="inlineStr"/>
     </row>
     <row r="616">
       <c r="A616" t="inlineStr"/>
       <c r="B616" t="inlineStr">
         <is>
-          <t>Отправитель сообщения</t>
+          <t>Выбрите получателя репутации:</t>
         </is>
       </c>
       <c r="C616" t="inlineStr">
         <is>
-          <t>Message sender</t>
+          <t>Select the recipient of the reputation:</t>
         </is>
       </c>
       <c r="D616" t="inlineStr"/>
       <c r="E616" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F616" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.reputation.sender</t>
+          <t>scenes.addTrigger.enterReputationGetter</t>
         </is>
       </c>
       <c r="G616" t="inlineStr"/>
       <c r="H616" t="inlineStr"/>
     </row>
     <row r="617">
       <c r="A617" t="inlineStr"/>
       <c r="B617" t="inlineStr">
         <is>
-          <t>Описание пользователя</t>
+          <t>Выберите, какой текст будет проверяться:</t>
         </is>
       </c>
       <c r="C617" t="inlineStr">
         <is>
-          <t>User's bio</t>
+          <t>Select text to check:</t>
         </is>
       </c>
       <c r="D617" t="inlineStr"/>
       <c r="E617" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F617" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.bio_text</t>
+          <t>scenes.addTrigger.enterSource</t>
         </is>
       </c>
       <c r="G617" t="inlineStr"/>
       <c r="H617" t="inlineStr"/>
     </row>
     <row r="618">
       <c r="A618" t="inlineStr"/>
       <c r="B618" t="inlineStr">
         <is>
-          <t>Название привязанного канала</t>
+          <t>Проверять изменение сообщений?</t>
         </is>
       </c>
       <c r="C618" t="inlineStr">
         <is>
-          <t>Title of linked channel</t>
+          <t>Check edited messages text?</t>
         </is>
       </c>
       <c r="D618" t="inlineStr"/>
       <c r="E618" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F618" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.linked_channel_text</t>
+          <t>scenes.addTrigger.enterTriggerAtEdit</t>
         </is>
       </c>
       <c r="G618" t="inlineStr"/>
       <c r="H618" t="inlineStr"/>
     </row>
     <row r="619">
       <c r="A619" t="inlineStr"/>
       <c r="B619" t="inlineStr">
         <is>
-          <t>Текст сообщения</t>
+          <t>Арабский</t>
         </is>
       </c>
       <c r="C619" t="inlineStr">
         <is>
-          <t>Message text</t>
+          <t>Arabian</t>
         </is>
       </c>
       <c r="D619" t="inlineStr"/>
       <c r="E619" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F619" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.message_text</t>
+          <t>scenes.addTrigger.language.arabic</t>
         </is>
       </c>
       <c r="G619" t="inlineStr"/>
       <c r="H619" t="inlineStr"/>
     </row>
     <row r="620">
       <c r="A620" t="inlineStr"/>
       <c r="B620" t="inlineStr">
         <is>
-          <t>Имя пользователя</t>
+          <t>Китайский</t>
         </is>
       </c>
       <c r="C620" t="inlineStr">
         <is>
-          <t>User's name</t>
+          <t>Chinese</t>
         </is>
       </c>
       <c r="D620" t="inlineStr"/>
       <c r="E620" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F620" t="inlineStr">
         <is>
-          <t>scenes.addTrigger.source.name_text</t>
+          <t>scenes.addTrigger.language.chinese</t>
         </is>
       </c>
       <c r="G620" t="inlineStr"/>
       <c r="H620" t="inlineStr"/>
     </row>
     <row r="621">
       <c r="A621" t="inlineStr"/>
       <c r="B621" t="inlineStr">
         <is>
-          <t>Готово!</t>
+          <t>Японский</t>
         </is>
       </c>
       <c r="C621" t="inlineStr">
         <is>
-          <t>Done!</t>
+          <t>Japanese</t>
         </is>
       </c>
       <c r="D621" t="inlineStr"/>
       <c r="E621" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F621" t="inlineStr">
         <is>
-          <t>scenes.announce.done</t>
+          <t>scenes.addTrigger.language.japanese</t>
         </is>
       </c>
       <c r="G621" t="inlineStr"/>
       <c r="H621" t="inlineStr"/>
     </row>
     <row r="622">
       <c r="A622" t="inlineStr"/>
       <c r="B622" t="inlineStr">
         <is>
-          <t>Выберите чат используя кнопку ниже</t>
+          <t>Корейский</t>
         </is>
       </c>
       <c r="C622" t="inlineStr">
         <is>
-          <t>Select chat using button bellow</t>
+          <t>Korean</t>
         </is>
       </c>
       <c r="D622" t="inlineStr"/>
       <c r="E622" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F622" t="inlineStr">
         <is>
-          <t>scenes.announce.enter</t>
+          <t>scenes.addTrigger.language.korean</t>
         </is>
       </c>
       <c r="G622" t="inlineStr"/>
       <c r="H622" t="inlineStr"/>
     </row>
     <row r="623">
       <c r="A623" t="inlineStr"/>
       <c r="B623" t="inlineStr">
         <is>
-          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
+          <t>Пользователь получивший ответ</t>
         </is>
       </c>
       <c r="C623" t="inlineStr">
         <is>
-          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
+          <t>User receiving a reply</t>
         </is>
       </c>
       <c r="D623" t="inlineStr"/>
       <c r="E623" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F623" t="inlineStr">
         <is>
-          <t>scenes.announce.sendMessage</t>
+          <t>scenes.addTrigger.reputation.replier</t>
         </is>
       </c>
       <c r="G623" t="inlineStr"/>
       <c r="H623" t="inlineStr"/>
     </row>
     <row r="624">
       <c r="A624" t="inlineStr"/>
       <c r="B624" t="inlineStr">
         <is>
-          <t>Приложение не найдено!</t>
+          <t>Отправитель сообщения</t>
         </is>
       </c>
       <c r="C624" t="inlineStr">
         <is>
-          <t>Application not found!</t>
+          <t>Message sender</t>
         </is>
       </c>
       <c r="D624" t="inlineStr"/>
       <c r="E624" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F624" t="inlineStr">
         <is>
-          <t>scenes.app_chat_link.app_not_found</t>
+          <t>scenes.addTrigger.reputation.sender</t>
         </is>
       </c>
       <c r="G624" t="inlineStr"/>
       <c r="H624" t="inlineStr"/>
     </row>
     <row r="625">
       <c r="A625" t="inlineStr"/>
       <c r="B625" t="inlineStr">
         <is>
-          <t>Подтвердить привязку</t>
+          <t>Описание пользователя</t>
         </is>
       </c>
       <c r="C625" t="inlineStr">
         <is>
-          <t>Confirm linking</t>
+          <t>User's bio</t>
         </is>
       </c>
       <c r="D625" t="inlineStr"/>
       <c r="E625" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F625" t="inlineStr">
         <is>
-          <t>scenes.app_chat_link.confirm</t>
+          <t>scenes.addTrigger.source.bio_text</t>
         </is>
       </c>
       <c r="G625" t="inlineStr"/>
       <c r="H625" t="inlineStr"/>
     </row>
     <row r="626">
       <c r="A626" t="inlineStr"/>
       <c r="B626" t="inlineStr">
+        <is>
+          <t>Название привязанного канала</t>
+        </is>
+      </c>
+      <c r="C626" t="inlineStr">
+        <is>
+          <t>Title of linked channel</t>
+        </is>
+      </c>
+      <c r="D626" t="inlineStr"/>
+      <c r="E626" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F626" t="inlineStr">
+        <is>
+          <t>scenes.addTrigger.source.linked_channel_text</t>
+        </is>
+      </c>
+      <c r="G626" t="inlineStr"/>
+      <c r="H626" t="inlineStr"/>
+    </row>
+    <row r="627">
+      <c r="A627" t="inlineStr"/>
+      <c r="B627" t="inlineStr">
+        <is>
+          <t>Текст сообщения</t>
+        </is>
+      </c>
+      <c r="C627" t="inlineStr">
+        <is>
+          <t>Message text</t>
+        </is>
+      </c>
+      <c r="D627" t="inlineStr"/>
+      <c r="E627" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F627" t="inlineStr">
+        <is>
+          <t>scenes.addTrigger.source.message_text</t>
+        </is>
+      </c>
+      <c r="G627" t="inlineStr"/>
+      <c r="H627" t="inlineStr"/>
+    </row>
+    <row r="628">
+      <c r="A628" t="inlineStr"/>
+      <c r="B628" t="inlineStr">
+        <is>
+          <t>Имя пользователя</t>
+        </is>
+      </c>
+      <c r="C628" t="inlineStr">
+        <is>
+          <t>User's name</t>
+        </is>
+      </c>
+      <c r="D628" t="inlineStr"/>
+      <c r="E628" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F628" t="inlineStr">
+        <is>
+          <t>scenes.addTrigger.source.name_text</t>
+        </is>
+      </c>
+      <c r="G628" t="inlineStr"/>
+      <c r="H628" t="inlineStr"/>
+    </row>
+    <row r="629">
+      <c r="A629" t="inlineStr"/>
+      <c r="B629" t="inlineStr">
+        <is>
+          <t>Готово!</t>
+        </is>
+      </c>
+      <c r="C629" t="inlineStr">
+        <is>
+          <t>Done!</t>
+        </is>
+      </c>
+      <c r="D629" t="inlineStr"/>
+      <c r="E629" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F629" t="inlineStr">
+        <is>
+          <t>scenes.announce.done</t>
+        </is>
+      </c>
+      <c r="G629" t="inlineStr"/>
+      <c r="H629" t="inlineStr"/>
+    </row>
+    <row r="630">
+      <c r="A630" t="inlineStr"/>
+      <c r="B630" t="inlineStr">
+        <is>
+          <t>Выберите чат используя кнопку ниже</t>
+        </is>
+      </c>
+      <c r="C630" t="inlineStr">
+        <is>
+          <t>Select chat using button bellow</t>
+        </is>
+      </c>
+      <c r="D630" t="inlineStr"/>
+      <c r="E630" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F630" t="inlineStr">
+        <is>
+          <t>scenes.announce.enter</t>
+        </is>
+      </c>
+      <c r="G630" t="inlineStr"/>
+      <c r="H630" t="inlineStr"/>
+    </row>
+    <row r="631">
+      <c r="A631" t="inlineStr"/>
+      <c r="B631" t="inlineStr">
+        <is>
+          <t>Отправьте сообщение которое будет отправлено от имени бота! Используйте /stop для завершения!</t>
+        </is>
+      </c>
+      <c r="C631" t="inlineStr">
+        <is>
+          <t>Send message which will sent from bot's name! Use /stop to stop!</t>
+        </is>
+      </c>
+      <c r="D631" t="inlineStr"/>
+      <c r="E631" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F631" t="inlineStr">
+        <is>
+          <t>scenes.announce.sendMessage</t>
+        </is>
+      </c>
+      <c r="G631" t="inlineStr"/>
+      <c r="H631" t="inlineStr"/>
+    </row>
+    <row r="632">
+      <c r="A632" t="inlineStr"/>
+      <c r="B632" t="inlineStr">
+        <is>
+          <t>Приложение не найдено!</t>
+        </is>
+      </c>
+      <c r="C632" t="inlineStr">
+        <is>
+          <t>Application not found!</t>
+        </is>
+      </c>
+      <c r="D632" t="inlineStr"/>
+      <c r="E632" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F632" t="inlineStr">
+        <is>
+          <t>scenes.app_chat_link.app_not_found</t>
+        </is>
+      </c>
+      <c r="G632" t="inlineStr"/>
+      <c r="H632" t="inlineStr"/>
+    </row>
+    <row r="633">
+      <c r="A633" t="inlineStr"/>
+      <c r="B633" t="inlineStr">
+        <is>
+          <t>Подтвердить привязку</t>
+        </is>
+      </c>
+      <c r="C633" t="inlineStr">
+        <is>
+          <t>Confirm linking</t>
+        </is>
+      </c>
+      <c r="D633" t="inlineStr"/>
+      <c r="E633" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F633" t="inlineStr">
+        <is>
+          <t>scenes.app_chat_link.confirm</t>
+        </is>
+      </c>
+      <c r="G633" t="inlineStr"/>
+      <c r="H633" t="inlineStr"/>
+    </row>
+    <row r="634">
+      <c r="A634" t="inlineStr"/>
+      <c r="B634" t="inlineStr">
         <is>
           <t>Привязка приложения к чату
 Приложение: &lt;b&gt;{{app_name}}&lt;/b&gt;
 Чат: &lt;b&gt;{{chat_title}}&lt;/b&gt;
 Выберите разрешения, которые вы хотите предоставить приложению в этом чате:</t>
         </is>
       </c>
-      <c r="C626" t="inlineStr">
+      <c r="C634" t="inlineStr">
         <is>
           <t>Application linking to chat
 Application: &lt;b&gt;{{app_name}}&lt;/b&gt;
 Chat: &lt;b&gt;{{chat_title}}&lt;/b&gt;
 Select permissions you want to grant to the application in this chat:</t>
         </is>
       </c>
-      <c r="D626" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F626" t="inlineStr">
+      <c r="D634" t="inlineStr"/>
+      <c r="E634" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F634" t="inlineStr">
         <is>
           <t>scenes.app_chat_link.header</t>
         </is>
       </c>
-      <c r="G626" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B627" t="inlineStr">
+      <c r="G634" t="inlineStr"/>
+      <c r="H634" t="inlineStr"/>
+    </row>
+    <row r="635">
+      <c r="A635" t="inlineStr"/>
+      <c r="B635" t="inlineStr">
         <is>
           <t>Вы должны быть администратором чата для привязки приложения!</t>
         </is>
       </c>
-      <c r="C627" t="inlineStr">
+      <c r="C635" t="inlineStr">
         <is>
           <t>You must be a chat administrator to link an application!</t>
         </is>
       </c>
-      <c r="D627" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F627" t="inlineStr">
+      <c r="D635" t="inlineStr"/>
+      <c r="E635" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F635" t="inlineStr">
         <is>
           <t>scenes.app_chat_link.not_admin</t>
         </is>
       </c>
-      <c r="G627" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B628" t="inlineStr">
+      <c r="G635" t="inlineStr"/>
+      <c r="H635" t="inlineStr"/>
+    </row>
+    <row r="636">
+      <c r="A636" t="inlineStr"/>
+      <c r="B636" t="inlineStr">
         <is>
           <t>Приложение успешно привязано к чату!</t>
         </is>
       </c>
-      <c r="C628" t="inlineStr">
+      <c r="C636" t="inlineStr">
         <is>
           <t>Application successfully linked to the chat!</t>
         </is>
       </c>
-      <c r="D628" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F628" t="inlineStr">
+      <c r="D636" t="inlineStr"/>
+      <c r="E636" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F636" t="inlineStr">
         <is>
           <t>scenes.app_chat_link.success</t>
         </is>
       </c>
-      <c r="G628" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B629" t="inlineStr">
+      <c r="G636" t="inlineStr"/>
+      <c r="H636" t="inlineStr"/>
+    </row>
+    <row r="637">
+      <c r="A637" t="inlineStr"/>
+      <c r="B637" t="inlineStr">
         <is>
           <t>Приложение удалено</t>
         </is>
       </c>
-      <c r="C629" t="inlineStr">
+      <c r="C637" t="inlineStr">
         <is>
           <t>Application deleted</t>
         </is>
       </c>
-      <c r="D629" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F629" t="inlineStr">
+      <c r="D637" t="inlineStr"/>
+      <c r="E637" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F637" t="inlineStr">
         <is>
           <t>scenes.apps.app_deleted</t>
         </is>
       </c>
-      <c r="G629" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B630" t="inlineStr">
+      <c r="G637" t="inlineStr"/>
+      <c r="H637" t="inlineStr"/>
+    </row>
+    <row r="638">
+      <c r="A638" t="inlineStr"/>
+      <c r="B638" t="inlineStr">
         <is>
           <t>Приложение: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Для подключения к чату отправьте в чат:
 &lt;code&gt;/settings applink {{id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C630" t="inlineStr">
+      <c r="C638" t="inlineStr">
         <is>
           <t>Application: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 To link to a chat, send to the chat:
 &lt;code&gt;/settings applink {{id}}&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D630" t="inlineStr"/>
-[...206 lines deleted...]
-      </c>
       <c r="D638" t="inlineStr"/>
       <c r="E638" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F638" t="inlineStr">
         <is>
-          <t>scenes.apps.manage_permissions</t>
+          <t>scenes.apps.app_info</t>
         </is>
       </c>
       <c r="G638" t="inlineStr"/>
       <c r="H638" t="inlineStr"/>
     </row>
     <row r="639">
       <c r="A639" t="inlineStr"/>
       <c r="B639" t="inlineStr">
         <is>
-          <t>У вас пока нет созданных приложений</t>
+          <t>Создать приложение</t>
         </is>
       </c>
       <c r="C639" t="inlineStr">
         <is>
-          <t>You don't have any applications created yet</t>
+          <t>Create application</t>
         </is>
       </c>
       <c r="D639" t="inlineStr"/>
       <c r="E639" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F639" t="inlineStr">
         <is>
-          <t>scenes.apps.no_apps</t>
+          <t>scenes.apps.create</t>
         </is>
       </c>
       <c r="G639" t="inlineStr"/>
       <c r="H639" t="inlineStr"/>
     </row>
     <row r="640">
       <c r="A640" t="inlineStr"/>
       <c r="B640" t="inlineStr">
         <is>
-          <t>Токенов нет</t>
+          <t>Удалить приложение</t>
         </is>
       </c>
       <c r="C640" t="inlineStr">
         <is>
-          <t>No tokens</t>
+          <t>Delete application</t>
         </is>
       </c>
       <c r="D640" t="inlineStr"/>
       <c r="E640" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F640" t="inlineStr">
         <is>
-          <t>scenes.apps.no_tokens</t>
+          <t>scenes.apps.delete_app</t>
         </is>
       </c>
       <c r="G640" t="inlineStr"/>
       <c r="H640" t="inlineStr"/>
     </row>
     <row r="641">
       <c r="A641" t="inlineStr"/>
       <c r="B641" t="inlineStr">
         <is>
-          <t>Ручная проверка файлов</t>
+          <t>Вы уверены, что хотите удалить приложение "{{name}}"? Это также аннулирует все его токены.</t>
         </is>
       </c>
       <c r="C641" t="inlineStr">
         <is>
-          <t>Manual file review</t>
+          <t>Are you sure you want to delete application "{{name}}"? This will also revoke all its tokens.</t>
         </is>
       </c>
       <c r="D641" t="inlineStr"/>
       <c r="E641" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F641" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.file-manual-review</t>
+          <t>scenes.apps.delete_confirm</t>
         </is>
       </c>
       <c r="G641" t="inlineStr"/>
       <c r="H641" t="inlineStr"/>
     </row>
     <row r="642">
       <c r="A642" t="inlineStr"/>
       <c r="B642" t="inlineStr">
         <is>
-          <t>Репорт файлов</t>
+          <t>Удалить токен</t>
         </is>
       </c>
       <c r="C642" t="inlineStr">
         <is>
-          <t>File report</t>
+          <t>Delete token</t>
         </is>
       </c>
       <c r="D642" t="inlineStr"/>
       <c r="E642" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F642" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.file-report</t>
+          <t>scenes.apps.delete_token</t>
         </is>
       </c>
       <c r="G642" t="inlineStr"/>
       <c r="H642" t="inlineStr"/>
     </row>
     <row r="643">
       <c r="A643" t="inlineStr"/>
       <c r="B643" t="inlineStr">
         <is>
-          <t>Отправка текстов на проверку</t>
+          <t>Введите название для приложения:</t>
         </is>
       </c>
       <c r="C643" t="inlineStr">
         <is>
-          <t>Push texts for checks</t>
+          <t>Enter a name for the application:</t>
         </is>
       </c>
       <c r="D643" t="inlineStr"/>
       <c r="E643" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F643" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.push-new-texts-for-checks</t>
+          <t>scenes.apps.enter_name</t>
         </is>
       </c>
       <c r="G643" t="inlineStr"/>
       <c r="H643" t="inlineStr"/>
     </row>
     <row r="644">
       <c r="A644" t="inlineStr"/>
       <c r="B644" t="inlineStr">
         <is>
-          <t>Выдача ограничений</t>
+          <t>Ваши приложения</t>
         </is>
       </c>
       <c r="C644" t="inlineStr">
         <is>
-          <t>Issue restrictions</t>
+          <t>Your applications</t>
         </is>
       </c>
       <c r="D644" t="inlineStr"/>
       <c r="E644" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F644" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.users-create-restrictions</t>
+          <t>scenes.apps.header</t>
         </is>
       </c>
       <c r="G644" t="inlineStr"/>
       <c r="H644" t="inlineStr"/>
     </row>
     <row r="645">
       <c r="A645" t="inlineStr"/>
       <c r="B645" t="inlineStr">
         <is>
-          <t>Удаление ограничений пользователей</t>
+          <t>Выпустить токен</t>
         </is>
       </c>
       <c r="C645" t="inlineStr">
         <is>
-          <t>Deletion of users restrictions</t>
+          <t>Issue token</t>
         </is>
       </c>
       <c r="D645" t="inlineStr"/>
       <c r="E645" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F645" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.users-delete-restrictions</t>
+          <t>scenes.apps.issue_token</t>
         </is>
       </c>
       <c r="G645" t="inlineStr"/>
       <c r="H645" t="inlineStr"/>
     </row>
     <row r="646">
       <c r="A646" t="inlineStr"/>
       <c r="B646" t="inlineStr">
         <is>
-          <t>Получение информации о пользователях</t>
+          <t>Управление разрешениями</t>
         </is>
       </c>
       <c r="C646" t="inlineStr">
         <is>
-          <t>Get users info</t>
+          <t>Manage permissions</t>
         </is>
       </c>
       <c r="D646" t="inlineStr"/>
       <c r="E646" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F646" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.users-get-info</t>
+          <t>scenes.apps.manage_permissions</t>
         </is>
       </c>
       <c r="G646" t="inlineStr"/>
       <c r="H646" t="inlineStr"/>
     </row>
     <row r="647">
       <c r="A647" t="inlineStr"/>
       <c r="B647" t="inlineStr">
         <is>
-          <t>Получение ограничений пользователей</t>
+          <t>У вас пока нет созданных приложений</t>
         </is>
       </c>
       <c r="C647" t="inlineStr">
         <is>
-          <t>Get users restrictions</t>
+          <t>You don't have any applications created yet</t>
         </is>
       </c>
       <c r="D647" t="inlineStr"/>
       <c r="E647" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F647" t="inlineStr">
         <is>
-          <t>scenes.apps.permission_names.users-get-restrictions</t>
+          <t>scenes.apps.no_apps</t>
         </is>
       </c>
       <c r="G647" t="inlineStr"/>
       <c r="H647" t="inlineStr"/>
     </row>
     <row r="648">
       <c r="A648" t="inlineStr"/>
       <c r="B648" t="inlineStr">
         <is>
-          <t>Разрешения для приложения "{{name}}"</t>
+          <t>Токенов нет</t>
         </is>
       </c>
       <c r="C648" t="inlineStr">
         <is>
-          <t>Permissions for application "{{name}}"</t>
+          <t>No tokens</t>
         </is>
       </c>
       <c r="D648" t="inlineStr"/>
       <c r="E648" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F648" t="inlineStr">
         <is>
-          <t>scenes.apps.permissions_header</t>
+          <t>scenes.apps.no_tokens</t>
         </is>
       </c>
       <c r="G648" t="inlineStr"/>
       <c r="H648" t="inlineStr"/>
     </row>
     <row r="649">
       <c r="A649" t="inlineStr"/>
       <c r="B649" t="inlineStr">
+        <is>
+          <t>Ручная проверка файлов</t>
+        </is>
+      </c>
+      <c r="C649" t="inlineStr">
+        <is>
+          <t>Manual file review</t>
+        </is>
+      </c>
+      <c r="D649" t="inlineStr"/>
+      <c r="E649" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F649" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.file-manual-review</t>
+        </is>
+      </c>
+      <c r="G649" t="inlineStr"/>
+      <c r="H649" t="inlineStr"/>
+    </row>
+    <row r="650">
+      <c r="A650" t="inlineStr"/>
+      <c r="B650" t="inlineStr">
+        <is>
+          <t>Репорт файлов</t>
+        </is>
+      </c>
+      <c r="C650" t="inlineStr">
+        <is>
+          <t>File report</t>
+        </is>
+      </c>
+      <c r="D650" t="inlineStr"/>
+      <c r="E650" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F650" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.file-report</t>
+        </is>
+      </c>
+      <c r="G650" t="inlineStr"/>
+      <c r="H650" t="inlineStr"/>
+    </row>
+    <row r="651">
+      <c r="A651" t="inlineStr"/>
+      <c r="B651" t="inlineStr">
+        <is>
+          <t>Отправка текстов на проверку</t>
+        </is>
+      </c>
+      <c r="C651" t="inlineStr">
+        <is>
+          <t>Push texts for checks</t>
+        </is>
+      </c>
+      <c r="D651" t="inlineStr"/>
+      <c r="E651" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F651" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.push-new-texts-for-checks</t>
+        </is>
+      </c>
+      <c r="G651" t="inlineStr"/>
+      <c r="H651" t="inlineStr"/>
+    </row>
+    <row r="652">
+      <c r="A652" t="inlineStr"/>
+      <c r="B652" t="inlineStr">
+        <is>
+          <t>Выдача ограничений</t>
+        </is>
+      </c>
+      <c r="C652" t="inlineStr">
+        <is>
+          <t>Issue restrictions</t>
+        </is>
+      </c>
+      <c r="D652" t="inlineStr"/>
+      <c r="E652" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F652" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-create-restrictions</t>
+        </is>
+      </c>
+      <c r="G652" t="inlineStr"/>
+      <c r="H652" t="inlineStr"/>
+    </row>
+    <row r="653">
+      <c r="A653" t="inlineStr"/>
+      <c r="B653" t="inlineStr">
+        <is>
+          <t>Удаление ограничений пользователей</t>
+        </is>
+      </c>
+      <c r="C653" t="inlineStr">
+        <is>
+          <t>Deletion of users restrictions</t>
+        </is>
+      </c>
+      <c r="D653" t="inlineStr"/>
+      <c r="E653" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F653" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-delete-restrictions</t>
+        </is>
+      </c>
+      <c r="G653" t="inlineStr"/>
+      <c r="H653" t="inlineStr"/>
+    </row>
+    <row r="654">
+      <c r="A654" t="inlineStr"/>
+      <c r="B654" t="inlineStr">
+        <is>
+          <t>Получение информации о пользователях</t>
+        </is>
+      </c>
+      <c r="C654" t="inlineStr">
+        <is>
+          <t>Get users info</t>
+        </is>
+      </c>
+      <c r="D654" t="inlineStr"/>
+      <c r="E654" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F654" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-get-info</t>
+        </is>
+      </c>
+      <c r="G654" t="inlineStr"/>
+      <c r="H654" t="inlineStr"/>
+    </row>
+    <row r="655">
+      <c r="A655" t="inlineStr"/>
+      <c r="B655" t="inlineStr">
+        <is>
+          <t>Получение ограничений пользователей</t>
+        </is>
+      </c>
+      <c r="C655" t="inlineStr">
+        <is>
+          <t>Get users restrictions</t>
+        </is>
+      </c>
+      <c r="D655" t="inlineStr"/>
+      <c r="E655" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F655" t="inlineStr">
+        <is>
+          <t>scenes.apps.permission_names.users-get-restrictions</t>
+        </is>
+      </c>
+      <c r="G655" t="inlineStr"/>
+      <c r="H655" t="inlineStr"/>
+    </row>
+    <row r="656">
+      <c r="A656" t="inlineStr"/>
+      <c r="B656" t="inlineStr">
+        <is>
+          <t>Разрешения для приложения "{{name}}"</t>
+        </is>
+      </c>
+      <c r="C656" t="inlineStr">
+        <is>
+          <t>Permissions for application "{{name}}"</t>
+        </is>
+      </c>
+      <c r="D656" t="inlineStr"/>
+      <c r="E656" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F656" t="inlineStr">
+        <is>
+          <t>scenes.apps.permissions_header</t>
+        </is>
+      </c>
+      <c r="G656" t="inlineStr"/>
+      <c r="H656" t="inlineStr"/>
+    </row>
+    <row r="657">
+      <c r="A657" t="inlineStr"/>
+      <c r="B657" t="inlineStr">
         <is>
           <t>Токен создан!
 Название: &lt;b&gt;{{name}}&lt;/b&gt;
 Значение: &lt;code&gt;{{value}}&lt;/code&gt;
 &lt;b&gt;ВНИМАНИЕ:&lt;/b&gt; Токен показывается только один раз, обязательно сохраните его!</t>
         </is>
       </c>
-      <c r="C649" t="inlineStr">
+      <c r="C657" t="inlineStr">
         <is>
           <t>Token created!
 Name: &lt;b&gt;{{name}}&lt;/b&gt;
 Value: &lt;code&gt;{{value}}&lt;/code&gt;
 &lt;b&gt;WARNING:&lt;/b&gt; The token is shown only once, make sure to save it!</t>
         </is>
       </c>
-      <c r="D649" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F649" t="inlineStr">
+      <c r="D657" t="inlineStr"/>
+      <c r="E657" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F657" t="inlineStr">
         <is>
           <t>scenes.apps.token_created</t>
         </is>
       </c>
-      <c r="G649" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B650" t="inlineStr">
+      <c r="G657" t="inlineStr"/>
+      <c r="H657" t="inlineStr"/>
+    </row>
+    <row r="658">
+      <c r="A658" t="inlineStr"/>
+      <c r="B658" t="inlineStr">
         <is>
           <t>Токен удален</t>
         </is>
       </c>
-      <c r="C650" t="inlineStr">
+      <c r="C658" t="inlineStr">
         <is>
           <t>Token deleted</t>
         </is>
       </c>
-      <c r="D650" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F650" t="inlineStr">
+      <c r="D658" t="inlineStr"/>
+      <c r="E658" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F658" t="inlineStr">
         <is>
           <t>scenes.apps.token_deleted</t>
         </is>
       </c>
-      <c r="G650" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B651" t="inlineStr">
+      <c r="G658" t="inlineStr"/>
+      <c r="H658" t="inlineStr"/>
+    </row>
+    <row r="659">
+      <c r="A659" t="inlineStr"/>
+      <c r="B659" t="inlineStr">
         <is>
           <t>Токен: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Разрешения: {{permissions}}</t>
         </is>
       </c>
-      <c r="C651" t="inlineStr">
+      <c r="C659" t="inlineStr">
         <is>
           <t>Token: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Permissions: {{permissions}}</t>
         </is>
       </c>
-      <c r="D651" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F651" t="inlineStr">
+      <c r="D659" t="inlineStr"/>
+      <c r="E659" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F659" t="inlineStr">
         <is>
           <t>scenes.apps.token_info</t>
         </is>
       </c>
-      <c r="G651" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B652" t="inlineStr">
+      <c r="G659" t="inlineStr"/>
+      <c r="H659" t="inlineStr"/>
+    </row>
+    <row r="660">
+      <c r="A660" t="inlineStr"/>
+      <c r="B660" t="inlineStr">
         <is>
           <t>Введите название для нового токена:</t>
         </is>
       </c>
-      <c r="C652" t="inlineStr">
+      <c r="C660" t="inlineStr">
         <is>
           <t>Enter a name for the new token:</t>
         </is>
       </c>
-      <c r="D652" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F652" t="inlineStr">
+      <c r="D660" t="inlineStr"/>
+      <c r="E660" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F660" t="inlineStr">
         <is>
           <t>scenes.apps.token_name_prompt</t>
         </is>
       </c>
-      <c r="G652" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B653" t="inlineStr">
+      <c r="G660" t="inlineStr"/>
+      <c r="H660" t="inlineStr"/>
+    </row>
+    <row r="661">
+      <c r="A661" t="inlineStr"/>
+      <c r="B661" t="inlineStr">
         <is>
           <t>Выберите разрешения для токена "{{name}}"</t>
         </is>
       </c>
-      <c r="C653" t="inlineStr">
+      <c r="C661" t="inlineStr">
         <is>
           <t>Select permissions for token "{{name}}"</t>
         </is>
       </c>
-      <c r="D653" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F653" t="inlineStr">
+      <c r="D661" t="inlineStr"/>
+      <c r="E661" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F661" t="inlineStr">
         <is>
           <t>scenes.apps.token_permissions_header</t>
         </is>
       </c>
-      <c r="G653" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B654" t="inlineStr">
+      <c r="G661" t="inlineStr"/>
+      <c r="H661" t="inlineStr"/>
+    </row>
+    <row r="662">
+      <c r="A662" t="inlineStr"/>
+      <c r="B662" t="inlineStr">
         <is>
           <t>Список токенов</t>
         </is>
       </c>
-      <c r="C654" t="inlineStr">
+      <c r="C662" t="inlineStr">
         <is>
           <t>Tokens list</t>
         </is>
       </c>
-      <c r="D654" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F654" t="inlineStr">
+      <c r="D662" t="inlineStr"/>
+      <c r="E662" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F662" t="inlineStr">
         <is>
           <t>scenes.apps.tokens_list</t>
         </is>
       </c>
-      <c r="G654" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B655" t="inlineStr">
+      <c r="G662" t="inlineStr"/>
+      <c r="H662" t="inlineStr"/>
+    </row>
+    <row r="663">
+      <c r="A663" t="inlineStr"/>
+      <c r="B663" t="inlineStr">
         <is>
           <t>Приложение: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Привязано: {{date}}
 Разрешения: {{permissions}}</t>
         </is>
       </c>
-      <c r="C655" t="inlineStr">
+      <c r="C663" t="inlineStr">
         <is>
           <t>Application: &lt;b&gt;{{name}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Linked at: {{date}}
 Permissions: {{permissions}}</t>
         </is>
       </c>
-      <c r="D655" t="inlineStr"/>
-[...206 lines deleted...]
-      </c>
       <c r="D663" t="inlineStr"/>
       <c r="E663" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F663" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.add_reputation</t>
+          <t>scenes.chat_apps.app_info</t>
         </is>
       </c>
       <c r="G663" t="inlineStr"/>
       <c r="H663" t="inlineStr"/>
     </row>
     <row r="664">
       <c r="A664" t="inlineStr"/>
       <c r="B664" t="inlineStr">
         <is>
-          <t>Изменить требование прав</t>
+          <t>Приложения, привязанные к чату {{title}}</t>
         </is>
       </c>
       <c r="C664" t="inlineStr">
         <is>
-          <t>Edit permission requirement</t>
+          <t>Applications linked to chat {{title}}</t>
         </is>
       </c>
       <c r="D664" t="inlineStr"/>
       <c r="E664" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F664" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_permissions</t>
+          <t>scenes.chat_apps.header</t>
         </is>
       </c>
       <c r="G664" t="inlineStr"/>
       <c r="H664" t="inlineStr"/>
     </row>
     <row r="665">
       <c r="A665" t="inlineStr"/>
       <c r="B665" t="inlineStr">
         <is>
-          <t>Изменить требование репутации репортов</t>
+          <t>К этому чату не привязано ни одного приложения</t>
         </is>
       </c>
       <c r="C665" t="inlineStr">
         <is>
-          <t>Change the report reputation requirement</t>
+          <t>No applications linked to this chat</t>
         </is>
       </c>
       <c r="D665" t="inlineStr"/>
       <c r="E665" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F665" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reports_reputation</t>
+          <t>scenes.chat_apps.no_apps</t>
         </is>
       </c>
       <c r="G665" t="inlineStr"/>
       <c r="H665" t="inlineStr"/>
     </row>
     <row r="666">
       <c r="A666" t="inlineStr"/>
       <c r="B666" t="inlineStr">
         <is>
-          <t>Изменить репутацию чата</t>
+          <t>Отвязать приложение</t>
         </is>
       </c>
       <c r="C666" t="inlineStr">
         <is>
-          <t>Change chat reputation</t>
+          <t>Unlink application</t>
         </is>
       </c>
       <c r="D666" t="inlineStr"/>
       <c r="E666" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F666" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.edit_reputation</t>
+          <t>scenes.chat_apps.unlink</t>
         </is>
       </c>
       <c r="G666" t="inlineStr"/>
       <c r="H666" t="inlineStr"/>
     </row>
     <row r="667">
       <c r="A667" t="inlineStr"/>
       <c r="B667" t="inlineStr">
         <is>
-          <t>Введите команду</t>
+          <t>Вы уверены, что хотите отвязать приложение "{{name}}"? Это лишит его доступа к управлению в этом чате.</t>
         </is>
       </c>
       <c r="C667" t="inlineStr">
         <is>
-          <t>Enter command</t>
+          <t>Are you sure you want to unlink application "{{name}}"? This will revoke its access to manage this chat.</t>
         </is>
       </c>
       <c r="D667" t="inlineStr"/>
       <c r="E667" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F667" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_command</t>
+          <t>scenes.chat_apps.unlink_confirm</t>
         </is>
       </c>
       <c r="G667" t="inlineStr"/>
       <c r="H667" t="inlineStr"/>
     </row>
     <row r="668">
       <c r="A668" t="inlineStr"/>
       <c r="B668" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Приложение отвязано</t>
         </is>
       </c>
       <c r="C668" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Application unlinked</t>
         </is>
       </c>
       <c r="D668" t="inlineStr"/>
       <c r="E668" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F668" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
+          <t>scenes.chat_apps.unlinked</t>
         </is>
       </c>
       <c r="G668" t="inlineStr"/>
       <c r="H668" t="inlineStr"/>
     </row>
     <row r="669">
       <c r="A669" t="inlineStr"/>
       <c r="B669" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации</t>
+          <t>Добавить требование прав</t>
         </is>
       </c>
       <c r="C669" t="inlineStr">
         <is>
-          <t>Enter the amount of reputation required</t>
+          <t>Add permission requirement</t>
         </is>
       </c>
       <c r="D669" t="inlineStr"/>
       <c r="E669" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F669" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_new_reputation</t>
+          <t>scenes.command_restrictions.add_permissions</t>
         </is>
       </c>
       <c r="G669" t="inlineStr"/>
       <c r="H669" t="inlineStr"/>
     </row>
     <row r="670">
       <c r="A670" t="inlineStr"/>
       <c r="B670" t="inlineStr">
         <is>
-          <t>Укажите, кто может использовать эту команду.
-Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
+          <t>Добавить требование репутации репортов</t>
         </is>
       </c>
       <c r="C670" t="inlineStr">
         <is>
-          <t>Specify, who can use this command.
-Select using the buttons or send the priority until which it will be available.</t>
+          <t>Add a report reputation requirement</t>
         </is>
       </c>
       <c r="D670" t="inlineStr"/>
       <c r="E670" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F670" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_permission</t>
+          <t>scenes.command_restrictions.add_reports_reputation</t>
         </is>
       </c>
       <c r="G670" t="inlineStr"/>
       <c r="H670" t="inlineStr"/>
     </row>
     <row r="671">
       <c r="A671" t="inlineStr"/>
       <c r="B671" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации репортов</t>
+          <t>Добавить требование репутации чата</t>
         </is>
       </c>
       <c r="C671" t="inlineStr">
         <is>
-          <t>Enter the amount of report reputation required</t>
+          <t>Add a chat reputation requirement</t>
         </is>
       </c>
       <c r="D671" t="inlineStr"/>
       <c r="E671" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F671" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reports_reputation</t>
+          <t>scenes.command_restrictions.add_reputation</t>
         </is>
       </c>
       <c r="G671" t="inlineStr"/>
       <c r="H671" t="inlineStr"/>
     </row>
     <row r="672">
       <c r="A672" t="inlineStr"/>
       <c r="B672" t="inlineStr">
         <is>
-          <t>Введите количество требуемой репутации в чате</t>
+          <t>Изменить требование прав</t>
         </is>
       </c>
       <c r="C672" t="inlineStr">
         <is>
-          <t>Enter the amount of chat reputation required</t>
+          <t>Edit permission requirement</t>
         </is>
       </c>
       <c r="D672" t="inlineStr"/>
       <c r="E672" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F672" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.enter_reputation</t>
+          <t>scenes.command_restrictions.edit_permissions</t>
         </is>
       </c>
       <c r="G672" t="inlineStr"/>
       <c r="H672" t="inlineStr"/>
     </row>
     <row r="673">
       <c r="A673" t="inlineStr"/>
       <c r="B673" t="inlineStr">
         <is>
-          <t>Ограничения команд в чате {{title}}</t>
+          <t>Изменить требование репутации репортов</t>
         </is>
       </c>
       <c r="C673" t="inlineStr">
         <is>
-          <t>Command restrictions in chat {{title}}</t>
+          <t>Change the report reputation requirement</t>
         </is>
       </c>
       <c r="D673" t="inlineStr"/>
       <c r="E673" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F673" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.header</t>
+          <t>scenes.command_restrictions.edit_reports_reputation</t>
         </is>
       </c>
       <c r="G673" t="inlineStr"/>
       <c r="H673" t="inlineStr"/>
     </row>
     <row r="674">
       <c r="A674" t="inlineStr"/>
       <c r="B674" t="inlineStr">
         <is>
-          <t>Ограничение использования команды:</t>
+          <t>Изменить репутацию чата</t>
         </is>
       </c>
       <c r="C674" t="inlineStr">
         <is>
-          <t>Command usage restrictions:</t>
+          <t>Change chat reputation</t>
         </is>
       </c>
       <c r="D674" t="inlineStr"/>
       <c r="E674" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F674" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.info</t>
+          <t>scenes.command_restrictions.edit_reputation</t>
         </is>
       </c>
       <c r="G674" t="inlineStr"/>
       <c r="H674" t="inlineStr"/>
     </row>
     <row r="675">
       <c r="A675" t="inlineStr"/>
       <c r="B675" t="inlineStr">
         <is>
-          <t>Ограничений не добавлено!</t>
+          <t>Введите команду</t>
         </is>
       </c>
       <c r="C675" t="inlineStr">
         <is>
-          <t>No restrictions been added!</t>
+          <t>Enter command</t>
         </is>
       </c>
       <c r="D675" t="inlineStr"/>
       <c r="E675" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F675" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.no_restrictions</t>
+          <t>scenes.command_restrictions.enter_command</t>
         </is>
       </c>
       <c r="G675" t="inlineStr"/>
       <c r="H675" t="inlineStr"/>
     </row>
     <row r="676">
       <c r="A676" t="inlineStr"/>
       <c r="B676" t="inlineStr">
         <is>
-          <t>Ограничение не найдено</t>
+          <t>Введите количество требуемой репутации репортов</t>
         </is>
       </c>
       <c r="C676" t="inlineStr">
         <is>
-          <t>Command restriction not found</t>
+          <t>Enter the amount of report reputation required</t>
         </is>
       </c>
       <c r="D676" t="inlineStr"/>
       <c r="E676" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F676" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.notFound</t>
+          <t>scenes.command_restrictions.enter_new_reports_reputation</t>
         </is>
       </c>
       <c r="G676" t="inlineStr"/>
       <c r="H676" t="inlineStr"/>
     </row>
     <row r="677">
       <c r="A677" t="inlineStr"/>
       <c r="B677" t="inlineStr">
         <is>
-          <t>Не требовать прав</t>
+          <t>Введите количество требуемой репутации</t>
         </is>
       </c>
       <c r="C677" t="inlineStr">
         <is>
-          <t>Disable permission requirement</t>
+          <t>Enter the amount of reputation required</t>
         </is>
       </c>
       <c r="D677" t="inlineStr"/>
       <c r="E677" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F677" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_permissions</t>
+          <t>scenes.command_restrictions.enter_new_reputation</t>
         </is>
       </c>
       <c r="G677" t="inlineStr"/>
       <c r="H677" t="inlineStr"/>
     </row>
     <row r="678">
       <c r="A678" t="inlineStr"/>
       <c r="B678" t="inlineStr">
         <is>
-          <t>Не требовать репутацию репортов</t>
+          <t>Укажите, кто может использовать эту команду.
+Выберите используя кнопки или отправьте приоритет до которого она будет доступна.</t>
         </is>
       </c>
       <c r="C678" t="inlineStr">
         <is>
-          <t>Don't demand report reputation</t>
+          <t>Specify, who can use this command.
+Select using the buttons or send the priority until which it will be available.</t>
         </is>
       </c>
       <c r="D678" t="inlineStr"/>
       <c r="E678" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F678" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reports_reputation</t>
+          <t>scenes.command_restrictions.enter_permission</t>
         </is>
       </c>
       <c r="G678" t="inlineStr"/>
       <c r="H678" t="inlineStr"/>
     </row>
     <row r="679">
       <c r="A679" t="inlineStr"/>
       <c r="B679" t="inlineStr">
         <is>
-          <t>Не требовать репутацию</t>
+          <t>Введите количество требуемой репутации репортов</t>
         </is>
       </c>
       <c r="C679" t="inlineStr">
         <is>
-          <t>Don't demand a reputation</t>
+          <t>Enter the amount of report reputation required</t>
         </is>
       </c>
       <c r="D679" t="inlineStr"/>
       <c r="E679" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F679" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.remove_reputation</t>
+          <t>scenes.command_restrictions.enter_reports_reputation</t>
         </is>
       </c>
       <c r="G679" t="inlineStr"/>
       <c r="H679" t="inlineStr"/>
     </row>
     <row r="680">
       <c r="A680" t="inlineStr"/>
       <c r="B680" t="inlineStr">
         <is>
-          <t>Репутация репортов:</t>
+          <t>Введите количество требуемой репутации в чате</t>
         </is>
       </c>
       <c r="C680" t="inlineStr">
         <is>
-          <t>Reports reputation:</t>
+          <t>Enter the amount of chat reputation required</t>
         </is>
       </c>
       <c r="D680" t="inlineStr"/>
       <c r="E680" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F680" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reports_reputation</t>
+          <t>scenes.command_restrictions.enter_reputation</t>
         </is>
       </c>
       <c r="G680" t="inlineStr"/>
       <c r="H680" t="inlineStr"/>
     </row>
     <row r="681">
       <c r="A681" t="inlineStr"/>
       <c r="B681" t="inlineStr">
         <is>
-          <t>Репутация в чате:</t>
+          <t>Ограничения команд в чате {{title}}</t>
         </is>
       </c>
       <c r="C681" t="inlineStr">
         <is>
-          <t>Reputation in chat:</t>
+          <t>Command restrictions in chat {{title}}</t>
         </is>
       </c>
       <c r="D681" t="inlineStr"/>
       <c r="E681" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F681" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.reputation</t>
+          <t>scenes.command_restrictions.header</t>
         </is>
       </c>
       <c r="G681" t="inlineStr"/>
       <c r="H681" t="inlineStr"/>
     </row>
     <row r="682">
       <c r="A682" t="inlineStr"/>
       <c r="B682" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>Ограничение использования команды:</t>
         </is>
       </c>
       <c r="C682" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>Command usage restrictions:</t>
         </is>
       </c>
       <c r="D682" t="inlineStr"/>
       <c r="E682" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F682" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reports_reputation</t>
+          <t>scenes.command_restrictions.info</t>
         </is>
       </c>
       <c r="G682" t="inlineStr"/>
       <c r="H682" t="inlineStr"/>
     </row>
     <row r="683">
       <c r="A683" t="inlineStr"/>
       <c r="B683" t="inlineStr">
         <is>
-          <t>Пропустить</t>
+          <t>Ограничений не добавлено!</t>
         </is>
       </c>
       <c r="C683" t="inlineStr">
         <is>
-          <t>Skip</t>
+          <t>No restrictions been added!</t>
         </is>
       </c>
       <c r="D683" t="inlineStr"/>
       <c r="E683" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F683" t="inlineStr">
         <is>
-          <t>scenes.command_restrictions.skip_reputation</t>
+          <t>scenes.command_restrictions.no_restrictions</t>
         </is>
       </c>
       <c r="G683" t="inlineStr"/>
       <c r="H683" t="inlineStr"/>
     </row>
     <row r="684">
       <c r="A684" t="inlineStr"/>
       <c r="B684" t="inlineStr">
         <is>
-          <t>Введите текст ответа:</t>
+          <t>Ограничение не найдено</t>
         </is>
       </c>
       <c r="C684" t="inlineStr">
         <is>
-          <t>Enter respond text:</t>
+          <t>Command restriction not found</t>
         </is>
       </c>
       <c r="D684" t="inlineStr"/>
       <c r="E684" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F684" t="inlineStr">
         <is>
-          <t>scenes.commands.enterText</t>
+          <t>scenes.command_restrictions.notFound</t>
         </is>
       </c>
       <c r="G684" t="inlineStr"/>
       <c r="H684" t="inlineStr"/>
     </row>
     <row r="685">
       <c r="A685" t="inlineStr"/>
       <c r="B685" t="inlineStr">
         <is>
-          <t>Команды в чате {{title}}:</t>
+          <t>Не требовать прав</t>
         </is>
       </c>
       <c r="C685" t="inlineStr">
         <is>
-          <t>Commands in chat {{title}}:</t>
+          <t>Disable permission requirement</t>
         </is>
       </c>
       <c r="D685" t="inlineStr"/>
       <c r="E685" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F685" t="inlineStr">
         <is>
-          <t>scenes.commands.header</t>
+          <t>scenes.command_restrictions.remove_permissions</t>
         </is>
       </c>
       <c r="G685" t="inlineStr"/>
       <c r="H685" t="inlineStr"/>
     </row>
     <row r="686">
       <c r="A686" t="inlineStr"/>
       <c r="B686" t="inlineStr">
         <is>
-          <t>Команда не найдена!</t>
+          <t>Не требовать репутацию репортов</t>
         </is>
       </c>
       <c r="C686" t="inlineStr">
         <is>
-          <t>Command not found!</t>
+          <t>Don't demand report reputation</t>
         </is>
       </c>
       <c r="D686" t="inlineStr"/>
       <c r="E686" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F686" t="inlineStr">
         <is>
-          <t>scenes.commands.notFound</t>
+          <t>scenes.command_restrictions.remove_reports_reputation</t>
         </is>
       </c>
       <c r="G686" t="inlineStr"/>
       <c r="H686" t="inlineStr"/>
     </row>
     <row r="687">
       <c r="A687" t="inlineStr"/>
       <c r="B687" t="inlineStr">
         <is>
-          <t>Редактировать алиасы</t>
+          <t>Не требовать репутацию</t>
         </is>
       </c>
       <c r="C687" t="inlineStr">
         <is>
-          <t>Edit aliases</t>
+          <t>Don't demand a reputation</t>
         </is>
       </c>
       <c r="D687" t="inlineStr"/>
       <c r="E687" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F687" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editAliases</t>
+          <t>scenes.command_restrictions.remove_reputation</t>
         </is>
       </c>
       <c r="G687" t="inlineStr"/>
       <c r="H687" t="inlineStr"/>
     </row>
     <row r="688">
       <c r="A688" t="inlineStr"/>
       <c r="B688" t="inlineStr">
         <is>
-          <t>Редактировать текст</t>
+          <t>Репутация репортов:</t>
         </is>
       </c>
       <c r="C688" t="inlineStr">
         <is>
-          <t>Edit text</t>
+          <t>Reports reputation:</t>
         </is>
       </c>
       <c r="D688" t="inlineStr"/>
       <c r="E688" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F688" t="inlineStr">
         <is>
-          <t>scenes.editCommand.editText</t>
+          <t>scenes.command_restrictions.reports_reputation</t>
         </is>
       </c>
       <c r="G688" t="inlineStr"/>
       <c r="H688" t="inlineStr"/>
     </row>
     <row r="689">
       <c r="A689" t="inlineStr"/>
       <c r="B689" t="inlineStr">
         <is>
+          <t>Репутация в чате:</t>
+        </is>
+      </c>
+      <c r="C689" t="inlineStr">
+        <is>
+          <t>Reputation in chat:</t>
+        </is>
+      </c>
+      <c r="D689" t="inlineStr"/>
+      <c r="E689" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F689" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.reputation</t>
+        </is>
+      </c>
+      <c r="G689" t="inlineStr"/>
+      <c r="H689" t="inlineStr"/>
+    </row>
+    <row r="690">
+      <c r="A690" t="inlineStr"/>
+      <c r="B690" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C690" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D690" t="inlineStr"/>
+      <c r="E690" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F690" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reports_reputation</t>
+        </is>
+      </c>
+      <c r="G690" t="inlineStr"/>
+      <c r="H690" t="inlineStr"/>
+    </row>
+    <row r="691">
+      <c r="A691" t="inlineStr"/>
+      <c r="B691" t="inlineStr">
+        <is>
+          <t>Пропустить</t>
+        </is>
+      </c>
+      <c r="C691" t="inlineStr">
+        <is>
+          <t>Skip</t>
+        </is>
+      </c>
+      <c r="D691" t="inlineStr"/>
+      <c r="E691" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F691" t="inlineStr">
+        <is>
+          <t>scenes.command_restrictions.skip_reputation</t>
+        </is>
+      </c>
+      <c r="G691" t="inlineStr"/>
+      <c r="H691" t="inlineStr"/>
+    </row>
+    <row r="692">
+      <c r="A692" t="inlineStr"/>
+      <c r="B692" t="inlineStr">
+        <is>
+          <t>Введите текст ответа:</t>
+        </is>
+      </c>
+      <c r="C692" t="inlineStr">
+        <is>
+          <t>Enter respond text:</t>
+        </is>
+      </c>
+      <c r="D692" t="inlineStr"/>
+      <c r="E692" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F692" t="inlineStr">
+        <is>
+          <t>scenes.commands.enterText</t>
+        </is>
+      </c>
+      <c r="G692" t="inlineStr"/>
+      <c r="H692" t="inlineStr"/>
+    </row>
+    <row r="693">
+      <c r="A693" t="inlineStr"/>
+      <c r="B693" t="inlineStr">
+        <is>
+          <t>Команды в чате {{title}}:</t>
+        </is>
+      </c>
+      <c r="C693" t="inlineStr">
+        <is>
+          <t>Commands in chat {{title}}:</t>
+        </is>
+      </c>
+      <c r="D693" t="inlineStr"/>
+      <c r="E693" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F693" t="inlineStr">
+        <is>
+          <t>scenes.commands.header</t>
+        </is>
+      </c>
+      <c r="G693" t="inlineStr"/>
+      <c r="H693" t="inlineStr"/>
+    </row>
+    <row r="694">
+      <c r="A694" t="inlineStr"/>
+      <c r="B694" t="inlineStr">
+        <is>
+          <t>Команда не найдена!</t>
+        </is>
+      </c>
+      <c r="C694" t="inlineStr">
+        <is>
+          <t>Command not found!</t>
+        </is>
+      </c>
+      <c r="D694" t="inlineStr"/>
+      <c r="E694" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F694" t="inlineStr">
+        <is>
+          <t>scenes.commands.notFound</t>
+        </is>
+      </c>
+      <c r="G694" t="inlineStr"/>
+      <c r="H694" t="inlineStr"/>
+    </row>
+    <row r="695">
+      <c r="A695" t="inlineStr"/>
+      <c r="B695" t="inlineStr">
+        <is>
+          <t>Редактировать алиасы</t>
+        </is>
+      </c>
+      <c r="C695" t="inlineStr">
+        <is>
+          <t>Edit aliases</t>
+        </is>
+      </c>
+      <c r="D695" t="inlineStr"/>
+      <c r="E695" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F695" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editAliases</t>
+        </is>
+      </c>
+      <c r="G695" t="inlineStr"/>
+      <c r="H695" t="inlineStr"/>
+    </row>
+    <row r="696">
+      <c r="A696" t="inlineStr"/>
+      <c r="B696" t="inlineStr">
+        <is>
+          <t>Редактировать текст</t>
+        </is>
+      </c>
+      <c r="C696" t="inlineStr">
+        <is>
+          <t>Edit text</t>
+        </is>
+      </c>
+      <c r="D696" t="inlineStr"/>
+      <c r="E696" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F696" t="inlineStr">
+        <is>
+          <t>scenes.editCommand.editText</t>
+        </is>
+      </c>
+      <c r="G696" t="inlineStr"/>
+      <c r="H696" t="inlineStr"/>
+    </row>
+    <row r="697">
+      <c r="A697" t="inlineStr"/>
+      <c r="B697" t="inlineStr">
+        <is>
           <t>Редактирование команды - {{id}}
 Алиасы: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="C689" t="inlineStr">
+      <c r="C697" t="inlineStr">
         <is>
           <t>Editing command - {{id}}
 Aliases: {{aliases}}
 {{text}}</t>
         </is>
       </c>
-      <c r="D689" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F689" t="inlineStr">
+      <c r="D697" t="inlineStr"/>
+      <c r="E697" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F697" t="inlineStr">
         <is>
           <t>scenes.editCommand.header</t>
         </is>
       </c>
-      <c r="G689" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B690" t="inlineStr">
+      <c r="G697" t="inlineStr"/>
+      <c r="H697" t="inlineStr"/>
+    </row>
+    <row r="698">
+      <c r="A698" t="inlineStr"/>
+      <c r="B698" t="inlineStr">
         <is>
           <t>Редактирование команды - {{id}}
 Для добавления алиаса (см. прим.), отправьте его в чат.
 Прим.: алиас (от англ. "alias"-"псевдоним")-условно это просто "имя", которое ты даёшь "команде", после написания которой в чат сработает триггер и бот в ответ участнику пришлёт сообщение, которое вами было добавлено (писать БЕЗ "/" в начале, бот автоматически добавит его сам). Пример работы данного триггера: участник пишет "/расписание" и бот в ответ присылает сообщение с текстом расписания чего-либо. Вы можете назвать "команду" как угодно и также написать какой угодно текст сообщения, которое бот будет присылать в ответ.</t>
         </is>
       </c>
-      <c r="C690" t="inlineStr">
+      <c r="C698" t="inlineStr">
         <is>
           <t>Editing the command - {{id}}
 To add an alias (see note), send it to the chat.
 Note: alias ( aka “pseudonym”) - conditionally, it is simply a “name” that you give to a ‘command’, after which the trigger will be activated in the chat and the bot will send a predefined message to the participant (write WITHOUT “/” at the beginning, the bot will automatically add it itself). Example of how this trigger works: a participant writes “/schedule” and the bot responds by sending a message with the text of a schedule for something. You can name the “command” whatever you want and also write any text you want for the message that the bot will send in response.</t>
         </is>
       </c>
-      <c r="D690" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F690" t="inlineStr">
+      <c r="D698" t="inlineStr"/>
+      <c r="E698" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F698" t="inlineStr">
         <is>
           <t>scenes.editCommandAlias.header</t>
         </is>
       </c>
-      <c r="G690" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B691" t="inlineStr">
+      <c r="G698" t="inlineStr"/>
+      <c r="H698" t="inlineStr"/>
+    </row>
+    <row r="699">
+      <c r="A699" t="inlineStr"/>
+      <c r="B699" t="inlineStr">
         <is>
           <t>Редактирование причины отменено!</t>
         </is>
       </c>
-      <c r="C691" t="inlineStr">
+      <c r="C699" t="inlineStr">
         <is>
           <t>Reason editing canceled!</t>
         </is>
       </c>
-      <c r="D691" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F691" t="inlineStr">
+      <c r="D699" t="inlineStr"/>
+      <c r="E699" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F699" t="inlineStr">
         <is>
           <t>scenes.editReason.cancel</t>
         </is>
       </c>
-      <c r="G691" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B692" t="inlineStr">
+      <c r="G699" t="inlineStr"/>
+      <c r="H699" t="inlineStr"/>
+    </row>
+    <row r="700">
+      <c r="A700" t="inlineStr"/>
+      <c r="B700" t="inlineStr">
         <is>
           <t>Введите новое регулярное выражения для триггера:</t>
         </is>
       </c>
-      <c r="C692" t="inlineStr">
+      <c r="C700" t="inlineStr">
         <is>
           <t>Enter new regex for a trigger:</t>
         </is>
       </c>
-      <c r="D692" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F692" t="inlineStr">
+      <c r="D700" t="inlineStr"/>
+      <c r="E700" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F700" t="inlineStr">
         <is>
           <t>scenes.editTrigger.header</t>
         </is>
       </c>
-      <c r="G692" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B693" t="inlineStr">
+      <c r="G700" t="inlineStr"/>
+      <c r="H700" t="inlineStr"/>
+    </row>
+    <row r="701">
+      <c r="A701" t="inlineStr"/>
+      <c r="B701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Текущая почта: </t>
+        </is>
+      </c>
+      <c r="C701" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Current email: </t>
+        </is>
+      </c>
+      <c r="D701" t="inlineStr"/>
+      <c r="E701" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F701" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.currentEmail</t>
+        </is>
+      </c>
+      <c r="G701" t="inlineStr"/>
+      <c r="H701" t="inlineStr"/>
+    </row>
+    <row r="702">
+      <c r="A702" t="inlineStr"/>
+      <c r="B702" t="inlineStr">
+        <is>
+          <t>Почта используется для привязки внешних сервисов, отправки уведомлений и доступа к некоторому Функционалу.</t>
+        </is>
+      </c>
+      <c r="C702" t="inlineStr">
+        <is>
+          <t>Email is used to link external services, send notifications, and access certain features.</t>
+        </is>
+      </c>
+      <c r="D702" t="inlineStr"/>
+      <c r="E702" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F702" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.header</t>
+        </is>
+      </c>
+      <c r="G702" t="inlineStr"/>
+      <c r="H702" t="inlineStr"/>
+    </row>
+    <row r="703">
+      <c r="A703" t="inlineStr"/>
+      <c r="B703" t="inlineStr">
+        <is>
+          <t>Привязать</t>
+        </is>
+      </c>
+      <c r="C703" t="inlineStr">
+        <is>
+          <t>Link email</t>
+        </is>
+      </c>
+      <c r="D703" t="inlineStr"/>
+      <c r="E703" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F703" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.link</t>
+        </is>
+      </c>
+      <c r="G703" t="inlineStr"/>
+      <c r="H703" t="inlineStr"/>
+    </row>
+    <row r="704">
+      <c r="A704" t="inlineStr"/>
+      <c r="B704" t="inlineStr">
+        <is>
+          <t>Почта не привязана!</t>
+        </is>
+      </c>
+      <c r="C704" t="inlineStr">
+        <is>
+          <t>Email not linked!</t>
+        </is>
+      </c>
+      <c r="D704" t="inlineStr"/>
+      <c r="E704" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F704" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.noActiveEmail</t>
+        </is>
+      </c>
+      <c r="G704" t="inlineStr"/>
+      <c r="H704" t="inlineStr"/>
+    </row>
+    <row r="705">
+      <c r="A705" t="inlineStr"/>
+      <c r="B705" t="inlineStr">
+        <is>
+          <t>Код был отправлен на вашу почту, проверьте её и введите код в чат!</t>
+        </is>
+      </c>
+      <c r="C705" t="inlineStr">
+        <is>
+          <t>Code has been sent to your email, check them and send code to this chat!</t>
+        </is>
+      </c>
+      <c r="D705" t="inlineStr"/>
+      <c r="E705" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F705" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.sendCode</t>
+        </is>
+      </c>
+      <c r="G705" t="inlineStr"/>
+      <c r="H705" t="inlineStr"/>
+    </row>
+    <row r="706">
+      <c r="A706" t="inlineStr"/>
+      <c r="B706" t="inlineStr">
+        <is>
+          <t>Отправьте в чат вашу почту!</t>
+        </is>
+      </c>
+      <c r="C706" t="inlineStr">
+        <is>
+          <t>Send your email in chat!</t>
+        </is>
+      </c>
+      <c r="D706" t="inlineStr"/>
+      <c r="E706" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F706" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.sendEmail</t>
+        </is>
+      </c>
+      <c r="G706" t="inlineStr"/>
+      <c r="H706" t="inlineStr"/>
+    </row>
+    <row r="707">
+      <c r="A707" t="inlineStr"/>
+      <c r="B707" t="inlineStr">
+        <is>
+          <t>Отвязать</t>
+        </is>
+      </c>
+      <c r="C707" t="inlineStr">
+        <is>
+          <t>Unlink</t>
+        </is>
+      </c>
+      <c r="D707" t="inlineStr"/>
+      <c r="E707" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F707" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.unlink</t>
+        </is>
+      </c>
+      <c r="G707" t="inlineStr"/>
+      <c r="H707" t="inlineStr"/>
+    </row>
+    <row r="708">
+      <c r="A708" t="inlineStr"/>
+      <c r="B708" t="inlineStr">
+        <is>
+          <t>Введён некорректный код!</t>
+        </is>
+      </c>
+      <c r="C708" t="inlineStr">
+        <is>
+          <t>Entered incorrect code!</t>
+        </is>
+      </c>
+      <c r="D708" t="inlineStr"/>
+      <c r="E708" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F708" t="inlineStr">
+        <is>
+          <t>scenes.emailLink.wrongCode</t>
+        </is>
+      </c>
+      <c r="G708" t="inlineStr"/>
+      <c r="H708" t="inlineStr"/>
+    </row>
+    <row r="709">
+      <c r="A709" t="inlineStr"/>
+      <c r="B709" t="inlineStr">
         <is>
           <t>добавлен: {{author}}</t>
         </is>
       </c>
-      <c r="C693" t="inlineStr">
+      <c r="C709" t="inlineStr">
         <is>
           <t>added by: {{author}}</t>
         </is>
       </c>
-      <c r="D693" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F693" t="inlineStr">
+      <c r="D709" t="inlineStr"/>
+      <c r="E709" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F709" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.added_by</t>
         </is>
       </c>
-      <c r="G693" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B694" t="inlineStr">
+      <c r="G709" t="inlineStr"/>
+      <c r="H709" t="inlineStr"/>
+    </row>
+    <row r="710">
+      <c r="A710" t="inlineStr"/>
+      <c r="B710" t="inlineStr">
         <is>
           <t>Отправьте пользователя для добавления в исключения:
 Поддерживаемые форматы:
 - ID пользователя
 - @username
 - Ссылка на пользователя
 - #id формат</t>
         </is>
       </c>
-      <c r="C694" t="inlineStr">
+      <c r="C710" t="inlineStr">
         <is>
           <t>Send user to add to exceptions:
 Supported formats:
 - User ID
 - @username
 - User link
 - #id format</t>
         </is>
       </c>
-      <c r="D694" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F694" t="inlineStr">
+      <c r="D710" t="inlineStr"/>
+      <c r="E710" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F710" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.enter_user</t>
         </is>
       </c>
-      <c r="G694" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B695" t="inlineStr">
+      <c r="G710" t="inlineStr"/>
+      <c r="H710" t="inlineStr"/>
+    </row>
+    <row r="711">
+      <c r="A711" t="inlineStr"/>
+      <c r="B711" t="inlineStr">
         <is>
           <t>Не удалось найти пользователя!</t>
         </is>
       </c>
-      <c r="C695" t="inlineStr">
+      <c r="C711" t="inlineStr">
         <is>
           <t>Could not find user!</t>
         </is>
       </c>
-      <c r="D695" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F695" t="inlineStr">
+      <c r="D711" t="inlineStr"/>
+      <c r="E711" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F711" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.error_parsing</t>
         </is>
       </c>
-      <c r="G695" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B696" t="inlineStr">
+      <c r="G711" t="inlineStr"/>
+      <c r="H711" t="inlineStr"/>
+    </row>
+    <row r="712">
+      <c r="A712" t="inlineStr"/>
+      <c r="B712" t="inlineStr">
         <is>
           <t>Исключения из внешних блокировок в чате {{title}}</t>
         </is>
       </c>
-      <c r="C696" t="inlineStr">
+      <c r="C712" t="inlineStr">
         <is>
           <t>External bans exceptions in chat {{title}}</t>
         </is>
       </c>
-      <c r="D696" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F696" t="inlineStr">
+      <c r="D712" t="inlineStr"/>
+      <c r="E712" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F712" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.header</t>
         </is>
       </c>
-      <c r="G696" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B697" t="inlineStr">
+      <c r="G712" t="inlineStr"/>
+      <c r="H712" t="inlineStr"/>
+    </row>
+    <row r="713">
+      <c r="A713" t="inlineStr"/>
+      <c r="B713" t="inlineStr">
         <is>
           <t>Некорректный пользователь!</t>
         </is>
       </c>
-      <c r="C697" t="inlineStr">
+      <c r="C713" t="inlineStr">
         <is>
           <t>Invalid user!</t>
         </is>
       </c>
-      <c r="D697" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F697" t="inlineStr">
+      <c r="D713" t="inlineStr"/>
+      <c r="E713" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F713" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.invalid_user</t>
         </is>
       </c>
-      <c r="G697" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B698" t="inlineStr">
+      <c r="G713" t="inlineStr"/>
+      <c r="H713" t="inlineStr"/>
+    </row>
+    <row r="714">
+      <c r="A714" t="inlineStr"/>
+      <c r="B714" t="inlineStr">
         <is>
           <t>Исключения</t>
         </is>
       </c>
-      <c r="C698" t="inlineStr">
+      <c r="C714" t="inlineStr">
         <is>
           <t>Exceptions</t>
         </is>
       </c>
-      <c r="D698" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F698" t="inlineStr">
+      <c r="D714" t="inlineStr"/>
+      <c r="E714" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F714" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.list_header</t>
         </is>
       </c>
-      <c r="G698" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B699" t="inlineStr">
+      <c r="G714" t="inlineStr"/>
+      <c r="H714" t="inlineStr"/>
+    </row>
+    <row r="715">
+      <c r="A715" t="inlineStr"/>
+      <c r="B715" t="inlineStr">
         <is>
           <t>Список исключений пуст</t>
         </is>
       </c>
-      <c r="C699" t="inlineStr">
+      <c r="C715" t="inlineStr">
         <is>
           <t>Exception list is empty</t>
         </is>
       </c>
-      <c r="D699" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F699" t="inlineStr">
+      <c r="D715" t="inlineStr"/>
+      <c r="E715" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F715" t="inlineStr">
         <is>
           <t>scenes.external_bans_exceptions.no_exceptions</t>
         </is>
       </c>
-      <c r="G699" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B700" t="inlineStr">
+      <c r="G715" t="inlineStr"/>
+      <c r="H715" t="inlineStr"/>
+    </row>
+    <row r="716">
+      <c r="A716" t="inlineStr"/>
+      <c r="B716" t="inlineStr">
         <is>
           <t>{mention} - упоминание пользователя вызвавшего команду
 {title} - название чата
 {random_mention} - упоминание случайного пользователя
 {replied_mention} - упоминание пользователя на чьё сообщение ответили при вызове команды</t>
         </is>
       </c>
-      <c r="C700" t="inlineStr">
+      <c r="C716" t="inlineStr">
         <is>
           <t>{mention} - mentiones a user, who sent this command
 {title} - chat name
 {random_mention} - mentiones random user
 {replied_mention} - mentiones a user, who sent replied message</t>
         </is>
       </c>
-      <c r="D700" t="inlineStr"/>
-[...416 lines deleted...]
-      </c>
       <c r="D716" t="inlineStr"/>
       <c r="E716" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F716" t="inlineStr">
         <is>
-          <t>scenes.links_list.duration</t>
+          <t>scenes.general.placeholders</t>
         </is>
       </c>
       <c r="G716" t="inlineStr"/>
       <c r="H716" t="inlineStr"/>
     </row>
     <row r="717">
       <c r="A717" t="inlineStr"/>
       <c r="B717" t="inlineStr">
         <is>
-          <t>Длительность</t>
+          <t>Привязать канал</t>
         </is>
       </c>
       <c r="C717" t="inlineStr">
         <is>
-          <t>Duration</t>
+          <t>Link channel</t>
         </is>
       </c>
       <c r="D717" t="inlineStr"/>
       <c r="E717" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F717" t="inlineStr">
         <is>
-          <t>scenes.links_list.duration_btn</t>
+          <t>scenes.linkedChannels.add</t>
         </is>
       </c>
       <c r="G717" t="inlineStr"/>
       <c r="H717" t="inlineStr"/>
     </row>
     <row r="718">
       <c r="A718" t="inlineStr"/>
       <c r="B718" t="inlineStr">
         <is>
-          <t>Отправьте длительность наказания (например, 10m, 1h, 1d):</t>
+          <t>Этот канал уже привязан к другому пользователю.</t>
         </is>
       </c>
       <c r="C718" t="inlineStr">
         <is>
-          <t>Send punishment duration (e.g., 10m, 1h, 1d):</t>
+          <t>This channel is already linked to another user.</t>
         </is>
       </c>
       <c r="D718" t="inlineStr"/>
       <c r="E718" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F718" t="inlineStr">
         <is>
-          <t>scenes.links_list.enter_duration</t>
+          <t>scenes.linkedChannels.alreadyLinked</t>
         </is>
       </c>
       <c r="G718" t="inlineStr"/>
       <c r="H718" t="inlineStr"/>
     </row>
     <row r="719">
       <c r="A719" t="inlineStr"/>
       <c r="B719" t="inlineStr">
+        <is>
+          <t>Этот канал уже привязан к вашему профилю.</t>
+        </is>
+      </c>
+      <c r="C719" t="inlineStr">
+        <is>
+          <t>This channel is already linked to your profile.</t>
+        </is>
+      </c>
+      <c r="D719" t="inlineStr"/>
+      <c r="E719" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F719" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.alreadyLinkedByYou</t>
+        </is>
+      </c>
+      <c r="G719" t="inlineStr"/>
+      <c r="H719" t="inlineStr"/>
+    </row>
+    <row r="720">
+      <c r="A720" t="inlineStr"/>
+      <c r="B720" t="inlineStr">
+        <is>
+          <t>Канал не найден или недоступен боту.</t>
+        </is>
+      </c>
+      <c r="C720" t="inlineStr">
+        <is>
+          <t>The channel was not found or is unavailable to the bot.</t>
+        </is>
+      </c>
+      <c r="D720" t="inlineStr"/>
+      <c r="E720" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F720" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.channelNotFound</t>
+        </is>
+      </c>
+      <c r="G720" t="inlineStr"/>
+      <c r="H720" t="inlineStr"/>
+    </row>
+    <row r="721">
+      <c r="A721" t="inlineStr"/>
+      <c r="B721" t="inlineStr">
+        <is>
+          <t>Проверить</t>
+        </is>
+      </c>
+      <c r="C721" t="inlineStr">
+        <is>
+          <t>Check</t>
+        </is>
+      </c>
+      <c r="D721" t="inlineStr"/>
+      <c r="E721" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F721" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.check</t>
+        </is>
+      </c>
+      <c r="G721" t="inlineStr"/>
+      <c r="H721" t="inlineStr"/>
+    </row>
+    <row r="722">
+      <c r="A722" t="inlineStr"/>
+      <c r="B722" t="inlineStr">
+        <is>
+          <t>Код &lt;code&gt;{{code}}&lt;/code&gt; не найден в описании канала, и канал не указан как персональный в вашем профиле.</t>
+        </is>
+      </c>
+      <c r="C722" t="inlineStr">
+        <is>
+          <t>The code &lt;code&gt;{{code}}&lt;/code&gt; was not found in the channel description, and the channel is not set as your personal channel.</t>
+        </is>
+      </c>
+      <c r="D722" t="inlineStr"/>
+      <c r="E722" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F722" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.codeNotFound</t>
+        </is>
+      </c>
+      <c r="G722" t="inlineStr"/>
+      <c r="H722" t="inlineStr"/>
+    </row>
+    <row r="723">
+      <c r="A723" t="inlineStr"/>
+      <c r="B723" t="inlineStr">
+        <is>
+          <t>Отвязать канал &lt;b&gt;{{channel}}&lt;/b&gt;?</t>
+        </is>
+      </c>
+      <c r="C723" t="inlineStr">
+        <is>
+          <t>Unlink the channel &lt;b&gt;{{channel}}&lt;/b&gt;?</t>
+        </is>
+      </c>
+      <c r="D723" t="inlineStr"/>
+      <c r="E723" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F723" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.deleteConfirm</t>
+        </is>
+      </c>
+      <c r="G723" t="inlineStr"/>
+      <c r="H723" t="inlineStr"/>
+    </row>
+    <row r="724">
+      <c r="A724" t="inlineStr"/>
+      <c r="B724" t="inlineStr">
+        <is>
+          <t>У вас пока нет привязанных каналов.</t>
+        </is>
+      </c>
+      <c r="C724" t="inlineStr">
+        <is>
+          <t>You do not have any linked channels yet.</t>
+        </is>
+      </c>
+      <c r="D724" t="inlineStr"/>
+      <c r="E724" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F724" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.empty</t>
+        </is>
+      </c>
+      <c r="G724" t="inlineStr"/>
+      <c r="H724" t="inlineStr"/>
+    </row>
+    <row r="725">
+      <c r="A725" t="inlineStr"/>
+      <c r="B725" t="inlineStr">
+        <is>
+          <t>Отправьте @username или ссылку на публичный канал.</t>
+        </is>
+      </c>
+      <c r="C725" t="inlineStr">
+        <is>
+          <t>Send the @username or link of a public channel.</t>
+        </is>
+      </c>
+      <c r="D725" t="inlineStr"/>
+      <c r="E725" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F725" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.enterChannel</t>
+        </is>
+      </c>
+      <c r="G725" t="inlineStr"/>
+      <c r="H725" t="inlineStr"/>
+    </row>
+    <row r="726">
+      <c r="A726" t="inlineStr"/>
+      <c r="B726" t="inlineStr">
+        <is>
+          <t>Привязка персональных каналов</t>
+        </is>
+      </c>
+      <c r="C726" t="inlineStr">
+        <is>
+          <t>Link personal channels</t>
+        </is>
+      </c>
+      <c r="D726" t="inlineStr"/>
+      <c r="E726" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F726" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.header</t>
+        </is>
+      </c>
+      <c r="G726" t="inlineStr"/>
+      <c r="H726" t="inlineStr"/>
+    </row>
+    <row r="727">
+      <c r="A727" t="inlineStr"/>
+      <c r="B727" t="inlineStr">
+        <is>
+          <t>Укажите корректный @username или ссылку именно на публичный канал.</t>
+        </is>
+      </c>
+      <c r="C727" t="inlineStr">
+        <is>
+          <t>Enter a valid @username or link to a public channel.</t>
+        </is>
+      </c>
+      <c r="D727" t="inlineStr"/>
+      <c r="E727" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F727" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.invalidChannel</t>
+        </is>
+      </c>
+      <c r="G727" t="inlineStr"/>
+      <c r="H727" t="inlineStr"/>
+    </row>
+    <row r="728">
+      <c r="A728" t="inlineStr"/>
+      <c r="B728" t="inlineStr">
+        <is>
+          <t>Для этого канала уже создана активная заявка другим пользователем. Попробуйте позднее.</t>
+        </is>
+      </c>
+      <c r="C728" t="inlineStr">
+        <is>
+          <t>Another user already has an active request for this channel. Try again later.</t>
+        </is>
+      </c>
+      <c r="D728" t="inlineStr"/>
+      <c r="E728" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F728" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.requestExists</t>
+        </is>
+      </c>
+      <c r="G728" t="inlineStr"/>
+      <c r="H728" t="inlineStr"/>
+    </row>
+    <row r="729">
+      <c r="A729" t="inlineStr"/>
+      <c r="B729" t="inlineStr">
+        <is>
+          <t>Заявка не найдена или срок проверочного кода истёк. Начните привязку заново.</t>
+        </is>
+      </c>
+      <c r="C729" t="inlineStr">
+        <is>
+          <t>The request was not found or the verification code has expired. Start linking again.</t>
+        </is>
+      </c>
+      <c r="D729" t="inlineStr"/>
+      <c r="E729" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F729" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.requestExpired</t>
+        </is>
+      </c>
+      <c r="G729" t="inlineStr"/>
+      <c r="H729" t="inlineStr"/>
+    </row>
+    <row r="730">
+      <c r="A730" t="inlineStr"/>
+      <c r="B730" t="inlineStr">
+        <is>
+          <t>Для подтверждения канала &lt;b&gt;{{channel}}&lt;/b&gt; добавьте в его описание код &lt;code&gt;{{code}}&lt;/code&gt;, затем нажмите «Проверить».
+Если канал уже указан как персональный в вашем профиле Telegram, достаточно сразу нажать «Проверить». Код действует 15 минут.</t>
+        </is>
+      </c>
+      <c r="C730" t="inlineStr">
+        <is>
+          <t>To verify &lt;b&gt;{{channel}}&lt;/b&gt;, add the code &lt;code&gt;{{code}}&lt;/code&gt; to its description and then press “Check”.
+If the channel is already set as your personal channel in Telegram, simply press “Check”. The code is valid for 15 minutes.</t>
+        </is>
+      </c>
+      <c r="D730" t="inlineStr"/>
+      <c r="E730" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F730" t="inlineStr">
+        <is>
+          <t>scenes.linkedChannels.verification</t>
+        </is>
+      </c>
+      <c r="G730" t="inlineStr"/>
+      <c r="H730" t="inlineStr"/>
+    </row>
+    <row r="731">
+      <c r="A731" t="inlineStr"/>
+      <c r="B731" t="inlineStr">
+        <is>
+          <t>Назад</t>
+        </is>
+      </c>
+      <c r="C731" t="inlineStr">
+        <is>
+          <t>Back</t>
+        </is>
+      </c>
+      <c r="D731" t="inlineStr"/>
+      <c r="E731" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F731" t="inlineStr">
+        <is>
+          <t>scenes.links_list.back</t>
+        </is>
+      </c>
+      <c r="G731" t="inlineStr"/>
+      <c r="H731" t="inlineStr"/>
+    </row>
+    <row r="732">
+      <c r="A732" t="inlineStr"/>
+      <c r="B732" t="inlineStr">
+        <is>
+          <t>Длительность: {{duration}}</t>
+        </is>
+      </c>
+      <c r="C732" t="inlineStr">
+        <is>
+          <t>Duration: {{duration}}</t>
+        </is>
+      </c>
+      <c r="D732" t="inlineStr"/>
+      <c r="E732" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F732" t="inlineStr">
+        <is>
+          <t>scenes.links_list.duration</t>
+        </is>
+      </c>
+      <c r="G732" t="inlineStr"/>
+      <c r="H732" t="inlineStr"/>
+    </row>
+    <row r="733">
+      <c r="A733" t="inlineStr"/>
+      <c r="B733" t="inlineStr">
+        <is>
+          <t>Длительность</t>
+        </is>
+      </c>
+      <c r="C733" t="inlineStr">
+        <is>
+          <t>Duration</t>
+        </is>
+      </c>
+      <c r="D733" t="inlineStr"/>
+      <c r="E733" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F733" t="inlineStr">
+        <is>
+          <t>scenes.links_list.duration_btn</t>
+        </is>
+      </c>
+      <c r="G733" t="inlineStr"/>
+      <c r="H733" t="inlineStr"/>
+    </row>
+    <row r="734">
+      <c r="A734" t="inlineStr"/>
+      <c r="B734" t="inlineStr">
+        <is>
+          <t>Отправьте длительность наказания (например, 10m, 1h, 1d):</t>
+        </is>
+      </c>
+      <c r="C734" t="inlineStr">
+        <is>
+          <t>Send punishment duration (e.g., 10m, 1h, 1d):</t>
+        </is>
+      </c>
+      <c r="D734" t="inlineStr"/>
+      <c r="E734" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F734" t="inlineStr">
+        <is>
+          <t>scenes.links_list.enter_duration</t>
+        </is>
+      </c>
+      <c r="G734" t="inlineStr"/>
+      <c r="H734" t="inlineStr"/>
+    </row>
+    <row r="735">
+      <c r="A735" t="inlineStr"/>
+      <c r="B735" t="inlineStr">
         <is>
           <t>Отправьте ссылку для добавления в список:
 Домен: &lt;code&gt;example.com&lt;/code&gt;
 Страницы: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Страницы с определёнными параметрами: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Страницы с любым значением параметра: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="C719" t="inlineStr">
+      <c r="C735" t="inlineStr">
         <is>
           <t>Send link to add to list:
 Domain: &lt;code&gt;example.com&lt;/code&gt;
 Pages: &lt;code&gt;example.com/page/*&lt;/code&gt;
 Pages with specific parameters: &lt;code&gt;example.com?redirect=true&lt;/code&gt;
 Pages with any value of parameter: &lt;code&gt;example.com?param=*&lt;/code&gt;</t>
         </is>
       </c>
-      <c r="D719" t="inlineStr"/>
-[...414 lines deleted...]
-      </c>
       <c r="D735" t="inlineStr"/>
       <c r="E735" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F735" t="inlineStr">
         <is>
-          <t>scenes.mass.intro.header</t>
+          <t>scenes.links_list.enter_link</t>
         </is>
       </c>
       <c r="G735" t="inlineStr"/>
       <c r="H735" t="inlineStr"/>
     </row>
     <row r="736">
       <c r="A736" t="inlineStr"/>
       <c r="B736" t="inlineStr">
         <is>
-          <t xml:space="preserve">Длительность: </t>
+          <t>Настройка фильтра ссылок в чате {{title}}</t>
         </is>
       </c>
       <c r="C736" t="inlineStr">
         <is>
-          <t xml:space="preserve">Duration: </t>
+          <t>Links filter settings in chat {{title}}</t>
         </is>
       </c>
       <c r="D736" t="inlineStr"/>
       <c r="E736" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F736" t="inlineStr">
         <is>
-          <t>scenes.mass.intro.interval</t>
+          <t>scenes.links_list.header</t>
         </is>
       </c>
       <c r="G736" t="inlineStr"/>
       <c r="H736" t="inlineStr"/>
     </row>
     <row r="737">
       <c r="A737" t="inlineStr"/>
       <c r="B737" t="inlineStr">
         <is>
-          <t xml:space="preserve">Причина: </t>
+          <t>Некорректная длительность!</t>
         </is>
       </c>
       <c r="C737" t="inlineStr">
         <is>
-          <t xml:space="preserve">Reason: </t>
+          <t>Invalid duration!</t>
         </is>
       </c>
       <c r="D737" t="inlineStr"/>
       <c r="E737" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F737" t="inlineStr">
         <is>
-          <t>scenes.mass.intro.reason</t>
+          <t>scenes.links_list.invalid_duration</t>
         </is>
       </c>
       <c r="G737" t="inlineStr"/>
       <c r="H737" t="inlineStr"/>
     </row>
     <row r="738">
       <c r="A738" t="inlineStr"/>
       <c r="B738" t="inlineStr">
         <is>
-          <t>Некорректное действие, доступны: ban, mute, warn и note!</t>
+          <t>Некорректная ссылка!</t>
         </is>
       </c>
       <c r="C738" t="inlineStr">
         <is>
-          <t>Incorrect action, avaliable: ban, mute, warn and note!</t>
+          <t>Invalid link!</t>
         </is>
       </c>
       <c r="D738" t="inlineStr"/>
       <c r="E738" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F738" t="inlineStr">
         <is>
-          <t>scenes.mass.invalidAction</t>
+          <t>scenes.links_list.invalid_link</t>
         </is>
       </c>
       <c r="G738" t="inlineStr"/>
       <c r="H738" t="inlineStr"/>
     </row>
     <row r="739">
       <c r="A739" t="inlineStr"/>
       <c r="B739" t="inlineStr">
         <is>
-          <t>Я не смог установить реакцию 👍, но всё хорошо, ограничение выдано.</t>
+          <t>Ссылка добавлена!</t>
         </is>
       </c>
       <c r="C739" t="inlineStr">
         <is>
-          <t>I couldn't set 👍 reaction, but all okay, the restriction has been issued.</t>
+          <t>Link added!</t>
         </is>
       </c>
       <c r="D739" t="inlineStr"/>
       <c r="E739" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F739" t="inlineStr">
         <is>
-          <t>scenes.mass.ok</t>
+          <t>scenes.links_list.link_added</t>
         </is>
       </c>
       <c r="G739" t="inlineStr"/>
       <c r="H739" t="inlineStr"/>
     </row>
     <row r="740">
       <c r="A740" t="inlineStr"/>
       <c r="B740" t="inlineStr">
         <is>
-          <t>Добавить пользователя</t>
+          <t>Ссылка удалена!</t>
         </is>
       </c>
       <c r="C740" t="inlineStr">
         <is>
-          <t>Add user</t>
+          <t>Link deleted!</t>
         </is>
       </c>
       <c r="D740" t="inlineStr"/>
       <c r="E740" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F740" t="inlineStr">
         <is>
-          <t>scenes.networks.add_user</t>
+          <t>scenes.links_list.link_deleted</t>
         </is>
       </c>
       <c r="G740" t="inlineStr"/>
       <c r="H740" t="inlineStr"/>
     </row>
     <row r="741">
       <c r="A741" t="inlineStr"/>
       <c r="B741" t="inlineStr">
         <is>
-          <t>Введите ID пользователя или @username, чтобы выдать права в сети:</t>
+          <t>Режим: {{mode}}</t>
         </is>
       </c>
       <c r="C741" t="inlineStr">
         <is>
-          <t>Enter User ID or @username to grant network rights:</t>
+          <t>Mode: {{mode}}</t>
         </is>
       </c>
       <c r="D741" t="inlineStr"/>
       <c r="E741" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F741" t="inlineStr">
         <is>
-          <t>scenes.networks.add_user_header</t>
+          <t>scenes.links_list.mode</t>
         </is>
       </c>
       <c r="G741" t="inlineStr"/>
       <c r="H741" t="inlineStr"/>
     </row>
     <row r="742">
       <c r="A742" t="inlineStr"/>
       <c r="B742" t="inlineStr">
         <is>
-          <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
-Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+          <t>Черный список</t>
         </is>
       </c>
       <c r="C742" t="inlineStr">
         <is>
-          <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
-Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+          <t>Blacklist</t>
         </is>
       </c>
       <c r="D742" t="inlineStr"/>
       <c r="E742" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F742" t="inlineStr">
         <is>
-          <t>scenes.networks.administered_network_info</t>
+          <t>scenes.links_list.modes.blacklist</t>
         </is>
       </c>
       <c r="G742" t="inlineStr"/>
       <c r="H742" t="inlineStr"/>
     </row>
     <row r="743">
       <c r="A743" t="inlineStr"/>
       <c r="B743" t="inlineStr">
+        <is>
+          <t>Выключен</t>
+        </is>
+      </c>
+      <c r="C743" t="inlineStr">
+        <is>
+          <t>Disabled</t>
+        </is>
+      </c>
+      <c r="D743" t="inlineStr"/>
+      <c r="E743" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F743" t="inlineStr">
+        <is>
+          <t>scenes.links_list.modes.disabled</t>
+        </is>
+      </c>
+      <c r="G743" t="inlineStr"/>
+      <c r="H743" t="inlineStr"/>
+    </row>
+    <row r="744">
+      <c r="A744" t="inlineStr"/>
+      <c r="B744" t="inlineStr">
+        <is>
+          <t>Белый список</t>
+        </is>
+      </c>
+      <c r="C744" t="inlineStr">
+        <is>
+          <t>Whitelist</t>
+        </is>
+      </c>
+      <c r="D744" t="inlineStr"/>
+      <c r="E744" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F744" t="inlineStr">
+        <is>
+          <t>scenes.links_list.modes.whitelist</t>
+        </is>
+      </c>
+      <c r="G744" t="inlineStr"/>
+      <c r="H744" t="inlineStr"/>
+    </row>
+    <row r="745">
+      <c r="A745" t="inlineStr"/>
+      <c r="B745" t="inlineStr">
+        <is>
+          <t>Список ссылок пуст</t>
+        </is>
+      </c>
+      <c r="C745" t="inlineStr">
+        <is>
+          <t>Links list is empty</t>
+        </is>
+      </c>
+      <c r="D745" t="inlineStr"/>
+      <c r="E745" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F745" t="inlineStr">
+        <is>
+          <t>scenes.links_list.no_links</t>
+        </is>
+      </c>
+      <c r="G745" t="inlineStr"/>
+      <c r="H745" t="inlineStr"/>
+    </row>
+    <row r="746">
+      <c r="A746" t="inlineStr"/>
+      <c r="B746" t="inlineStr">
+        <is>
+          <t>Наказание: {{restriction}}</t>
+        </is>
+      </c>
+      <c r="C746" t="inlineStr">
+        <is>
+          <t>Punishment: {{restriction}}</t>
+        </is>
+      </c>
+      <c r="D746" t="inlineStr"/>
+      <c r="E746" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F746" t="inlineStr">
+        <is>
+          <t>scenes.links_list.restriction</t>
+        </is>
+      </c>
+      <c r="G746" t="inlineStr"/>
+      <c r="H746" t="inlineStr"/>
+    </row>
+    <row r="747">
+      <c r="A747" t="inlineStr"/>
+      <c r="B747" t="inlineStr">
+        <is>
+          <t>Режим массового действия завершён!</t>
+        </is>
+      </c>
+      <c r="C747" t="inlineStr">
+        <is>
+          <t>Mass action mode finished!</t>
+        </is>
+      </c>
+      <c r="D747" t="inlineStr"/>
+      <c r="E747" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F747" t="inlineStr">
+        <is>
+          <t>scenes.mass.done</t>
+        </is>
+      </c>
+      <c r="G747" t="inlineStr"/>
+      <c r="H747" t="inlineStr"/>
+    </row>
+    <row r="748">
+      <c r="A748" t="inlineStr"/>
+      <c r="B748" t="inlineStr">
+        <is>
+          <t>Я не смог установить реакцию 👎 и выдать ограничение.</t>
+        </is>
+      </c>
+      <c r="C748" t="inlineStr">
+        <is>
+          <t>I couldn't set 👎 reaction and issue a restriction.</t>
+        </is>
+      </c>
+      <c r="D748" t="inlineStr"/>
+      <c r="E748" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F748" t="inlineStr">
+        <is>
+          <t>scenes.mass.failed</t>
+        </is>
+      </c>
+      <c r="G748" t="inlineStr"/>
+      <c r="H748" t="inlineStr"/>
+    </row>
+    <row r="749">
+      <c r="A749" t="inlineStr"/>
+      <c r="B749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Действие: </t>
+        </is>
+      </c>
+      <c r="C749" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Action: </t>
+        </is>
+      </c>
+      <c r="D749" t="inlineStr"/>
+      <c r="E749" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F749" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.action</t>
+        </is>
+      </c>
+      <c r="G749" t="inlineStr"/>
+      <c r="H749" t="inlineStr"/>
+    </row>
+    <row r="750">
+      <c r="A750" t="inlineStr"/>
+      <c r="B750" t="inlineStr">
+        <is>
+          <t>Для завершения используйте команду /stop</t>
+        </is>
+      </c>
+      <c r="C750" t="inlineStr">
+        <is>
+          <t>To stop, use command /stop</t>
+        </is>
+      </c>
+      <c r="D750" t="inlineStr"/>
+      <c r="E750" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F750" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.footer</t>
+        </is>
+      </c>
+      <c r="G750" t="inlineStr"/>
+      <c r="H750" t="inlineStr"/>
+    </row>
+    <row r="751">
+      <c r="A751" t="inlineStr"/>
+      <c r="B751" t="inlineStr">
+        <is>
+          <t>Включён режим массового действия, для всех отправленных далее пользователей будет применено:</t>
+        </is>
+      </c>
+      <c r="C751" t="inlineStr">
+        <is>
+          <t>Mass action mode enabled, this action will be used at all sent users:</t>
+        </is>
+      </c>
+      <c r="D751" t="inlineStr"/>
+      <c r="E751" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F751" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.header</t>
+        </is>
+      </c>
+      <c r="G751" t="inlineStr"/>
+      <c r="H751" t="inlineStr"/>
+    </row>
+    <row r="752">
+      <c r="A752" t="inlineStr"/>
+      <c r="B752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Длительность: </t>
+        </is>
+      </c>
+      <c r="C752" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Duration: </t>
+        </is>
+      </c>
+      <c r="D752" t="inlineStr"/>
+      <c r="E752" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F752" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.interval</t>
+        </is>
+      </c>
+      <c r="G752" t="inlineStr"/>
+      <c r="H752" t="inlineStr"/>
+    </row>
+    <row r="753">
+      <c r="A753" t="inlineStr"/>
+      <c r="B753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Причина: </t>
+        </is>
+      </c>
+      <c r="C753" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reason: </t>
+        </is>
+      </c>
+      <c r="D753" t="inlineStr"/>
+      <c r="E753" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F753" t="inlineStr">
+        <is>
+          <t>scenes.mass.intro.reason</t>
+        </is>
+      </c>
+      <c r="G753" t="inlineStr"/>
+      <c r="H753" t="inlineStr"/>
+    </row>
+    <row r="754">
+      <c r="A754" t="inlineStr"/>
+      <c r="B754" t="inlineStr">
+        <is>
+          <t>Некорректное действие, доступны: ban, mute, warn и note!</t>
+        </is>
+      </c>
+      <c r="C754" t="inlineStr">
+        <is>
+          <t>Incorrect action, avaliable: ban, mute, warn and note!</t>
+        </is>
+      </c>
+      <c r="D754" t="inlineStr"/>
+      <c r="E754" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F754" t="inlineStr">
+        <is>
+          <t>scenes.mass.invalidAction</t>
+        </is>
+      </c>
+      <c r="G754" t="inlineStr"/>
+      <c r="H754" t="inlineStr"/>
+    </row>
+    <row r="755">
+      <c r="A755" t="inlineStr"/>
+      <c r="B755" t="inlineStr">
+        <is>
+          <t>Я не смог установить реакцию 👍, но всё хорошо, ограничение выдано.</t>
+        </is>
+      </c>
+      <c r="C755" t="inlineStr">
+        <is>
+          <t>I couldn't set 👍 reaction, but all okay, the restriction has been issued.</t>
+        </is>
+      </c>
+      <c r="D755" t="inlineStr"/>
+      <c r="E755" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F755" t="inlineStr">
+        <is>
+          <t>scenes.mass.ok</t>
+        </is>
+      </c>
+      <c r="G755" t="inlineStr"/>
+      <c r="H755" t="inlineStr"/>
+    </row>
+    <row r="756">
+      <c r="A756" t="inlineStr"/>
+      <c r="B756" t="inlineStr">
+        <is>
+          <t>Добавить пользователя</t>
+        </is>
+      </c>
+      <c r="C756" t="inlineStr">
+        <is>
+          <t>Add user</t>
+        </is>
+      </c>
+      <c r="D756" t="inlineStr"/>
+      <c r="E756" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F756" t="inlineStr">
+        <is>
+          <t>scenes.networks.add_user</t>
+        </is>
+      </c>
+      <c r="G756" t="inlineStr"/>
+      <c r="H756" t="inlineStr"/>
+    </row>
+    <row r="757">
+      <c r="A757" t="inlineStr"/>
+      <c r="B757" t="inlineStr">
+        <is>
+          <t>Введите ID пользователя или @username, чтобы выдать права в сети:</t>
+        </is>
+      </c>
+      <c r="C757" t="inlineStr">
+        <is>
+          <t>Enter User ID or @username to grant network rights:</t>
+        </is>
+      </c>
+      <c r="D757" t="inlineStr"/>
+      <c r="E757" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F757" t="inlineStr">
+        <is>
+          <t>scenes.networks.add_user_header</t>
+        </is>
+      </c>
+      <c r="G757" t="inlineStr"/>
+      <c r="H757" t="inlineStr"/>
+    </row>
+    <row r="758">
+      <c r="A758" t="inlineStr"/>
+      <c r="B758" t="inlineStr">
+        <is>
+          <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
+Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="C758" t="inlineStr">
+        <is>
+          <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
+Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="D758" t="inlineStr"/>
+      <c r="E758" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F758" t="inlineStr">
+        <is>
+          <t>scenes.networks.administered_network_info</t>
+        </is>
+      </c>
+      <c r="G758" t="inlineStr"/>
+      <c r="H758" t="inlineStr"/>
+    </row>
+    <row r="759">
+      <c r="A759" t="inlineStr"/>
+      <c r="B759" t="inlineStr">
         <is>
           <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
 Роль: {{role}}
 Ваши права:
 - Выдача блокировок: {{can_issue}}
 - Отмена блокировок: {{can_cancel}}</t>
         </is>
       </c>
-      <c r="C743" t="inlineStr">
+      <c r="C759" t="inlineStr">
         <is>
           <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
 Role: {{role}}
 Your rights:
 - Issue bans: {{can_issue}}
 - Cancel bans: {{can_cancel}}</t>
         </is>
       </c>
-      <c r="D743" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F743" t="inlineStr">
+      <c r="D759" t="inlineStr"/>
+      <c r="E759" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F759" t="inlineStr">
         <is>
           <t>scenes.networks.administered_network_info_delegate</t>
         </is>
       </c>
-      <c r="G743" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B744" t="inlineStr">
+      <c r="G759" t="inlineStr"/>
+      <c r="H759" t="inlineStr"/>
+    </row>
+    <row r="760">
+      <c r="A760" t="inlineStr"/>
+      <c r="B760" t="inlineStr">
         <is>
           <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
 Роль: {{role}}
 Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;
 Ваши права:
 - Выдача блокировок: {{can_issue}}
 - Отмена блокировок: {{can_cancel}}</t>
         </is>
       </c>
-      <c r="C744" t="inlineStr">
+      <c r="C760" t="inlineStr">
         <is>
           <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
 Role: {{role}}
 Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;
 Your rights:
 - Issue bans: {{can_issue}}
 - Cancel bans: {{can_cancel}}</t>
         </is>
       </c>
-      <c r="D744" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F744" t="inlineStr">
+      <c r="D760" t="inlineStr"/>
+      <c r="E760" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F760" t="inlineStr">
         <is>
           <t>scenes.networks.administered_network_info_owner</t>
         </is>
       </c>
-      <c r="G744" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B745" t="inlineStr">
+      <c r="G760" t="inlineStr"/>
+      <c r="H760" t="inlineStr"/>
+    </row>
+    <row r="761">
+      <c r="A761" t="inlineStr"/>
+      <c r="B761" t="inlineStr">
         <is>
           <t>Сети под вашим управлением</t>
         </is>
       </c>
-      <c r="C745" t="inlineStr">
+      <c r="C761" t="inlineStr">
         <is>
           <t>Networks under your management</t>
         </is>
       </c>
-      <c r="D745" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F745" t="inlineStr">
+      <c r="D761" t="inlineStr"/>
+      <c r="E761" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F761" t="inlineStr">
         <is>
           <t>scenes.networks.administered_networks_header</t>
         </is>
       </c>
-      <c r="G745" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B746" t="inlineStr">
+      <c r="G761" t="inlineStr"/>
+      <c r="H761" t="inlineStr"/>
+    </row>
+    <row r="762">
+      <c r="A762" t="inlineStr"/>
+      <c r="B762" t="inlineStr">
         <is>
           <t>Чат уже подключен к этой сети!</t>
         </is>
       </c>
-      <c r="C746" t="inlineStr">
+      <c r="C762" t="inlineStr">
         <is>
           <t>Chat is already connected to this network!</t>
         </is>
       </c>
-      <c r="D746" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F746" t="inlineStr">
+      <c r="D762" t="inlineStr"/>
+      <c r="E762" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F762" t="inlineStr">
         <is>
           <t>scenes.networks.already_joined</t>
         </is>
       </c>
-      <c r="G746" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B747" t="inlineStr">
+      <c r="G762" t="inlineStr"/>
+      <c r="H762" t="inlineStr"/>
+    </row>
+    <row r="763">
+      <c r="A763" t="inlineStr"/>
+      <c r="B763" t="inlineStr">
         <is>
           <t>Автоимпорт включен: {{enabled}}</t>
         </is>
       </c>
-      <c r="C747" t="inlineStr">
+      <c r="C763" t="inlineStr">
         <is>
           <t>Autoimport enabled: {{enabled}}</t>
         </is>
       </c>
-      <c r="D747" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F747" t="inlineStr">
+      <c r="D763" t="inlineStr"/>
+      <c r="E763" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F763" t="inlineStr">
         <is>
           <t>scenes.networks.autoimport_enabled_status</t>
         </is>
       </c>
-      <c r="G747" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B748" t="inlineStr">
+      <c r="G763" t="inlineStr"/>
+      <c r="H763" t="inlineStr"/>
+    </row>
+    <row r="764">
+      <c r="A764" t="inlineStr"/>
+      <c r="B764" t="inlineStr">
         <is>
           <t>Автоимпорт</t>
         </is>
       </c>
-      <c r="C748" t="inlineStr">
+      <c r="C764" t="inlineStr">
         <is>
           <t>Autoimport</t>
         </is>
       </c>
-      <c r="D748" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F748" t="inlineStr">
+      <c r="D764" t="inlineStr"/>
+      <c r="E764" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F764" t="inlineStr">
         <is>
           <t>scenes.networks.autoimport_toggle</t>
         </is>
       </c>
-      <c r="G748" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B749" t="inlineStr">
+      <c r="G764" t="inlineStr"/>
+      <c r="H764" t="inlineStr"/>
+    </row>
+    <row r="765">
+      <c r="A765" t="inlineStr"/>
+      <c r="B765" t="inlineStr">
         <is>
           <t>К списку чатов</t>
         </is>
       </c>
-      <c r="C749" t="inlineStr">
+      <c r="C765" t="inlineStr">
         <is>
           <t>Back to chats</t>
         </is>
       </c>
-      <c r="D749" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F749" t="inlineStr">
+      <c r="D765" t="inlineStr"/>
+      <c r="E765" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F765" t="inlineStr">
         <is>
           <t>scenes.networks.back_to_chats</t>
         </is>
       </c>
-      <c r="G749" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B750" t="inlineStr">
+      <c r="G765" t="inlineStr"/>
+      <c r="H765" t="inlineStr"/>
+    </row>
+    <row r="766">
+      <c r="A766" t="inlineStr"/>
+      <c r="B766" t="inlineStr">
         <is>
           <t>Назад к сети</t>
         </is>
       </c>
-      <c r="C750" t="inlineStr">
+      <c r="C766" t="inlineStr">
         <is>
           <t>Back to network</t>
         </is>
       </c>
-      <c r="D750" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F750" t="inlineStr">
+      <c r="D766" t="inlineStr"/>
+      <c r="E766" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F766" t="inlineStr">
         <is>
           <t>scenes.networks.back_to_network</t>
         </is>
       </c>
-      <c r="G750" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B751" t="inlineStr">
+      <c r="G766" t="inlineStr"/>
+      <c r="H766" t="inlineStr"/>
+    </row>
+    <row r="767">
+      <c r="A767" t="inlineStr"/>
+      <c r="B767" t="inlineStr">
         <is>
           <t>Автоимпорт</t>
         </is>
       </c>
-      <c r="C751" t="inlineStr">
+      <c r="C767" t="inlineStr">
         <is>
           <t>Autoimport</t>
         </is>
       </c>
-      <c r="D751" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F751" t="inlineStr">
+      <c r="D767" t="inlineStr"/>
+      <c r="E767" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F767" t="inlineStr">
         <is>
           <t>scenes.networks.can_autoimport</t>
         </is>
       </c>
-      <c r="G751" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B752" t="inlineStr">
+      <c r="G767" t="inlineStr"/>
+      <c r="H767" t="inlineStr"/>
+    </row>
+    <row r="768">
+      <c r="A768" t="inlineStr"/>
+      <c r="B768" t="inlineStr">
         <is>
           <t>Отмена блокировок</t>
         </is>
       </c>
-      <c r="C752" t="inlineStr">
+      <c r="C768" t="inlineStr">
         <is>
           <t>Cancel bans</t>
         </is>
       </c>
-      <c r="D752" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F752" t="inlineStr">
+      <c r="D768" t="inlineStr"/>
+      <c r="E768" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F768" t="inlineStr">
         <is>
           <t>scenes.networks.can_cancel</t>
         </is>
       </c>
-      <c r="G752" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B753" t="inlineStr">
+      <c r="G768" t="inlineStr"/>
+      <c r="H768" t="inlineStr"/>
+    </row>
+    <row r="769">
+      <c r="A769" t="inlineStr"/>
+      <c r="B769" t="inlineStr">
         <is>
           <t>Выдача блокировок</t>
         </is>
       </c>
-      <c r="C753" t="inlineStr">
+      <c r="C769" t="inlineStr">
         <is>
           <t>Issue bans</t>
         </is>
       </c>
-      <c r="D753" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F753" t="inlineStr">
+      <c r="D769" t="inlineStr"/>
+      <c r="E769" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F769" t="inlineStr">
         <is>
           <t>scenes.networks.can_issue</t>
         </is>
       </c>
-      <c r="G753" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B754" t="inlineStr">
+      <c r="G769" t="inlineStr"/>
+      <c r="H769" t="inlineStr"/>
+    </row>
+    <row r="770">
+      <c r="A770" t="inlineStr"/>
+      <c r="B770" t="inlineStr">
         <is>
           <t>Чат: {{title}}
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Вступил: {{date}}</t>
         </is>
       </c>
-      <c r="C754" t="inlineStr">
+      <c r="C770" t="inlineStr">
         <is>
           <t>Chat: {{title}}
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Joined: {{date}}</t>
         </is>
       </c>
-      <c r="D754" t="inlineStr"/>
-[...414 lines deleted...]
-      </c>
       <c r="D770" t="inlineStr"/>
       <c r="E770" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F770" t="inlineStr">
         <is>
-          <t>scenes.networks.manage_admin</t>
+          <t>scenes.networks.chat_info</t>
         </is>
       </c>
       <c r="G770" t="inlineStr"/>
       <c r="H770" t="inlineStr"/>
     </row>
     <row r="771">
       <c r="A771" t="inlineStr"/>
       <c r="B771" t="inlineStr">
         <is>
-          <t>Управление сетями чата</t>
+          <t>Сети подключенные к чату {{title}}</t>
         </is>
       </c>
       <c r="C771" t="inlineStr">
         <is>
-          <t>Manage chat networks</t>
+          <t>Networks connected to chat {{title}}</t>
         </is>
       </c>
       <c r="D771" t="inlineStr"/>
       <c r="E771" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F771" t="inlineStr">
         <is>
-          <t>scenes.networks.manage_chat</t>
+          <t>scenes.networks.chat_networks_header</t>
         </is>
       </c>
       <c r="G771" t="inlineStr"/>
       <c r="H771" t="inlineStr"/>
     </row>
     <row r="772">
       <c r="A772" t="inlineStr"/>
       <c r="B772" t="inlineStr">
         <is>
-          <t>Сеть "{{name}}" создана!
-Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+          <t>Чаты в сети "{{name}}"</t>
         </is>
       </c>
       <c r="C772" t="inlineStr">
         <is>
-          <t>Network "{{name}}" created!
-Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+          <t>Chats in network "{{name}}"</t>
         </is>
       </c>
       <c r="D772" t="inlineStr"/>
       <c r="E772" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F772" t="inlineStr">
         <is>
-          <t>scenes.networks.network_created</t>
+          <t>scenes.networks.chats_header</t>
         </is>
       </c>
       <c r="G772" t="inlineStr"/>
       <c r="H772" t="inlineStr"/>
     </row>
     <row r="773">
       <c r="A773" t="inlineStr"/>
       <c r="B773" t="inlineStr">
         <is>
-          <t>Сеть удалена</t>
+          <t>Список чатов</t>
         </is>
       </c>
       <c r="C773" t="inlineStr">
         <is>
-          <t>Network deleted</t>
+          <t>Chats list</t>
         </is>
       </c>
       <c r="D773" t="inlineStr"/>
       <c r="E773" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F773" t="inlineStr">
         <is>
-          <t>scenes.networks.network_deleted</t>
+          <t>scenes.networks.chats_list</t>
         </is>
       </c>
       <c r="G773" t="inlineStr"/>
       <c r="H773" t="inlineStr"/>
     </row>
     <row r="774">
       <c r="A774" t="inlineStr"/>
       <c r="B774" t="inlineStr">
+        <is>
+          <t>Создать сеть</t>
+        </is>
+      </c>
+      <c r="C774" t="inlineStr">
+        <is>
+          <t>Create network</t>
+        </is>
+      </c>
+      <c r="D774" t="inlineStr"/>
+      <c r="E774" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F774" t="inlineStr">
+        <is>
+          <t>scenes.networks.create_network</t>
+        </is>
+      </c>
+      <c r="G774" t="inlineStr"/>
+      <c r="H774" t="inlineStr"/>
+    </row>
+    <row r="775">
+      <c r="A775" t="inlineStr"/>
+      <c r="B775" t="inlineStr">
+        <is>
+          <t>Вы уверены, что хотите удалить сеть "{{name}}"?</t>
+        </is>
+      </c>
+      <c r="C775" t="inlineStr">
+        <is>
+          <t>Are you sure you want to delete network "{{name}}"?</t>
+        </is>
+      </c>
+      <c r="D775" t="inlineStr"/>
+      <c r="E775" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F775" t="inlineStr">
+        <is>
+          <t>scenes.networks.delete_confirm</t>
+        </is>
+      </c>
+      <c r="G775" t="inlineStr"/>
+      <c r="H775" t="inlineStr"/>
+    </row>
+    <row r="776">
+      <c r="A776" t="inlineStr"/>
+      <c r="B776" t="inlineStr">
+        <is>
+          <t>Удалить сеть</t>
+        </is>
+      </c>
+      <c r="C776" t="inlineStr">
+        <is>
+          <t>Delete network</t>
+        </is>
+      </c>
+      <c r="D776" t="inlineStr"/>
+      <c r="E776" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F776" t="inlineStr">
+        <is>
+          <t>scenes.networks.delete_network</t>
+        </is>
+      </c>
+      <c r="G776" t="inlineStr"/>
+      <c r="H776" t="inlineStr"/>
+    </row>
+    <row r="777">
+      <c r="A777" t="inlineStr"/>
+      <c r="B777" t="inlineStr">
+        <is>
+          <t>Введите код приглашения для подключения к сети:</t>
+        </is>
+      </c>
+      <c r="C777" t="inlineStr">
+        <is>
+          <t>Enter invite code to join network:</t>
+        </is>
+      </c>
+      <c r="D777" t="inlineStr"/>
+      <c r="E777" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F777" t="inlineStr">
+        <is>
+          <t>scenes.networks.enter_invite</t>
+        </is>
+      </c>
+      <c r="G777" t="inlineStr"/>
+      <c r="H777" t="inlineStr"/>
+    </row>
+    <row r="778">
+      <c r="A778" t="inlineStr"/>
+      <c r="B778" t="inlineStr">
+        <is>
+          <t>Введите название для новой сети:</t>
+        </is>
+      </c>
+      <c r="C778" t="inlineStr">
+        <is>
+          <t>Enter name for new network:</t>
+        </is>
+      </c>
+      <c r="D778" t="inlineStr"/>
+      <c r="E778" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F778" t="inlineStr">
+        <is>
+          <t>scenes.networks.enter_name</t>
+        </is>
+      </c>
+      <c r="G778" t="inlineStr"/>
+      <c r="H778" t="inlineStr"/>
+    </row>
+    <row r="779">
+      <c r="A779" t="inlineStr"/>
+      <c r="B779" t="inlineStr">
+        <is>
+          <t>Сетевые блокировки в чате {{title}}</t>
+        </is>
+      </c>
+      <c r="C779" t="inlineStr">
+        <is>
+          <t>Network bans in chat {{title}}</t>
+        </is>
+      </c>
+      <c r="D779" t="inlineStr"/>
+      <c r="E779" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F779" t="inlineStr">
+        <is>
+          <t>scenes.networks.header</t>
+        </is>
+      </c>
+      <c r="G779" t="inlineStr"/>
+      <c r="H779" t="inlineStr"/>
+    </row>
+    <row r="780">
+      <c r="A780" t="inlineStr"/>
+      <c r="B780" t="inlineStr">
+        <is>
+          <t>Импортировать ли имеющиеся ограничения в сети?</t>
+        </is>
+      </c>
+      <c r="C780" t="inlineStr">
+        <is>
+          <t>Import existing restrictions to the network?</t>
+        </is>
+      </c>
+      <c r="D780" t="inlineStr"/>
+      <c r="E780" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F780" t="inlineStr">
+        <is>
+          <t>scenes.networks.import_question</t>
+        </is>
+      </c>
+      <c r="G780" t="inlineStr"/>
+      <c r="H780" t="inlineStr"/>
+    </row>
+    <row r="781">
+      <c r="A781" t="inlineStr"/>
+      <c r="B781" t="inlineStr">
+        <is>
+          <t>Неверный код приглашения!</t>
+        </is>
+      </c>
+      <c r="C781" t="inlineStr">
+        <is>
+          <t>Invalid invite code!</t>
+        </is>
+      </c>
+      <c r="D781" t="inlineStr"/>
+      <c r="E781" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F781" t="inlineStr">
+        <is>
+          <t>scenes.networks.invalid_invite</t>
+        </is>
+      </c>
+      <c r="G781" t="inlineStr"/>
+      <c r="H781" t="inlineStr"/>
+    </row>
+    <row r="782">
+      <c r="A782" t="inlineStr"/>
+      <c r="B782" t="inlineStr">
+        <is>
+          <t>Новый код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="C782" t="inlineStr">
+        <is>
+          <t>New invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="D782" t="inlineStr"/>
+      <c r="E782" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F782" t="inlineStr">
+        <is>
+          <t>scenes.networks.invite_regenerated</t>
+        </is>
+      </c>
+      <c r="G782" t="inlineStr"/>
+      <c r="H782" t="inlineStr"/>
+    </row>
+    <row r="783">
+      <c r="A783" t="inlineStr"/>
+      <c r="B783" t="inlineStr">
+        <is>
+          <t>Присоединиться к сети</t>
+        </is>
+      </c>
+      <c r="C783" t="inlineStr">
+        <is>
+          <t>Join network</t>
+        </is>
+      </c>
+      <c r="D783" t="inlineStr"/>
+      <c r="E783" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F783" t="inlineStr">
+        <is>
+          <t>scenes.networks.join_network</t>
+        </is>
+      </c>
+      <c r="G783" t="inlineStr"/>
+      <c r="H783" t="inlineStr"/>
+    </row>
+    <row r="784">
+      <c r="A784" t="inlineStr"/>
+      <c r="B784" t="inlineStr">
+        <is>
+          <t>Исключить чат</t>
+        </is>
+      </c>
+      <c r="C784" t="inlineStr">
+        <is>
+          <t>Kick chat</t>
+        </is>
+      </c>
+      <c r="D784" t="inlineStr"/>
+      <c r="E784" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F784" t="inlineStr">
+        <is>
+          <t>scenes.networks.kick_chat</t>
+        </is>
+      </c>
+      <c r="G784" t="inlineStr"/>
+      <c r="H784" t="inlineStr"/>
+    </row>
+    <row r="785">
+      <c r="A785" t="inlineStr"/>
+      <c r="B785" t="inlineStr">
+        <is>
+          <t>Выйти из сети</t>
+        </is>
+      </c>
+      <c r="C785" t="inlineStr">
+        <is>
+          <t>Leave network</t>
+        </is>
+      </c>
+      <c r="D785" t="inlineStr"/>
+      <c r="E785" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F785" t="inlineStr">
+        <is>
+          <t>scenes.networks.leave_network</t>
+        </is>
+      </c>
+      <c r="G785" t="inlineStr"/>
+      <c r="H785" t="inlineStr"/>
+    </row>
+    <row r="786">
+      <c r="A786" t="inlineStr"/>
+      <c r="B786" t="inlineStr">
+        <is>
+          <t>Управление администрируемыми сетями</t>
+        </is>
+      </c>
+      <c r="C786" t="inlineStr">
+        <is>
+          <t>Manage administered networks</t>
+        </is>
+      </c>
+      <c r="D786" t="inlineStr"/>
+      <c r="E786" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F786" t="inlineStr">
+        <is>
+          <t>scenes.networks.manage_admin</t>
+        </is>
+      </c>
+      <c r="G786" t="inlineStr"/>
+      <c r="H786" t="inlineStr"/>
+    </row>
+    <row r="787">
+      <c r="A787" t="inlineStr"/>
+      <c r="B787" t="inlineStr">
+        <is>
+          <t>Управление сетями чата</t>
+        </is>
+      </c>
+      <c r="C787" t="inlineStr">
+        <is>
+          <t>Manage chat networks</t>
+        </is>
+      </c>
+      <c r="D787" t="inlineStr"/>
+      <c r="E787" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F787" t="inlineStr">
+        <is>
+          <t>scenes.networks.manage_chat</t>
+        </is>
+      </c>
+      <c r="G787" t="inlineStr"/>
+      <c r="H787" t="inlineStr"/>
+    </row>
+    <row r="788">
+      <c r="A788" t="inlineStr"/>
+      <c r="B788" t="inlineStr">
+        <is>
+          <t>Сеть "{{name}}" создана!
+Код приглашения: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="C788" t="inlineStr">
+        <is>
+          <t>Network "{{name}}" created!
+Invite code: &lt;code&gt;{{invite_id}}&lt;/code&gt;</t>
+        </is>
+      </c>
+      <c r="D788" t="inlineStr"/>
+      <c r="E788" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F788" t="inlineStr">
+        <is>
+          <t>scenes.networks.network_created</t>
+        </is>
+      </c>
+      <c r="G788" t="inlineStr"/>
+      <c r="H788" t="inlineStr"/>
+    </row>
+    <row r="789">
+      <c r="A789" t="inlineStr"/>
+      <c r="B789" t="inlineStr">
+        <is>
+          <t>Сеть удалена</t>
+        </is>
+      </c>
+      <c r="C789" t="inlineStr">
+        <is>
+          <t>Network deleted</t>
+        </is>
+      </c>
+      <c r="D789" t="inlineStr"/>
+      <c r="E789" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F789" t="inlineStr">
+        <is>
+          <t>scenes.networks.network_deleted</t>
+        </is>
+      </c>
+      <c r="G789" t="inlineStr"/>
+      <c r="H789" t="inlineStr"/>
+    </row>
+    <row r="790">
+      <c r="A790" t="inlineStr"/>
+      <c r="B790" t="inlineStr">
         <is>
           <t>Сеть: &lt;b&gt;{{name}}&lt;/b&gt;
 Количество ограничений: {{restrictions}}
 Ваши права в сети:
 - Выдача блокировок: {{can_issue}}
 - Отмена блокировок: {{can_cancel}}
 - Автоимпорт: {{can_autoimport}}</t>
         </is>
       </c>
-      <c r="C774" t="inlineStr">
+      <c r="C790" t="inlineStr">
         <is>
           <t>Network: &lt;b&gt;{{name}}&lt;/b&gt;
 Restrictions count: {{restrictions}}
 Your rights in network:
 - Issue bans: {{can_issue}}
 - Cancel bans: {{can_cancel}}
 - Autoimport: {{can_autoimport}}</t>
         </is>
       </c>
-      <c r="D774" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F774" t="inlineStr">
+      <c r="D790" t="inlineStr"/>
+      <c r="E790" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F790" t="inlineStr">
         <is>
           <t>scenes.networks.network_info</t>
         </is>
       </c>
-      <c r="G774" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B775" t="inlineStr">
+      <c r="G790" t="inlineStr"/>
+      <c r="H790" t="inlineStr"/>
+    </row>
+    <row r="791">
+      <c r="A791" t="inlineStr"/>
+      <c r="B791" t="inlineStr">
         <is>
           <t>Сеть не найдена!</t>
         </is>
       </c>
-      <c r="C775" t="inlineStr">
+      <c r="C791" t="inlineStr">
         <is>
           <t>Network not found!</t>
         </is>
       </c>
-      <c r="D775" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F775" t="inlineStr">
+      <c r="D791" t="inlineStr"/>
+      <c r="E791" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F791" t="inlineStr">
         <is>
           <t>scenes.networks.network_not_found</t>
         </is>
       </c>
-      <c r="G775" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B776" t="inlineStr">
+      <c r="G791" t="inlineStr"/>
+      <c r="H791" t="inlineStr"/>
+    </row>
+    <row r="792">
+      <c r="A792" t="inlineStr"/>
+      <c r="B792" t="inlineStr">
         <is>
           <t>У вас нет собственных сетей</t>
         </is>
       </c>
-      <c r="C776" t="inlineStr">
+      <c r="C792" t="inlineStr">
         <is>
           <t>You have no networks of your own</t>
         </is>
       </c>
-      <c r="D776" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F776" t="inlineStr">
+      <c r="D792" t="inlineStr"/>
+      <c r="E792" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F792" t="inlineStr">
         <is>
           <t>scenes.networks.no_administered_networks</t>
         </is>
       </c>
-      <c r="G776" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B777" t="inlineStr">
+      <c r="G792" t="inlineStr"/>
+      <c r="H792" t="inlineStr"/>
+    </row>
+    <row r="793">
+      <c r="A793" t="inlineStr"/>
+      <c r="B793" t="inlineStr">
         <is>
           <t>Чат не подключен ни к одной сети</t>
         </is>
       </c>
-      <c r="C777" t="inlineStr">
+      <c r="C793" t="inlineStr">
         <is>
           <t>Chat is not connected to any network</t>
         </is>
       </c>
-      <c r="D777" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F777" t="inlineStr">
+      <c r="D793" t="inlineStr"/>
+      <c r="E793" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F793" t="inlineStr">
         <is>
           <t>scenes.networks.no_chat_networks</t>
         </is>
       </c>
-      <c r="G777" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B778" t="inlineStr">
+      <c r="G793" t="inlineStr"/>
+      <c r="H793" t="inlineStr"/>
+    </row>
+    <row r="794">
+      <c r="A794" t="inlineStr"/>
+      <c r="B794" t="inlineStr">
         <is>
           <t>Делегированных пользователей пока нет</t>
         </is>
       </c>
-      <c r="C778" t="inlineStr">
+      <c r="C794" t="inlineStr">
         <is>
           <t>No delegated users yet</t>
         </is>
       </c>
-      <c r="D778" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F778" t="inlineStr">
+      <c r="D794" t="inlineStr"/>
+      <c r="E794" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F794" t="inlineStr">
         <is>
           <t>scenes.networks.no_users</t>
         </is>
       </c>
-      <c r="G778" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B779" t="inlineStr">
+      <c r="G794" t="inlineStr"/>
+      <c r="H794" t="inlineStr"/>
+    </row>
+    <row r="795">
+      <c r="A795" t="inlineStr"/>
+      <c r="B795" t="inlineStr">
         <is>
           <t>Перевыпустить код приглашения</t>
         </is>
       </c>
-      <c r="C779" t="inlineStr">
+      <c r="C795" t="inlineStr">
         <is>
           <t>Regenerate invite code</t>
         </is>
       </c>
-      <c r="D779" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F779" t="inlineStr">
+      <c r="D795" t="inlineStr"/>
+      <c r="E795" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F795" t="inlineStr">
         <is>
           <t>scenes.networks.regenerate_invite</t>
         </is>
       </c>
-      <c r="G779" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B780" t="inlineStr">
+      <c r="G795" t="inlineStr"/>
+      <c r="H795" t="inlineStr"/>
+    </row>
+    <row r="796">
+      <c r="A796" t="inlineStr"/>
+      <c r="B796" t="inlineStr">
         <is>
           <t>Удалить пользователя</t>
         </is>
       </c>
-      <c r="C780" t="inlineStr">
+      <c r="C796" t="inlineStr">
         <is>
           <t>Remove user</t>
         </is>
       </c>
-      <c r="D780" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F780" t="inlineStr">
+      <c r="D796" t="inlineStr"/>
+      <c r="E796" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F796" t="inlineStr">
         <is>
           <t>scenes.networks.remove_user</t>
         </is>
       </c>
-      <c r="G780" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B781" t="inlineStr">
+      <c r="G796" t="inlineStr"/>
+      <c r="H796" t="inlineStr"/>
+    </row>
+    <row r="797">
+      <c r="A797" t="inlineStr"/>
+      <c r="B797" t="inlineStr">
         <is>
           <t>Права чата:</t>
         </is>
       </c>
-      <c r="C781" t="inlineStr">
+      <c r="C797" t="inlineStr">
         <is>
           <t>Chat rights:</t>
         </is>
       </c>
-      <c r="D781" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F781" t="inlineStr">
+      <c r="D797" t="inlineStr"/>
+      <c r="E797" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F797" t="inlineStr">
         <is>
           <t>scenes.networks.rights</t>
         </is>
       </c>
-      <c r="G781" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B782" t="inlineStr">
+      <c r="G797" t="inlineStr"/>
+      <c r="H797" t="inlineStr"/>
+    </row>
+    <row r="798">
+      <c r="A798" t="inlineStr"/>
+      <c r="B798" t="inlineStr">
         <is>
           <t>Делегат</t>
         </is>
       </c>
-      <c r="C782" t="inlineStr">
+      <c r="C798" t="inlineStr">
         <is>
           <t>Delegate</t>
         </is>
       </c>
-      <c r="D782" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F782" t="inlineStr">
+      <c r="D798" t="inlineStr"/>
+      <c r="E798" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F798" t="inlineStr">
         <is>
           <t>scenes.networks.role_delegate</t>
         </is>
       </c>
-      <c r="G782" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B783" t="inlineStr">
+      <c r="G798" t="inlineStr"/>
+      <c r="H798" t="inlineStr"/>
+    </row>
+    <row r="799">
+      <c r="A799" t="inlineStr"/>
+      <c r="B799" t="inlineStr">
         <is>
           <t>Владелец</t>
         </is>
       </c>
-      <c r="C783" t="inlineStr">
+      <c r="C799" t="inlineStr">
         <is>
           <t>Owner</t>
         </is>
       </c>
-      <c r="D783" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F783" t="inlineStr">
+      <c r="D799" t="inlineStr"/>
+      <c r="E799" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F799" t="inlineStr">
         <is>
           <t>scenes.networks.role_owner</t>
         </is>
       </c>
-      <c r="G783" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B784" t="inlineStr">
+      <c r="G799" t="inlineStr"/>
+      <c r="H799" t="inlineStr"/>
+    </row>
+    <row r="800">
+      <c r="A800" t="inlineStr"/>
+      <c r="B800" t="inlineStr">
         <is>
           <t>Передать владение</t>
         </is>
       </c>
-      <c r="C784" t="inlineStr">
+      <c r="C800" t="inlineStr">
         <is>
           <t>Transfer ownership</t>
         </is>
       </c>
-      <c r="D784" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F784" t="inlineStr">
+      <c r="D800" t="inlineStr"/>
+      <c r="E800" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F800" t="inlineStr">
         <is>
           <t>scenes.networks.transfer</t>
         </is>
       </c>
-      <c r="G784" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B785" t="inlineStr">
+      <c r="G800" t="inlineStr"/>
+      <c r="H800" t="inlineStr"/>
+    </row>
+    <row r="801">
+      <c r="A801" t="inlineStr"/>
+      <c r="B801" t="inlineStr">
         <is>
           <t>Введите ID пользователя или @username кому передать сеть:</t>
         </is>
       </c>
-      <c r="C785" t="inlineStr">
+      <c r="C801" t="inlineStr">
         <is>
           <t>Enter User ID or @username to transfer network to:</t>
         </is>
       </c>
-      <c r="D785" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F785" t="inlineStr">
+      <c r="D801" t="inlineStr"/>
+      <c r="E801" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F801" t="inlineStr">
         <is>
           <t>scenes.networks.transfer_header</t>
         </is>
       </c>
-      <c r="G785" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B786" t="inlineStr">
+      <c r="G801" t="inlineStr"/>
+      <c r="H801" t="inlineStr"/>
+    </row>
+    <row r="802">
+      <c r="A802" t="inlineStr"/>
+      <c r="B802" t="inlineStr">
         <is>
           <t>Сеть передана!</t>
         </is>
       </c>
-      <c r="C786" t="inlineStr">
+      <c r="C802" t="inlineStr">
         <is>
           <t>Network transferred!</t>
         </is>
       </c>
-      <c r="D786" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F786" t="inlineStr">
+      <c r="D802" t="inlineStr"/>
+      <c r="E802" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F802" t="inlineStr">
         <is>
           <t>scenes.networks.transfer_success</t>
         </is>
       </c>
-      <c r="G786" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B787" t="inlineStr">
+      <c r="G802" t="inlineStr"/>
+      <c r="H802" t="inlineStr"/>
+    </row>
+    <row r="803">
+      <c r="A803" t="inlineStr"/>
+      <c r="B803" t="inlineStr">
         <is>
           <t>Пользователь: &lt;b&gt;{{user}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Права:
 - Выдача блокировок: {{can_issue}}
 - Отмена блокировок: {{can_cancel}}</t>
         </is>
       </c>
-      <c r="C787" t="inlineStr">
+      <c r="C803" t="inlineStr">
         <is>
           <t>User: &lt;b&gt;{{user}}&lt;/b&gt;
 ID: &lt;code&gt;{{id}}&lt;/code&gt;
 Rights:
 - Issue bans: {{can_issue}}
 - Cancel bans: {{can_cancel}}</t>
         </is>
       </c>
-      <c r="D787" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F787" t="inlineStr">
+      <c r="D803" t="inlineStr"/>
+      <c r="E803" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F803" t="inlineStr">
         <is>
           <t>scenes.networks.user_info</t>
         </is>
       </c>
-      <c r="G787" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B788" t="inlineStr">
+      <c r="G803" t="inlineStr"/>
+      <c r="H803" t="inlineStr"/>
+    </row>
+    <row r="804">
+      <c r="A804" t="inlineStr"/>
+      <c r="B804" t="inlineStr">
         <is>
           <t>Этот пользователь уже владелец сети</t>
         </is>
       </c>
-      <c r="C788" t="inlineStr">
+      <c r="C804" t="inlineStr">
         <is>
           <t>This user already owns the network</t>
         </is>
       </c>
-      <c r="D788" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F788" t="inlineStr">
+      <c r="D804" t="inlineStr"/>
+      <c r="E804" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F804" t="inlineStr">
         <is>
           <t>scenes.networks.user_is_owner</t>
         </is>
       </c>
-      <c r="G788" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B789" t="inlineStr">
+      <c r="G804" t="inlineStr"/>
+      <c r="H804" t="inlineStr"/>
+    </row>
+    <row r="805">
+      <c r="A805" t="inlineStr"/>
+      <c r="B805" t="inlineStr">
         <is>
           <t>Пользователи сети "{{name}}"</t>
         </is>
       </c>
-      <c r="C789" t="inlineStr">
+      <c r="C805" t="inlineStr">
         <is>
           <t>Users in network "{{name}}"</t>
         </is>
       </c>
-      <c r="D789" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F789" t="inlineStr">
+      <c r="D805" t="inlineStr"/>
+      <c r="E805" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F805" t="inlineStr">
         <is>
           <t>scenes.networks.users_header</t>
         </is>
       </c>
-      <c r="G789" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B790" t="inlineStr">
+      <c r="G805" t="inlineStr"/>
+      <c r="H805" t="inlineStr"/>
+    </row>
+    <row r="806">
+      <c r="A806" t="inlineStr"/>
+      <c r="B806" t="inlineStr">
         <is>
           <t>Пользователи</t>
         </is>
       </c>
-      <c r="C790" t="inlineStr">
+      <c r="C806" t="inlineStr">
         <is>
           <t>Users</t>
         </is>
       </c>
-      <c r="D790" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F790" t="inlineStr">
+      <c r="D806" t="inlineStr"/>
+      <c r="E806" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F806" t="inlineStr">
         <is>
           <t>scenes.networks.users_list</t>
         </is>
       </c>
-      <c r="G790" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B791" t="inlineStr">
+      <c r="G806" t="inlineStr"/>
+      <c r="H806" t="inlineStr"/>
+    </row>
+    <row r="807">
+      <c r="A807" t="inlineStr"/>
+      <c r="B807" t="inlineStr">
         <is>
           <t>Токены в чате {{title}}</t>
         </is>
       </c>
-      <c r="C791" t="inlineStr">
+      <c r="C807" t="inlineStr">
         <is>
           <t>Tokens in chat {{title}}</t>
         </is>
       </c>
-      <c r="D791" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F791" t="inlineStr">
+      <c r="D807" t="inlineStr"/>
+      <c r="E807" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F807" t="inlineStr">
         <is>
           <t>scenes.tokens.header</t>
         </is>
       </c>
-      <c r="G791" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B792" t="inlineStr">
+      <c r="G807" t="inlineStr"/>
+      <c r="H807" t="inlineStr"/>
+    </row>
+    <row r="808">
+      <c r="A808" t="inlineStr"/>
+      <c r="B808" t="inlineStr">
         <is>
           <t>Токен не найден!</t>
         </is>
       </c>
-      <c r="C792" t="inlineStr">
+      <c r="C808" t="inlineStr">
         <is>
           <t>Token not found!</t>
         </is>
       </c>
-      <c r="D792" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F792" t="inlineStr">
+      <c r="D808" t="inlineStr"/>
+      <c r="E808" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F808" t="inlineStr">
         <is>
           <t>scenes.tokens.notFound</t>
         </is>
       </c>
-      <c r="G792" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B793" t="inlineStr">
+      <c r="G808" t="inlineStr"/>
+      <c r="H808" t="inlineStr"/>
+    </row>
+    <row r="809">
+      <c r="A809" t="inlineStr"/>
+      <c r="B809" t="inlineStr">
         <is>
           <t>Триггер не найден!</t>
         </is>
       </c>
-      <c r="C793" t="inlineStr">
+      <c r="C809" t="inlineStr">
         <is>
           <t>Trigger not found!</t>
         </is>
       </c>
-      <c r="D793" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F793" t="inlineStr">
+      <c r="D809" t="inlineStr"/>
+      <c r="E809" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F809" t="inlineStr">
         <is>
           <t>scenes.trigger.notFound</t>
         </is>
       </c>
-      <c r="G793" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B794" t="inlineStr">
+      <c r="G809" t="inlineStr"/>
+      <c r="H809" t="inlineStr"/>
+    </row>
+    <row r="810">
+      <c r="A810" t="inlineStr"/>
+      <c r="B810" t="inlineStr">
         <is>
           <t>Редактировать действие</t>
         </is>
       </c>
-      <c r="C794" t="inlineStr">
+      <c r="C810" t="inlineStr">
         <is>
           <t>Edit action</t>
         </is>
       </c>
-      <c r="D794" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F794" t="inlineStr">
+      <c r="D810" t="inlineStr"/>
+      <c r="E810" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F810" t="inlineStr">
         <is>
           <t>scenes.triggers.editAction</t>
         </is>
       </c>
-      <c r="G794" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B795" t="inlineStr">
+      <c r="G810" t="inlineStr"/>
+      <c r="H810" t="inlineStr"/>
+    </row>
+    <row r="811">
+      <c r="A811" t="inlineStr"/>
+      <c r="B811" t="inlineStr">
         <is>
           <t>Редактировать условие сработки</t>
         </is>
       </c>
-      <c r="C795" t="inlineStr">
+      <c r="C811" t="inlineStr">
         <is>
           <t>Edit trigger condition</t>
         </is>
       </c>
-      <c r="D795" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F795" t="inlineStr">
+      <c r="D811" t="inlineStr"/>
+      <c r="E811" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F811" t="inlineStr">
         <is>
           <t>scenes.triggers.editCondition</t>
         </is>
       </c>
-      <c r="G795" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B796" t="inlineStr">
+      <c r="G811" t="inlineStr"/>
+      <c r="H811" t="inlineStr"/>
+    </row>
+    <row r="812">
+      <c r="A812" t="inlineStr"/>
+      <c r="B812" t="inlineStr">
         <is>
           <t>Редактировать источник текста</t>
         </is>
       </c>
-      <c r="C796" t="inlineStr">
+      <c r="C812" t="inlineStr">
         <is>
           <t>Edit text source</t>
         </is>
       </c>
-      <c r="D796" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F796" t="inlineStr">
+      <c r="D812" t="inlineStr"/>
+      <c r="E812" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F812" t="inlineStr">
         <is>
           <t>scenes.triggers.editSource</t>
         </is>
       </c>
-      <c r="G796" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="B797" t="inlineStr">
+      <c r="G812" t="inlineStr"/>
+      <c r="H812" t="inlineStr"/>
+    </row>
+    <row r="813">
+      <c r="A813" t="inlineStr"/>
+      <c r="B813" t="inlineStr">
         <is>
           <t>Триггеры в чате {{title}}</t>
         </is>
       </c>
-      <c r="C797" t="inlineStr">
+      <c r="C813" t="inlineStr">
         <is>
           <t>Triggers in chat {{title}}</t>
         </is>
       </c>
-      <c r="D797" t="inlineStr"/>
-[...5 lines deleted...]
-      <c r="F797" t="inlineStr">
+      <c r="D813" t="inlineStr"/>
+      <c r="E813" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F813" t="inlineStr">
         <is>
           <t>scenes.triggers.header</t>
         </is>
       </c>
-      <c r="G797" t="inlineStr"/>
-      <c r="H797" t="inlineStr"/>
+      <c r="G813" t="inlineStr"/>
+      <c r="H813" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>