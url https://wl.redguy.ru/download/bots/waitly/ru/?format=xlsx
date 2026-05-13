--- v0 (2025-12-17)
+++ v1 (2026-05-13)
@@ -880,56 +880,56 @@
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
           <t>Рассылка приглашений завершена!</t>
         </is>
       </c>
       <c r="D17" t="inlineStr"/>
       <c r="E17" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t>general.messagesSent</t>
         </is>
       </c>
       <c r="G17" t="inlineStr"/>
       <c r="H17" t="inlineStr"/>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr"/>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Привет! Я бот для создания и контроля списков ожидания.</t>
+          <t>Привет! Я бот для создания и контроля вейтлистов (списков ожидания).</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>Привет! Я бот для создания и контроля списков ожидания.</t>
+          <t>Привет! Я бот для создания и контроля вейтлистов (списков ожидания).</t>
         </is>
       </c>
       <c r="D18" t="inlineStr"/>
       <c r="E18" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t>general.start</t>
         </is>
       </c>
       <c r="G18" t="inlineStr"/>
       <c r="H18" t="inlineStr"/>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr"/>
       <c r="B19" t="inlineStr">
         <is>
           <t xml:space="preserve">Пользователи: 
 </t>
         </is>
       </c>
       <c r="C19" t="inlineStr">