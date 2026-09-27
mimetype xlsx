--- v2 (2026-08-12)
+++ v3 (2026-09-27)
@@ -410,51 +410,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:H360"/>
+  <dimension ref="A1:H371"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
     <row r="1">
       <c r="A1" t="inlineStr">
         <is>
           <t>location</t>
         </is>
       </c>
       <c r="B1" t="inlineStr">
         <is>
           <t>source</t>
         </is>
       </c>
       <c r="C1" t="inlineStr">
         <is>
           <t>target</t>
         </is>
       </c>
       <c r="D1" t="inlineStr">
         <is>
@@ -9793,45 +9793,331 @@
     <row r="360">
       <c r="A360" t="inlineStr"/>
       <c r="B360" t="inlineStr">
         <is>
           <t>Minecraft</t>
         </is>
       </c>
       <c r="C360" t="inlineStr">
         <is>
           <t>Minecraft</t>
         </is>
       </c>
       <c r="D360" t="inlineStr"/>
       <c r="E360" t="inlineStr">
         <is>
           <t>False</t>
         </is>
       </c>
       <c r="F360" t="inlineStr">
         <is>
           <t>permissions.minecraft</t>
         </is>
       </c>
       <c r="G360" t="inlineStr"/>
       <c r="H360" t="inlineStr"/>
+    </row>
+    <row r="361">
+      <c r="A361" t="inlineStr"/>
+      <c r="B361" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;Мы получили запрос на сброс вашего пароля на сайте redguy.ru&lt;/h1&gt;&lt;p&gt;&lt;a href="{{link}}" style="color: black; text-decoration: none;"&gt;Для сброса пароля нажмите сюда или вставьте в браузер данную ссылку:&lt;br&gt;{{link}}&lt;/a&gt;&lt;/p&gt;&lt;p&gt;Если это были не вы, проигнорируйте письмо.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="C361" t="inlineStr">
+        <is>
+          <t>&lt;h1&gt;We have received a request to reset your password at redguy.ru&lt;/h1&gt;&lt;p&gt;&lt;a href=“{{link}}” style=“color: black; text-decoration: none;”&gt;To reset your password, click here or paste this link into your browser:&lt;br&gt;{{{link}}&lt;/a&gt;&lt;/p&gt;&lt;p&gt;If it wasn't you, ignore the email.&lt;/p&gt;</t>
+        </is>
+      </c>
+      <c r="D361" t="inlineStr"/>
+      <c r="E361" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F361" t="inlineStr">
+        <is>
+          <t>email.password-reset.body</t>
+        </is>
+      </c>
+      <c r="G361" t="inlineStr"/>
+      <c r="H361" t="inlineStr"/>
+    </row>
+    <row r="362">
+      <c r="A362" t="inlineStr"/>
+      <c r="B362" t="inlineStr">
+        <is>
+          <t>Сброс пароля</t>
+        </is>
+      </c>
+      <c r="C362" t="inlineStr">
+        <is>
+          <t>Password reset</t>
+        </is>
+      </c>
+      <c r="D362" t="inlineStr"/>
+      <c r="E362" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F362" t="inlineStr">
+        <is>
+          <t>email.password-reset.title</t>
+        </is>
+      </c>
+      <c r="G362" t="inlineStr"/>
+      <c r="H362" t="inlineStr"/>
+    </row>
+    <row r="363">
+      <c r="A363" t="inlineStr"/>
+      <c r="B363" t="inlineStr">
+        <is>
+          <t>Приложения</t>
+        </is>
+      </c>
+      <c r="C363" t="inlineStr">
+        <is>
+          <t>Apps</t>
+        </is>
+      </c>
+      <c r="D363" t="inlineStr"/>
+      <c r="E363" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F363" t="inlineStr">
+        <is>
+          <t>hub.apps</t>
+        </is>
+      </c>
+      <c r="G363" t="inlineStr"/>
+      <c r="H363" t="inlineStr"/>
+    </row>
+    <row r="364">
+      <c r="A364" t="inlineStr"/>
+      <c r="B364" t="inlineStr">
+        <is>
+          <t>Боты</t>
+        </is>
+      </c>
+      <c r="C364" t="inlineStr">
+        <is>
+          <t>Bots</t>
+        </is>
+      </c>
+      <c r="D364" t="inlineStr"/>
+      <c r="E364" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F364" t="inlineStr">
+        <is>
+          <t>hub.bots</t>
+        </is>
+      </c>
+      <c r="G364" t="inlineStr"/>
+      <c r="H364" t="inlineStr"/>
+    </row>
+    <row r="365">
+      <c r="A365" t="inlineStr"/>
+      <c r="B365" t="inlineStr">
+        <is>
+          <t>Имперский стражник</t>
+        </is>
+      </c>
+      <c r="C365" t="inlineStr">
+        <is>
+          <t>Imperium Guard</t>
+        </is>
+      </c>
+      <c r="D365" t="inlineStr"/>
+      <c r="E365" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F365" t="inlineStr">
+        <is>
+          <t>hub.imguardbot</t>
+        </is>
+      </c>
+      <c r="G365" t="inlineStr"/>
+      <c r="H365" t="inlineStr"/>
+    </row>
+    <row r="366">
+      <c r="A366" t="inlineStr"/>
+      <c r="B366" t="inlineStr">
+        <is>
+          <t>Логи</t>
+        </is>
+      </c>
+      <c r="C366" t="inlineStr">
+        <is>
+          <t>Logs</t>
+        </is>
+      </c>
+      <c r="D366" t="inlineStr"/>
+      <c r="E366" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F366" t="inlineStr">
+        <is>
+          <t>hub.logs</t>
+        </is>
+      </c>
+      <c r="G366" t="inlineStr"/>
+      <c r="H366" t="inlineStr"/>
+    </row>
+    <row r="367">
+      <c r="A367" t="inlineStr"/>
+      <c r="B367" t="inlineStr">
+        <is>
+          <t>Панель</t>
+        </is>
+      </c>
+      <c r="C367" t="inlineStr">
+        <is>
+          <t>Panel</t>
+        </is>
+      </c>
+      <c r="D367" t="inlineStr"/>
+      <c r="E367" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F367" t="inlineStr">
+        <is>
+          <t>hub.panel</t>
+        </is>
+      </c>
+      <c r="G367" t="inlineStr"/>
+      <c r="H367" t="inlineStr"/>
+    </row>
+    <row r="368">
+      <c r="A368" t="inlineStr"/>
+      <c r="B368" t="inlineStr">
+        <is>
+          <t>Подпольный транскриптор</t>
+        </is>
+      </c>
+      <c r="C368" t="inlineStr">
+        <is>
+          <t>Undercover transcriber</t>
+        </is>
+      </c>
+      <c r="D368" t="inlineStr"/>
+      <c r="E368" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F368" t="inlineStr">
+        <is>
+          <t>hub.pwvoicebot</t>
+        </is>
+      </c>
+      <c r="G368" t="inlineStr"/>
+      <c r="H368" t="inlineStr"/>
+    </row>
+    <row r="369">
+      <c r="A369" t="inlineStr"/>
+      <c r="B369" t="inlineStr">
+        <is>
+          <t>Панель серверов</t>
+        </is>
+      </c>
+      <c r="C369" t="inlineStr">
+        <is>
+          <t>Servers panel</t>
+        </is>
+      </c>
+      <c r="D369" t="inlineStr"/>
+      <c r="E369" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F369" t="inlineStr">
+        <is>
+          <t>hub.serversPanel</t>
+        </is>
+      </c>
+      <c r="G369" t="inlineStr"/>
+      <c r="H369" t="inlineStr"/>
+    </row>
+    <row r="370">
+      <c r="A370" t="inlineStr"/>
+      <c r="B370" t="inlineStr">
+        <is>
+          <t>Сервисы</t>
+        </is>
+      </c>
+      <c r="C370" t="inlineStr">
+        <is>
+          <t>Services</t>
+        </is>
+      </c>
+      <c r="D370" t="inlineStr"/>
+      <c r="E370" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F370" t="inlineStr">
+        <is>
+          <t>hub.services</t>
+        </is>
+      </c>
+      <c r="G370" t="inlineStr"/>
+      <c r="H370" t="inlineStr"/>
+    </row>
+    <row r="371">
+      <c r="A371" t="inlineStr"/>
+      <c r="B371" t="inlineStr">
+        <is>
+          <t>Статус сервисов</t>
+        </is>
+      </c>
+      <c r="C371" t="inlineStr">
+        <is>
+          <t>Status page</t>
+        </is>
+      </c>
+      <c r="D371" t="inlineStr"/>
+      <c r="E371" t="inlineStr">
+        <is>
+          <t>False</t>
+        </is>
+      </c>
+      <c r="F371" t="inlineStr">
+        <is>
+          <t>hub.status</t>
+        </is>
+      </c>
+      <c r="G371" t="inlineStr"/>
+      <c r="H371" t="inlineStr"/>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator xmlns:dc="http://purl.org/dc/elements/1.1/">openpyxl</dc:creator>
   <dcterms:created xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>